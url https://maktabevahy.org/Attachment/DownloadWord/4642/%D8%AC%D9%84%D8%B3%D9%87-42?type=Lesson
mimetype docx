--- v0 (2025-10-29)
+++ v1 (2026-05-07)
@@ -12,58 +12,52 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -134,150 +128,156 @@
         </w:rPr>
         <w:t xml:space="preserve"> در روایات، عقل به همان معنای واحد که قوّه مدیره و مدبرۀ نفس و انسان است و چراغی است که مایز بین حق و باطل است، به این اطلاق می شود. و آن مرتبه که دارای فعلیت تامّه است، آقایان به آن عقل بالمستفاد می گویند، به مرتبۀ مادونش بالفعل، مادونش بالملکه، و به آن عقل قوّه واستعداد هم که هیولانی اطلاق می شود و همین مراتب را ما در روایات به صورت دیگری می بینیم. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">به طور کلّی آن نیرو و سرمایه و غریزه ای که خداوند در انسان قرار داده که به واسطۀ او بین مسائل اعتباریّه و حقیقیّه، بین مجاز و صحیح، بین باطل و حق، میز می گذارد و به عبارت دیگر بین تقرّب الی اللَه واکتساب رضوان الهی و بین فرو رفتن در کثرات و اهویۀ شیطانی تفاوت قائل می شود، به آن عقل می گویند، بنابراین ما نمی توانیم عقل را مانع از طریق بدانیم و رتبه ای برای عقل، مادون تقرب الی اللَه قائل بشویم زیرا در هر مرتبه ای که عقل حاکم به قضیه ای هست که منافی تقرّب انسان است الی اللَه، قطعاً در آن قضیّه، اهویۀ نفسانی دخالت دارد و آن عقل مشوب است به هواهای نفسانی. چون همیشه عقل به حد اقرب طرق الی اللَه حکومت می کند و امکان ندارد چیزی را که خداوند حجیّت ذاتی داده و در درون ما قرار داده برای هدایت، او باعث بُعد و ابتعاد انسان از مقام قرب باشد. این عقلاً محال است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یک روایتی است که محمد عطار از اشعری از محمد بن عبدالجبار تا می رسد به امام صادق علیه السلام:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> قالَ: قُلْتُ لَهُ: ما الْعَقْلُ؟ قالَ: ما عُبِدَ بِهِ الرَّحْمنُ وَ اكْتُسِبَ بِهِ الْجَنان</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">‌ عقل این است و آن جهت روحی انسان که بواسطۀ آن جهت، کسب رضوان الهی می شود، به آن عقل گفته می شود</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. قالَ: قُلْتُ: فَالَّذى كانَ فى مُعاوِيَةَ؟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> پس معاویه چه داشت؟ حضرت فرمودند</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ‌که نکراع عبارت است از حیله و نیرنگ و زیرکی در باطل، که این جهتِ خلافِ عقل است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یک روایت دیگری داریم محمد بن ولید از صفار از محمد بن عیسی تا می رسد به، عن ابی عبداللَه علیه السلام، اینها در امالی صدوق است. راحت ترش اگر می خواهید جلد اول بحار صفحۀ ١١٦ آن که اول عرض شد و این که الان عرض می شود صفحۀ ٨٦ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قال لم یقسم بین العباد اقل من خمس الیقین و القنوع والصبر و الشکر والذی یکمل به هذا کله العقل عقل </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">باعث کمال تمام اینها است. یعنی شما اگر یقین بدون عقل داشته باشید فایده ای ندارد. قنوع بدون عقل فایده ای ندارد. صبر بدون عقل فایده ای ندارد. شکر بدون عقل فایده ای ندارد. عقل است که به تمام اینها ارزش و بها می دهد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> صفحۀ ٩٠ دوباره محمد بن ولید است از امام صادق علیه السلام روایت می کند که </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قال دعامة الإنسان العقل و من العقل الفطنة و الفهم و الحفظ و العلم فإذا كان تأييد عقله من النور كان عالما حافظا زكيا فطنا فهما و بالعقل يكمل و هو دليله و مبصره و مفتاح أمره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> این هم یک روایت که در اینجا اصل و اساس انسان را عقل تشکیل می دهد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> آن وقت در صفحۀ ٩٦ دارد </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و قال رسول اللَه صلی اللَه علیه و آله و سلم: استرشدوا العقل ترشدوا و لا تعصوه فتندموا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، که همیشه باید از عقل پیروی کرد و او را مفتاح قرار داد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ببینید در این روایات هیچ وقت آنها نمی آیند بگویند که بیایید از ما تبعیت کنید، این تبعیت از ما و اهل بیت جای خودش هست، این که می گویند از عقل معنایش این است که در هر کسی خداوند این نیرو را قرار داده که اگر او را بکار ببندد، این عقل، او را هدایت و راهنمایی می کند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -498,88 +498,91 @@
         </w:rPr>
         <w:t xml:space="preserve">یک روایت در این جا هست که این روایت دلالت می کند بر مراتب عقل که هر شخصی به هر مرتبه ای که...، عقل دارای مراتب است یعنی مقول به تشکیک است و این قول به تشکیک باعث تنجز تکلیف می شود. محاسن عن ابی...، جلد یکم صفحۀ ٩١، تا می رساند سند را به عبیداللَه بن ولید وصافی عن ابی جعفر علیه السلام قال کان...، حالا دیگر نمی خوانم، ترجمه اش را می گویم که این یکی از افراد بنی اسرائیل را دید که خیلی سجده می کند، هرجا می رفت این هم با او بود، ...، این همیشه دنبال حضرت موسی و اینها بود. یک وقت حضرت موسی راه می رفت و رسید به یک سرزمین سرسبز و خوب و این حرفها و خیلی آب وهوای خوبی داشت . این یارو یک آهی کشید ... ، [خلاصه گفت چقدر خوب بود خدا یک خری داشت که از این علفها می خورد که این علفها حیف و میل نمی شد] حضرت موسی خیلی ناراحت شد که این مرتیکه که این همه در سفر و حضر دنبالش بود این ماشاء اللَه چه عقل و چیزی دارد! ...، چرا ناراحت شدی؟ چرا همچنین نسبت به این حرف بندۀ من خودت را گرفتی و اظهار ناراحتی کردی؟ من به اندازۀ عقلی که به این دادم به همان اندازه هم تکلیف می خواهم. این عقلش همین قدر است. از تو به آن اندازه تکلیف می خواهم، از این به این اندازه تکلیف می خواهم. لذا می گوید حسنات الابرار سیئات المقربین، برای همین است که تکلیف براساس مقدار عقلی است که به هر کسی دادند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> خلاصه این یک بحث خیلی دقیقی است. بحث دقیقی است دراین جا که می آید انشاءاللَه، تکلیف برای هر فردی متناسب با ظرفیت اوست. تکلیف برای هر فردی متناسب با آن عقلی است که دارد و از تمام این مسائل گذشته همین روایت معروف است که این روایت را می خوانیم وبه مطلب خاتمه می دهیم و این بحث را دیگر پیگیری نمی کنیم و می رویم سراغ بحث دیگر. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">محاسن عن ابی عبداللَه علیه السلام، این در صفحۀ ٩٧ از جلد یک است</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، عن عبداللَه بن فرد موصلی عن ابی عن ابی عبداللَه علیه السلام، قال: قال رسول اللَه صلی اللَه علیه و آله وسلم خلق اللَه العقل فقال له ادبر فادبر. ثم قال له اقبل فاقبل. ثم قال ما خلقت خلقاً احب الیَّ منک واعطی اللَه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> فلان و این حرفها.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> این هم یک مطلب دیگر، منتهی مطلبی که منظور من بود این روایت نبود. شاید این باشد، بله این روایت است، امالی برقی صفحۀ ٨٦ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عن ابی عن عمرو بن عثمان عن ابی جمیله عن ابن طریق عن ابن نباته عن علی بن ابیطالب ... فقال یا آدم انی امرت ان اخیرک من ثلاث فاختر واحده و دع اثنتین فقال له آدم و ما الثلاث یا جبرئیل فقال العقل والحیاء والدین قال آدم فانی قد اخترت العقل فقال جبرئیل انصرفا و دعا فقال یا جبرئیل انا امرنا ان نکون مع العقل حیث ما کان قال وشانکما و عرجت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> از این روایت استفاده می شود که دین بدنبال عقل است و دینی که عقل نداشته باشد بدرد نمی خورد لذا ما از این جا استفاده می کنیم </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">کلما حکم به العقل حکم به الشرع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">از این جا استفاده می شود که اصل و اساس دین عبارت است از عقل و آنچه را که مرحوم مجلسی رحمة اللَه علیه فرمودند در این که عقل به تنهایی کفایت نمی کند و حجیت ندارد بلکه باید از طرف شارع دلیل بیاید، این صد در صد مردود است و غیر وجیه. ولکن صحبت در این است که عقل حجیتش حجیت ذاتی است و در آنچه را که طبق برهان و مستند به قضایای اولیه و بدیهیه حکم می نماید، طبق او اگر مقدماتش تمام باشد این حجیتش ذاتی است و به هیچ وجه با دین منافاتی ندارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -599,147 +602,147 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">آن وقت صحبت ما در اینجا راجع به این قضیه است، به این مسئله برمی گردد که خب حالا ما در ملاکات خودمان برای عرفیت و غیر عرفیت برای حسن و قبح یک قضیه ای، ما در ملاکات خودمان اگر عقل مستقل بود فبها و الا اگر مستقل نبود قطعاً باید از طرف شرع برای ما ملاک کلی پیدا بشود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> انشاءاللَه از فردا بحث ما راجع به اینکه چگونه می توانیم تحصیل ملاک کلی برای اخذ به سنن و قضایای جزئیه بکنیم در امور فرعیۀ فقهیه و این یک بحث دیگری دارد. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم صل علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1000,61 +1003,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="41" name="_x0000_i0041" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="43" name="_x0000_i0053" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0041" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0053" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5172,56 +5175,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -5230,51 +5232,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5499,51 +5501,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6318,51 +6320,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6432,72 +6434,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6707,62 +6712,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6822,250 +6829,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7142,50 +7178,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7634,120 +7682,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>