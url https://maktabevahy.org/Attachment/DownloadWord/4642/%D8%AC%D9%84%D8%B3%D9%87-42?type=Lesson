--- v1 (2026-05-07)
+++ v2 (2026-07-06)
@@ -1003,61 +1003,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="43" name="_x0000_i0053" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="8" name="_x0000_i0008" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0053" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0008" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>