--- v0 (2025-11-03)
+++ v1 (2026-05-07)
@@ -12,58 +12,52 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -134,168 +128,176 @@
         </w:rPr>
         <w:t xml:space="preserve"> در مورد اوّل که عقل مستقل باشد به این عنوان و به تحقق کبری، در آنجا بحثی نیست که به نفس حکم عقل، قضیّۀ کبرویّۀ ما می تواند موضوعاتی را بر خودش منطبق کند. من باب مثال فرض کنید اگر در شرع هم ما نهی از ظلم نداشتیم، نهی از سرقت نداشتیم، نهی از تعدّی به حقوق دیگران نداشتیم، باز چون این قضایای کبرویّه در تحت استحسان و استقباح عقلی قرار دارند، از این نقطۀ نظر برای تحصیل اینها، ما نیازی به شرع نداریم. ولکن اگر قضایای عقلی ما طوری بود که حکم فطری و ابتدایی از آن استنباط نمی شود بلکه واسطه است برای آن حکم فطری، و به عبارت دیگر نفس استقباح و استحسان عقلی در او راه ندارد ولی ممکن است حد وسط قرار بگیرد، در این جا که دخول این عنوان در تحت حسن و قبح عقلی هنوز محرز نشده، ما نمی توانیم حکم عقلی را بدون در نظر گرفتن و مقایسۀ با شرع لحاظ کنیم و باید شرع را در این جا برای ثبوت حکم عقل دخالت بدهیم و از او استفاده کنیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> برای کسب این عنوان عرفیّت از شرع، حالا مثال هایش را هم می زنیم، باید انسان به واسطۀ ممارست در ادلّۀ شرعیّه به یک ملاک کلّی در قبح یا حسن شرعی برسد. یا اینکه باید این عنوان، مستفاد بشود از آیات قرآن و یا اینکه متخذ از روایات و سیرۀ ائمه علیهم السلام باید باشد به نحوی که با القاء خصوصیت در ازمنه و امکنه، آن ملاک کلّی بدست بیاید. امّا اینکه در یک جا صرفاً ما به یک قضیۀ شخصیّه برخوردیم، نمی تواند این قضیّۀ شخصیّه ملاک برای حکم کلّی قرار بگیرد مگر اینکه علّت در آن قضیه ذکر بشود، منصوص العلّه باشد یا قرائنی دلالت کند بر اینکه امام علیه السلام در مقام بیان ملاک بودند. مثلاً فرض کنید که در باب مهرالسنّه یک همچنین مسأله ای وجود دارد. گر چه آیات قرآن دلالت دارد بر این که مَهر به هر مقداری که باشد جایز است، امّا سنّت، همان مهرالسنّه را اقتضاء می کند که بر طبقش روایاتی هم آمده است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> در تهذیب و استبصار و اصول کافی هم این روایات هست جلد ٥ صفحۀ ٣٧٦ از محمد بن یحیی از احمد بن محمد تا می رسد به حسین بن خالد، البتّه عن رجلٍ این در اینجا ارسال است ولکن چون روایات دیگری ضمیمه شده است این ارسال در این جا منجبر است. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قال سألت ابوالحسن (عليه السلام ) عن مهر السنة، كيف صار خمس مائة؟ فقال: ان اللَه تبارك وتعالى اوجب على نفسه ان لا يكبره مؤمن من مائة تكبيره و يسبحه مائة تسبيحه و يحمده مائة تحميده و يهلله مائة تهليله و يصلى على محمد واله مائة مرة، ثم يقول: اللَهم زوجنى من الحور العين الا زوجه اللَه حوراء عين وجعل ذلك مهرها ثم اوحى اللَه عزوجل الى نبيه صلى اللَه عليه و آله و سلم ان سن مهور المومنات خمس مائة درهم ففعل ذلك رسول اللَه صلى اللَه عليه و آله و سلم فايما مومن خطب الى اخيه حرمته فقال خمس مائة درهم فلم يزوجه فقد عقه و استحق من اللَه عزوجل ان لا يزوجه حوراء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. که در این جا این سنّت بر مهرالسنّه، ٥٠٠ درهم آمده و علّتش هم در اینجا بیان شده. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یک روایت دیگری هم در اینجا هست، در تهذیب جلد هفت روایت دوازدهم که امام صادق علیه السلام دارند: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">نضر بن سوید عن عبداللَه ابن سنان عن ابى عبداللَه علیه السلام قال: کان صداق النساء على عهد النبی صلى اللَه علیه وآله اثنتی عشرة وقیة ونشا قیمتها من الورقة خمس مائة درهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. دوازده وقیه، این مهر زنها بوده در زمان پیغمبر و به پانصد درهم می رسد. روایتهای دیگری هم در این زمینه هست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> روایت، روایت تهذیب است، جلد٧صفحۀ٣٦٣ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مُحَمَّدُ بْنُ اَلْحَسَنِ اَلصَّفَّارُ عَنْ مُحَمَّدِ بْنِ عِيسَى عَنْ عُثْمَانَ بْنِ عِيسَى عَنْ أُسَامَةَ بْنِ حَفْصٍ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> این اسامة بن حفص ملازم با منزل امام کاظم علیه السلام بوده، انگار امورات را بعهده داشته. این به امام علیه السلام عرض می کند قَالَ قُلْتُ لَهُ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">رَجُلٌ يَتَزَوَّجُ اِمْرَأَةً وَ لَمْ يُسَمِّ لَهَا مَهْراً وَ كَانَ فِي اَلْكَلاَمِ أَتَزَوَّجُكِ عَلَى كِتَابِ اللَه وَ سُنَّةِ نَبِيِّهِ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، اسم مهر را نمی آورد </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فَمَاتَ عَنْهَا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، مرد از دنیا می رود </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أَوْ أَرَادَ أَنْ يَدْخُلَ بِهَا فَمَا لَهَا مِنَ اَلْمَهْرِ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">؟ اگر یک شخصی بیاید و یک عقدی بخواند و اسم مهر را نیاورد و مبنای عقد بر کتاب اللَه و سنّت پیغمبر باشد، این مهر چقدر است</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">؟ قَالَ مَهْرُ اَلسُّنَّةِ قَالَ قُلْتُ يَقُولُونَ أَهْلُهَا مُهُورُ نِسَائِهَا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، قوم و قبیلۀ اینها می گویند که به عبارت دیگر مهر المثل را بایستی در اینجا بدهد </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فَقَالَ هُوَ مَهْرُ اَلسُّنَّةِ وَ كُلَّمَا قُلْتُ لَهُ شَيْئاً قَالَ مَهْرُ اَلسُّنَّةِ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> حضرت فرمودند که مهرالسنّه را باید بدهد. چون در اینجا آورده به سنّت رسول خدا، سنّت رسول خدا مهرالسنّه است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> نکتۀ حضرت در اینجا است، این می گوید من هر چه به امام گفتم، حضرت باز فرمود مهرالسنّه. این روایت هم از موسی بن جعفر علیه السلام است و این دلالت می کند بر اینکه اگر این سنّت، بطور اطلاق ذکر شده، از این نقطۀ نظر این اطلاقش فقط مهرالسنّه را می گیرد نه غیر.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -451,64 +453,66 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">جلد سوم وسائل در صفحۀ ٣٦٥ ، این روایت از معلی بن خنیس است که امیرالمؤمنین علیه السلام یک لباسی خریدند - و حالا خب روایتش را هم خود رفقا نگاه می کنند من هم چون اینجا بالاجمال نوشته بودم همین طور هم بالاجمال بیان می کنم - لباس خریدند و فرمودند که لباس باید این طور باشد، لباس مسلمین این جور باید باشد. ولی امام صادق علیه السلام فرمودند که الان نمی شود یک همچنین لباسی را بپوشیم چون می گویند که مثلاً طرف دیوانه است، مجنون است، خب این، این را بدست می آورد که اگر فرض بکنید که یک وقتی مسألۀ قبح، آن قدر شدید بود که از این طرف، انسان جنبۀ فعلی نمی تواند ایجاد بکند، آن وقت در جنبۀ انفعالی اش خیلی غلبه است، در آنجا انسان چاره ای ندارد که تا حدودی موافقت با عرف را در اینجا داشته باشد و این در اینجا همین مطلبی است که خدمتتان عرض شد. ولی ما در خیلی از موارد می بینیم که مسائل یک مسائل شخصی بوده نه اینکه جنبۀ کلّی داشته باشد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="RevayatFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مثلاً فرض بکنید که یک روایت داریم جلد ٤ حضرت دارد: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و كان علي بن الحسين يعجبه ان يسجد في كل سورة فيها سجدة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">‌. حضرت خیلی خلاصه خوشش می آمد از این قضیّه. این مسأله خب نشان می دهد که این یک مسألۀ کلّی است. این مطلب اختصاص به مورد خاصی ندارد امّا این که فرض کنید که بعضی از وقت ها خود ائمه علیهم اسلام از یک چیزی خوششان می آمد به حسب ظاهر، ما این را بخواهیم گسترش بدهیم، نه، این، این طور نیست. مثلاً در جلد ١٧ از امام باقر علیه السلام، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">کان عَلِیّ علیه‌السلام یعجبه أن یُفطِرَ عَلَى اللَّبَنِ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، خب این چیز بوده مثلاً یا اینکه دارد </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">کان رسول اللَه صلی اللَه علیه و آله و سلم یعجبه الحلواء و العسل. کان ابو عبداللَه یعجبه الضبیبه یا مثلاً کان النبیّ یعجبه أن یشرب علی القدح الشامی وكان یقول: هی أنظف آنیتكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، این طور چیزها که جنبۀ کلّی ندارد بلکه در اینجا جنبۀ خصوصی لحاظ می شود.</w:t>
@@ -644,147 +648,147 @@
         <w:t xml:space="preserve"> مطلب دوّم اینکه تخاطب بین امام و بین مخاطبین را باید کاملاً اطّلاع داشته باشد که الان امام علیه السلام با چه شخصی دارد صحبت می کند؟ و آیا مطلبی را که با مخاطب می گوید به عنوان یک حکم کلّی دارد بیان می کند یا اینکه نه، خصوصیّت شخص در آنجا لحاظ شده؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مسألۀ سوم باید بدست بیاورد که آیا این موردی که بیان شده خصوصیّت مورد در اینجا لحاظ شده ...... </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اللَهم صل علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1045,61 +1049,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="2" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="44" name="_x0000_i0054" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0054" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5217,56 +5221,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -5275,51 +5278,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5544,51 +5547,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6363,51 +6366,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6477,72 +6480,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6752,62 +6758,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6867,250 +6875,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7187,50 +7224,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7679,120 +7728,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>