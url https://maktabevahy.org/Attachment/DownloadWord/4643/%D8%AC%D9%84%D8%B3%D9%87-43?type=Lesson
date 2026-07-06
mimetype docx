--- v1 (2026-05-07)
+++ v2 (2026-07-06)
@@ -1049,61 +1049,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="44" name="_x0000_i0054" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="10" name="_x0000_i0010" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0054" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0010" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>