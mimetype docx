--- v0 (2026-07-28)
+++ v1 (2026-09-13)
@@ -1,887 +1,1163 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item2.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item3.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو العلیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">أعوذُ بِاللَه مِنَ الشَّیطانِ الرَّجیم</w:t>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">بِسمِ اللَه الرَّحمَنِ الرَّحیم</w:t>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">طرح بحث ارتداد و نگرش جوامع غربی به این حکم الهی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بررسی نظریه تغییر مفاهیم دینی و عدم ثبات احکام</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سلسله دروس خارج فقه – ارتداد - جلسه اول</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">استاد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیت‌الله حاج سید محمدمحسن حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدّس‌الله‌سرّه</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">...بحث در اتحاد لحاظین و عدم لحاظین بود دیگر؟ بله؟ بیان مرحوم نائینی بود، اشکال بر نائینی را عرض نکردیم؟ بله؟</w:t>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أعوذُ بِالله مِنَ الشَّیطانِ الرَّجیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بِسمِ الله الرَّحمَنِ الرَّحیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> تلمیذ: مانده هنوز </w:t>
+        <w:t xml:space="preserve">یکی از مباحث بسیار مهم که امروز در جوامع، مخصوصاً در فرهنگ غرب و در جوامع غربی، نقطۀ ضعفی برای اسلام و برای احکام اسلامی به‌حساب می‌آید، مسئلۀ ارتداد است که خیلی از این نقطه‌نظر مطرح می‌شود. مخصوصاً بعد از تظاهراتی که جبهۀ ملّی دربارۀ قصاص و حد انجام داده بود و مسئلۀ ارتداد مطرح شد و مرحوم آقای خمینی حکم صادر کردند</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و دیگری بعد از قضیۀ تألیف کتاب معروف [آیات شیطانی] مطرح شد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> که طرح آن به‌نحو خیلی زننده‌ و موهنی احکام اسلامی را مورد سؤال قرار داد؛ به‌طوری‌که الآن این مسئلۀ ارتداد و مسئلۀ آزادی فکر و اختیار انسان در القاء مبانی مختلفه به‌عنوان یک اصل مهمّ قابل قبول جامعۀ بشری مطرح است و خود همین هم منطبق با ادلّه عقل و اختیار است. صرف‌نظر از ادلۀ شرعیه‌ای که داریم من‌با‌ب‌مثال در آیات داریم: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿قُلۡ فَلِلَّهِ ٱلۡحُجَّةُ ٱلۡبَٰلِغَةُ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿ٱلَّذِينَ يَسۡتَمِعُونَ ٱلۡقَوۡلَ فَيَتَّبِعُونَ أَحۡسَنَهُۥٓ أُوْلَٰٓئِكَ ٱلَّذِينَ هَدَىٰهُمُ ٱللَّهُ وَأُوْلَٰٓئِكَ هُمۡ أُوْلُواْ ٱلۡأَلۡبَٰبِ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿لَا يُكَلِّفُ ٱللَّهُ نَفۡسًا إِلَّا وُسۡعَهَا﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿لَا يُكَلِّفُ ٱللَّهُ نَفۡسًا إِلَّا مَآ ءَاتَىٰهَا﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و امثال‌ذلک از ادلۀ غیر قابل انکار که با توجه به مسئلۀ ارتداد و مسئلۀ انکار ضروری‌ای از ضروریات دین، این قواعد چه جایگاهی می‌توانند داشته باشند و چطور می‌سازند؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">استاد: مانده هنوز</w:t>
+        <w:t xml:space="preserve">این مسئله‌ای است که از سابق مدّنظر بوده است و فقها هم راجع به آن، مطالب متفاوت و مختلفی داشته‌اند. من در این چند ماه اخیر با افراد عدیده‌ای صحبت می‌کردم؛ افرادی که از جاهای مختلف از خارج از کشور برای من نامه می‌دادند و هم افرادی که در خارج از کشور بودند و با آنها ملاقاتی داشته‌ام یا بعضی از دوستان که راجع به این قضیه با آنها صحبت می‌شد، دیدم خیلی مناسب است که این بحث را مطرح کنیم و تا حدودی که عقلمان می‌رسد و راجع به آن اطلاع داریم، این بحث را باز کنیم. البته بعضی‌ها در این زمینه خیلی جانب افراط را طی کرده‌اند و به‌مجرد ابراز یک نظریۀ مخالف، حکم به ارتداد و قتل و اعدام می‌کنند، بعضی‌ها هم در جانب تفریط، به‌طورکلی آزادی فکر و القاء نظره و رأی را به هر حدّ ممکن جایز می‌دانند و اصلاً مسئلۀ ارتداد را کأنّ مختصّ به برهۀ خاصی می‌دانند؛ یعنی در برهه‌ای که زمینه و ظرف، ظرف فکر و اندیشه نیست.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیان نظریۀ اشتباه تغییر احکام در ازمنۀ مختلفه</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">تلمیذ: بحث ادله‌اش را فقط فرمودید که نیاز به بازنگری ندارد، یعنی بحث، بحث عقلائی است </w:t>
+        <w:t xml:space="preserve">اما در این زمان که به‌طورکلی زمان تفکر و برخورد و تصادم آراء است، می‌گویند که در این زمان دیگر مسائل فرق می‌کنند و احکام تفاوت پیدا می‌کنند، و این هم ‌مسئله‌ای است که امروزه مطرح می‌شود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">استاد: بله آن ادله‌اش خیلی چیز نداشت، آن ادله...</w:t>
+        <w:t xml:space="preserve">براساس این فکر و نظره احکام ارث تغییر پیدا می‌کند، به‌جهت اینکه این احکام در زمانی است که شوهر و مرد، متکفّل امور اهل و زوجه باشد اما در این زمان که خود نساء، در معامل و مصانع مشتغل می‌باشند، باید در این احکام تغییری داده شود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">غیر قابل تغییر بودن احکام اسلامی در ازمنۀ مختلفه</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قطعی بودن تغییر حکم با تغییر موضوع</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">تلمیذ: آخرین مجلس این مطالب را فرمودید</w:t>
+        <w:t xml:space="preserve">مسائل زیادی در این زمینه وجود دارند که مهم‌ترین آنها همین مسئلۀ ارتداد است. ما باید بیان کنیم که احکام اسلامی قابل تغییر نیستند. زمان سابق و زمان الآن، هیچ فرقی نمی‌کنند و اینها ـ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کائناً ما کان ـ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> دائر‌مدار موضوع خودشان می‌باشند. البته با تغییر موضوع، حکم هم تغییر پیدا می‌کند و در این مسئله شکی نیست اما اینکه موضوع چه هست و کیفیتش چیست مسئلۀ دیگری است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">جواب: حالا یک مقداری از همین اتحاد لحاظین و عدم اتحاد لحاظین را که در ذهنیتم هست عرض می‌کنیم و موقتاً این بحث را ما رها می‌کنیم و به بحث ارتداد می‌پردازیم. در بحث ارتداد، عرض کردم خدمت رفقا، یکی از مباحث بسیار مهم که امروز در جامعات و مخصوصاً در فرهنگ غرب، در جامعه‌های غربی، نقطۀ ضعف برای اسلام و برای احکام اسلامی به حساب می‌آید، این مسألۀ ارتداد است، خیلی از این نقطۀ نظر، این مسأله مطرح می‌شود، مخصوصاً بعد از همین حکمی که شده:</w:t>
+        <w:t xml:space="preserve">لذا درصدد این برآمدیم که این بحث را که خودش از قواعد فقهیه می‌باشد ابتدائاً مطرح کنیم. یکی از قواعد فقهیه قاعدۀ ارتداد است که در بعضی از کلمات آقایان هم به‌عنوان قواعد فقهیه ذکر شده است. حالا نمی‌دانم که آیا بحث مستقلی هم راجع به ارتداد شده است یا نه! درهرصورت این به‌عنوان یک قاعده ذکر شده و جزواتی هم در این زمینه نوشته شده است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> یکی حکم راجع به جبهۀ ملّی بود که حکمی که شده بود راجع به تظاهراتی که دربارۀ قصاص و حدّ شده بود که مسألۀ ارتداد مطرح شد و خب مرحوم آقای خمینی این را مطرح کردند.</w:t>
+        <w:t xml:space="preserve">تلمیذ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> پس فقهاء در این قاعده چیزی نوشته‌اند!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> و دیگری بعد از قضیۀ تألیف آن کتاب معروف؛ این هم باز مطرح شد و این طرحش خیلی به نحو زننده‌ای و به نحو موهنی این احکام اسلامی را مورد سؤال قرار داد به طوری که الآن این مسألۀ ارتداد و مسألۀ آزادی فکر و اختیار انسان در القاء مبانی مختلفه، این به عنوان یک اصل مهم قابل قبول جامعۀ بشری مطرح است و خود همین هم خب منطبق با ادله هست، منطبق با عقل است، منطبق با اختیار است، منطبق با ادله‌ای که دلالت بر ادلۀ عقلیه حالا صرف نظر از ادلۀ شرعیه، خب در اینجا داریم</w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve">﴿الطلاق‌، ٧﴾ و امثال ذلک، از این ادلۀ غیر قابل انکار که با توجه به مسألۀ ارتداد و مسألۀ انکار ضروریی از ضروریات دین، این قواعد چه جایگاهی می‌تواند داشته باشد و چطور می سازد؟</w:t>
+        <w:t xml:space="preserve">استاد:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بله، افرادی از متأخّرین راجع به ارتداد نوشته‌اند. حتی من جزوات آنها را هم دارم. جزوۀ مختصری از آقای حاج شیخ محمدصادق سعیدی کاشمری که در مشهد فوت کرده‌اند دربارۀ ارتداد هست و اصل بیانشان همین بیاناتی است که دیگران هم مطرح کرده‌اند؛ اینکه انکار ضروری دین، موجب ارتداد است. یعنی مسئلۀ جدیدی نیست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> این یک مسأله‌ای بود که از سابق مدّ نظر بود و فقهاء هم راجع به آن مطالب متفاوت و مختلفی داشتند تا اینکه در این چند ماه اخیر، من با افراد عدیده‌ای که صحبت می‌کردم، هم افرادی که از جاهای مختلف برای من نامه می‌دادند از خارج از کشور، و هم افرادی که در خارج از کشور بودند و من ملاقاتی با اینها داشتم یا بعضی از دوستان که راجع به این قضیه با آنها صحبت می شد، من دیدم که خیلی مناسب هست که این بحث را ما مطرح کنیم و تا آن حدودی که عقلمان می‌رسد و راجع به این اطلاع داریم، این بحث را باز کنیم، البته در این زمینه، بعضی‌ها خیلی جانب افراط را طی کردند و به مجرد ابراز یک نظریۀ مخالف، حکم به ارتداد و قتل و اعدام می‌کنند، بعضی‌ها هم در جانب تفریط، به طور کلی آزادی فکر و القاء نظره و رأی را به هر حدّ ممکن، اینها جایز می‌دانند و مسألۀ ارتداد را اصلاً کاَنّ اختصاص به یک برهۀ خاصّی می‌دانند، در برهه‌ای که زمینه و ظرف، ظرف فکر و اندیشه نیست، اما در این زمان که به طور کلی، زمان، زمان تفکّر است، زمان، زمان برخورد آراء است، زمان، زمان تصادم آراء است، در این زمان دیگر مسائل فرق می‌کند و احکام تفاوت پیدا می‌کند، این هم خودش یک مسأله‌ای است که امروزه دارد مطرح می‌شود.</w:t>
+        <w:t xml:space="preserve">البته در نوشته‌ها، ازجمله همین مقالات مختلفی که در مجلاّت علمی یا حوزوی چاپ شده‌اند، اشاراتی به این مسئله شده است و من دیده‌ام؛ قاعدتاً شما هم باید دیده باشید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> براین اساس احکام ارث، تغییر پیدا می‌کند، به جهت اینکه این احکام در زمانی است که شوهر و مرد متکفل امور اهل و زوجه باشد، اما در این زمان که خود نساء، اینها در معامل و در مصانع، اینها مشتغل هستند اینها بایستی که یک تغییری داده بشود و امثال ذلک، راجع به این خیلی مسائل هست که مهمترین آن همین مسألۀ ارتداد است و ما باید بیان کنیم که احکام اسلامی قابل تغییر نیست، در زمان سابق و در زمان الآن، هیچ فرقی نمی‌کند و اینها دائر مدار موضوع خودشان هستند کائناً ما کان و با تغییر موضوع هم تغییر پیدا می‌کنند، این جای شکی نیست، اما اینکه موضوع چه هست و موضوع کیفیتش چیست، آن یک مسألۀ دیگری است، اینی که اینها می‌گویند و...، لذا درصدد این برآمدیم که این بحث را ابتداءً مطرح بکنیم، این هم خودش یکی از قواعد فقهیه است و مسأله قاعدۀ ارتداد است دیگر، این هم به نام قواعد فقهیه در بعضی کلمات ذکر شده، حالا من نمی‌دانم یک بحث مستقلی هم برای این شده یا نشده، در هر صورت این به عنوان یک قاعده ذکر شده و جزواتی هم در این زمینه نوشته شده.</w:t>
+        <w:t xml:space="preserve">تلمیذ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در قواعد فقهی این مسئله را مطرح نکرده‌اند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بحث ارتداد، جزء قواعد فقهیه</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">سؤال: پس فقهاء در این قاعده چیزی نوشتند؟</w:t>
+        <w:t xml:space="preserve">استاد:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> نه، در آنجا نیست ولیکن این قاعده‌ای است که ما می‌توانیم این را جزء قواعد بیاوریم؛ چون با خیلی از جهات ارتباط پیدا می‌کند و فقط اختصاص به باب خاصی ندارد و همۀ موارد را می‌تواند استیعاب کند؛ مواردی که انطباق موضوع با آن شود، این مصداقش می‌شود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">جواب:بله، بله راجع به ارتداد افرادی از متأخرین نوشتند، حتی من جزواتش را هم دارم</w:t>
+        <w:t xml:space="preserve">تلمیذ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مسئله‌ای جنبی نسبت به ارتداد که اخیراً مطرح شده است، بحث جامعۀ اسلامی است که بعضی رفقا مطرح کرده‌اند که در بعضی‌ از جاها تبدیل به مشکلی شده است و از افرادی دفاع می‌کنند که این افراد، افکار باطل را در جامعه ترویج می‌کنند مثل سروش و امثال‌ذلک؛ یعنی از باب اینکه دین اسلام، دین سهله و سمحه است، در دفاع از اسلام با خیلی از کفار و زنادقه بحث می‌کردند، درحالی‌که این‌طور نیست که هر کسی در جامعه بتواند هر چیزی را ابراز کند. گفتم که آیا شما حاضر هستید که بر سر سفرۀ غذا سمی بگذارید و بگویید: «هرچه می‌خواهی بخور؟! یا غذای طیب و طاهر می‌گذارید؟!» حالا نمی‌دانم که آیا دفاع ما درست بوده است یا نه چون این آزادی هم که حضرات آقایان قبول دارند بر همین اساس است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">سؤال: ...؟ </w:t>
+        <w:t xml:space="preserve">استاد:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> عرض کردم که حالا باید راجع به این مسئله صحبت کنیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">جواب: حالا می‌روم بررسی می‌کنم، یک جزوۀ مختصری بود مال آن آقای شیخ صادق سعیدی که در مشهد هم فوت کرد، ایشان یک جزوه‌ای دربارۀ ارتداد دارند، که می‌گویم ایشان اصل و بیانشان به همین بیانی است که همه کردند، یعنی مسأله جدیدی نیست، اینکه انکار ضروری دین، موجب ارتداد است و فلان و این حرفها، همین، مطالب دیگری راجع به این نیست، البته در نوشته‌ها و اینها، اشاراتی شده از همین مقالات مختلفی که در مجلّات علمی یا مجلّات حوزوی و اینها هست، من دیدم، قاعدتاً هم شما باید دیده باشید که مثلاً ...،</w:t>
+        <w:t xml:space="preserve">تلمیذ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> یعنی در جامعه چقدر شخص می‌تواند افکار خودش را مطرح کند؟ آن کسی که براساس فکر قدم برمی‌دارد، من‌باب‌مثال شخصی که عناد هم ندارد تا چه حدّ و اندازه می‌تواند افکار خودش را در اجتماع مطرح کند؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حدّ بیان افکار شخصی در جامعۀ اسلامی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">سؤال: در قواعد فقهی این مسأله را مطرح نکردند </w:t>
+        <w:t xml:space="preserve">استاد:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> اگر طرح یک مسئله در جامعه موجب شود که افکاری دچار تردید شوند، وظیفۀ حکومت اسلام این است که از این طرح‌ها جلوگیری کند. اما اگر شخصی می‌خواهد افکار خودش را ـ هر فکری که دارد ـ در معرض قضاوت و فهم قرار دهد یعنی واقعاً شخص معاندی نیست و بحث عناد مطرح نیست، نمی‌توان از طرح افکار این شخص جلوگیری کرد بلکه اگر این مطلب، جا برای صحبت دارد باید برای هر کسی که می‌تواند مطرح کند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">جواب: نه، توی آنجا نیست، ولیکن خب این یک قاعده‌ای هست که ما می‌توانیم این را جزو قواعد بیاوریم چون با خیلی از جهات ارتباط پیدا می‌کند و فقط اختصاص به یک باب خاصی ندارد، لذا این می‌تواند...، </w:t>
+        <w:t xml:space="preserve">تلمیذ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> یعنی آیا می تواند در سطح عموم یا مرحله‌ای وارد شود؟ فردی هست که به او می‌گویند: «اگر می‌خواهید تحقیق کنید، اول با علماء بحث کنید اگر قانع نشدید، آن‌وقت مطلب را در عموم مطرح کنید.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">سؤال: ...؟</w:t>
+        <w:t xml:space="preserve">استاد:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> به‌طورکلی یک‌وقت قضیه‌ای به اصل دین و به کیان دین برمی‌گردد، یک‌وقت هم مسئله مربوط به فروعات و غیر این مسائل است که خلاصه خطری یک شخص را تهدید نمی‌کند. اگر به اصل قضیۀ دین برگردد، نمی‌توانیم به او آزادی بدهیم که با همه بحث کند بلکه باید در یک ‌سطح مختصّ به خود مطرح کند. اگر مطلبی است که به اصل دین برنمی‌گردد، صرفاً اظهار سلیقه‌ای است درقبال اظهار سلیقه‌ها، طرح و بحث آن اشکالی ندارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">جواب: بله همۀ موارد را می‌تواند استیعاب بکند، مواردی که اطباق موضوع با آن بشود این می شود مصداقش.</w:t>
+        <w:t xml:space="preserve">تلمیذ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> آیا می‌توانیم به روایاتی که از خود ائمه علیهم‌السّلام است و یا سیرۀ ائمه در مقابله با زنادقه تمسک کنیم؟ چون در آن جامعه حکومت به‌دست آنها نبود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">انشاء اللَه، اگر خدا بخواهد، فردا راجع به این قاعده، این بحث را خواهیم کرد. </w:t>
+        <w:t xml:space="preserve">استاد:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> منظور این است که طرح یک قضیه موجب شود افکار پایین و دنی و بسیط دچار اضطراب شوند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">آن وقت راجع به اصول تا کجا بحث کردیم؟ در اطلاق بود تا...، بسیار خب دیگر مشخص است که بحث کجاست.</w:t>
+        <w:t xml:space="preserve">تلمیذ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> الآن این‌طور شده است. در خیابان‌ها با آنها برخورد می‌کنیم، لفاظی می‌کنند چون الفاظشان خیلی زیبا است. می‌گوییم: «حرف، چه دارید؟!» این افراد اشعار مولوی را با کلمات ظاهرپسند همین‌طور مثل نوار می‌گویند! با این شخص چه می‌توان کرد؟! خیلی کار دارد چون ذهنش آن طرف رفته است. گمانم به این آیه هم تمسک کردن شاید درست نباشد؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿ٱلَّذِينَ يَسۡتَمِعُونَ ٱلۡقَوۡلَ فَيَتَّبِعُونَ أَحۡسَنَهُۥٓ أُوْلَٰٓئِكَ ٱلَّذِينَ هَدَىٰهُمُ ٱللَّهُ وَأُوْلَٰٓئِكَ هُمۡ أُوْلُواْ ٱلۡأَلۡبَٰبِ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> چون آیه یعنی مطالب باید صحیح ‌و سالم باشند آن‌وقت بهترین را انتخاب کنند نه‌اینکه از میان صحیح و سقیم انتخاب کنند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> راجع به لحاظین و عدم لحاظین بحث را ادامه بدهیم یا اینکه دیگر اینها را بگذاریم برای بعد؟ </w:t>
+        <w:t xml:space="preserve">استاد:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> نه، توجه کنید! بالأخره شخص در استماع، اول علم غیب ندارد تا اینکه ببیند که آیا این مطلب صحیح است یا صحیح نیست. انسان اول مطلب را می‌شنود بعد با ادلّه‌ای که مایز بین حق و باطل‌اند، بین حق و باطل تمیز می‌دهد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">چکیدۀ حرف سروش؛ یک نوع رُنسانس دینی و پروتستانتیسم اسلامی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">تلمیذ: اگر بخواهد شروع بشود یک مروری باید دوباره بشود. </w:t>
+        <w:t xml:space="preserve">تلمیذ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> چکیدۀ حرف سروش چیست؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">جواب: بله یک مروری باید بشود.</w:t>
+        <w:t xml:space="preserve">استاد:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> چکیدۀ حرف سروش یک نوع رُنسانس دینی و پروتستانتیسم اسلامی است. رُنسانس یعنی تغییر و تبدّل، کلمه‌ای فرانسوی است؛ یعنی تغییر و تبدّل یک مفهوم و حکم، مطابق با شرایط زمان و دگرگونی مفاهیم دینی، منطبق با شرایط زمان یا منطبق با تخیّلات و افکار شخصی.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> اشکالی که مرحوم حاج حسین حلّی داشتند در اینجا و خودشان هم قضیه ثالثۀ بین حقیقیه و خارجیه و اینها چیز کردند، خیال می‌کنم که اینها را بگذاریم برای بعد دیگر</w:t>
+          <w:rtl/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در مسیحیت، اول کاتولیک‌ها بودند بعد پروتستان‌ها آمدند و یک تغییر و تحوّلی ایجاد کردند و یک آزادی به مسیحیت دادند و مردم را از این افکار مسیحیت و افکار غربی درآوردند و اسم اینها را گذاشتند پروتستان. در مقابل آنها کاتولیک‌ها بودند که به همان عقائد مسیحیت خیلی متمسک بوده و بر همان آیین پافشاری و حرکت می‌کردند. درمقابل اینها می‌گفتند: «به‌طورکلی هر کسی هر کاری دلش می‌خواهد می‌تواند انجام دهد و انسان در فعل آزاد است» ولی آنها (کاتولیک‌ها) می‌گفتند که انسان نمی‌تواند هر کاری انجام دهد بلکه باید برطبق قواعد مسیحیت، ولو مخالف با عقل باشد عمل کند. آن‌وقت نظریۀ سروش همین است. ایشان می‌گویند که مفاهیم دینی، یک مفاهیم ثابت و لا یتغیّر نیست بلکه مفاهیم دینی عبارت است از مفاهیمی که در هر زمان، معنایی را به‌دست مخاطب می‌دهند و ممکن است در یک زمان، مفاهیم دینی دارای خصوصیاتی باشند و الآن دارای خصوصیات دیگری باشند؛ من‌باب‌مثال جنّ، در زمان سابق به‌معنای یک موجودی در مقابل انسان بود اما الآن که میکروب کشف شده است چون میکروب ریز و مخفی و نامرئی است، بر میکروب هم جنّ اطلاق می‌شود و آن احکامی که مبتنی بر این عنوان هستند، تغییر و تبدّل پیدا می‌کنند. من‌باب‌مثال می‌گفتند: «دستتان را بشویید، والاّ با اجنّه تماس پیدا می‌کنید» الآن می‌گویند: «دستتان را بشویید تا با میکروب تماس پیدا نکنید». یعنی چون میکروب در آن زمان معرفی نشده بود، این مفهوم به یک معنا و موجود غیرانسانی تعبیر می‌شد ولی الآن چون این مفهوم مشخّص و معرفی شده است، عنوان جن بر عنوان میکروب منطبق است. به این می‌گویند: «تغییر و عدم ثبات مفاهیم دینی» که اصل تمام این اوضاع و این برنامه‌ها بر این اساس است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مهم‌ترین و بالاترین اشکال وارد بر نظریۀ سروش</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">سؤال: یک مسألۀ جنبی است که اخیراً مطرح شده، بحث جامعۀ اسلامی؟ که بعضی رفقا مطرح کردند این یک مشکلی شده در بعضی جاها، دفاع از افرادی می‌کنند که این افراد ترویج افکار باطل را در جامعه می‌کنند مثل سروش و امثال ذلک یعنی از باب اینکه دین اسلام دین سهل و سهله است در دفاع از اسلام با خیلی از کفار و زنادق و اینها بحث می‌کردند، ... در این که این جور نیست که در جامعه هر کسی هر چیزی را بتواند ابراز کند. گفتم شما در سر سفره حاضرید غذای سمی را هم بگذارید ... حالا نمی‌دانم دفاع ما آیا ... است چون این آزادی هم که حضرات آقایان قبول دارند بر همین اساس است </w:t>
+        <w:t xml:space="preserve">مهم‌ترین اشکالی که بر این نظریه وارد می‌شود یعنی بالاترین اشکال این است که ما نباید قائل به ثبات در مفاهیم دینی باشیم. به‌طورکلی ما باید به لا ثباتی در هر مفهومی معتقد باشیم یعنی اصلاً مفهومی وجود ندارد. من‌باب‌مثال هر شخصی از آب یک مفهوم برداشت می‌کند؛ شما از آن، آب می‌فهمید و این آقا از آن، نان می‌فهمد و دیگری از آن، چغندر می‌فهمد و... ، ولی باید بگوییم که خود آب در لغت به هیچ معنایی نیست. یک‌وقت می‌گوییم که این واضع که «آب» را در لغت آورده است، چه معنایی دارد؟ اینکه الآن در کتاب نوشته شده است: «آب»، به چه معنا است؟ حالا اینکه ما چه می‌فهمیم بحث دیگری است. اما اینها می‌گویند که آب اصلاً هیچ معنایی ندارد، آب در کتاب معنا ندارد. یعنی حرفشان این است؛ اگرچه می‌گویند: منظورمان این نیست. آن‌وقت دیگر در این زمینه به مسائلی متمسّک می‌شوند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">جواب: عرض کردم که حالا باید راجع به این صحبت کنیم</w:t>
+        <w:t xml:space="preserve">تلمیذ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> منظورشان این است که شرایط زمان و مکان، وحدت رویه می‌آورد. یعنی معنای آب، یک معنا است ولی صد سال قبل معنای دیگر و دویست سال قبل یک معنای دیگر داشته است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">سؤال: یعنی در جامعه چقدر شخص می‌تواند...؟ حتی آن کسی هم که بر اساس ؟ قدم برمی‌دارد فرض می‌کنیم شخصی که عناد هم ندارد تا چه حدّ و اندازه می‌تواند افکار خودش را در اجتماع مطرح بکند؟ </w:t>
+        <w:t xml:space="preserve">استاد:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بله، اشکال ندارد ولی صحبت در این است که اگر متکلمی در هزار سال پیش لغت آب را به‌کار برد، آیا ما باید معنای الآن را از آن بفهمیم یا معنای هزار سال پیش را؟! اینها می‌گویند که اگر متکلمی در هزار سال پیش گفت: «به من آب بدهید»، ما باید همین را بفهمیم که الآن می‌فهمیم؛ یعنی چغندر بده!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">جواب: ببینید، اگر طرح یک مسأله در جامعه، این موجب بشود که افکاری دچار تردید بشود، وظیفۀ حکومت اسلام این است که از این طرحها جلوگیری کند، اما اگر یک شخصی می‌خواهد افکار خودش را در معرض قضاوت و فهم قرار بدهد، یعنی واقعاً شخص، شخص معاندی نیست، بحث عناد نیست، این شخص را نمی‌شود از طرح افکار خودش و اینها، جلوگیری کرد، بلکه اگر این، جا برای صحبت دارد، این را بایستی که برای هر کسی که می‌تواند مطرح کند </w:t>
+        <w:t xml:space="preserve">تلمیذ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> این هم منافات ندارد مثل این می‌ماند که در هزار سال قبل یکی بگوید که وقتی می‌خواهید مطالعه کنید چراغ را روشن کنید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">سؤال: یعنی در سطح عموم یا مرحله‌ای می‌تواند وارد شود؟ یک فردی هست که می‌گویند آقا جان شما می‌خواهید تحقیق کنید اول با علماء بحث کنید، قانع نشدید، آن موقع بیائید مطلب را...</w:t>
+        <w:t xml:space="preserve">استاد:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> آن معنا عام است. توجه کنید! آن الفاظ آن است که می‌گوییم دلالت بر معنای عام می‌کند، آیا صحیح است که بگوییم در آن‌ وقت که می‌گفتند: «چراغ را روشن کنید»، الآن یعنی چراغ را خاموش کنید؟! اینکه صحیح نیست، این معنای متناقض است! ما می‌خواهیم بگوییم که این عبارتی که در هزار سال پیش به‌کار برده شده است، در آن موقع چه معنایی داشته است؟ آیا معنایش معنای برق بوده و شخص نمی‌فهمیده یا اینکه مثلاً معنایش چراغ روغنی بوده است؟! ما می‌گوییم این معنا در آن‌وقت دلالت بر چراغ روغنی می‌کرد اما یک مسئلۀ دیگر هم داریم و آن اینکه الفاظ دلالت بر معانی عامّه می‌کنند، واضع برای معنای عام وضع کرده است. حالا اگر واضع واقعاً برای همین معنای خاص، وضع کرده باشد دراین‌صورت چه می‌گویید؟! وقتی واضع آن را برای معنای آب وضع کرده است، دیگر معنا ندارد که ما آن را به‌معنای نان و خبُز سرایت دهیم! صحبت و اشکال این است و حرف این افراد این مطلب است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">جواب: ببینید به طور کلی یک وقت هست، یک قضیه به اصل دین و به کیان دین برمی گردد، یک وقت است یک مسأله مربوط به فروعات و غیر این مسائل است که خلاصه خطری تهدید نمی‌کند یک شخص را، اگر به اصل قضیۀ دین برگردد، این را ما نمی‌توانیم آزادی به او بدهیم که با همه بحث کند، این را بایستی که در یک سطح مختّص به خودش مطرح کند، اگر نه، یک مطلبی است که به دین برنمی‌گردد، یک اظهار سلیقه‌ای است در قبال اظهار سلیقه‌ها، خب، این طرح کردنش اشکالی ندارد، بحثش اشکالی ندارد.</w:t>
+        <w:t xml:space="preserve">تلمیذ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> پس این مطلب مثلاً مسئلۀ حجاب و ارث بین زن و مرد را هم دربرمی‌گیرد؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">سؤال: خب تمسّک به آن روایاتی که خود ائمه، سیرۀ ائمه در مقابله با زنادقه بودند نمی‌توانیم نسبت بدهیم، بگوئیم در جامعه... چون آنها حکومت دستشان نبود. تمسّک کردن به آیه هم درست نیست چون...</w:t>
+        <w:t xml:space="preserve">استاد:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بله، می‌گویند که ارث در آن موقع یک‌طور بوده و الآن باید قائل بالمناصفه شد؛ چون زمان عوض شده است، برداشت‌ها عوض شده است، این احکام برای آن زمان بوده است و الآن به‌نحو دیگری است یا مسئلۀ ثواب و عقاب اصلاً به‌نحو دیگری است و به‌طورکلی اصلاً فرق کرده‌اند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">سؤال: ...؟</w:t>
+        <w:t xml:space="preserve">تلمیذ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> آیا خودشان این نتایج را از آن می‌گیرند و تصریح می‌کنند؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">جواب: یعنی طرح یک قضیّه موجب بشود افکار پایین و دنی و بسیط، اینها دچار اضطراب بشوند...</w:t>
+        <w:t xml:space="preserve">استاد:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بله، من‌با‌ب‌مثال یکی از مسائلی که انحراف جدّی است و ایشان مطرح می‌کند این است: «روایاتی که ما از ائمه علیهم‌السّلام داریم، مربوط به آن زمان بوده است اما الآن دیگر این روایات از حجّیت ساقط می‌شوند چون شرایط زمان و مکان، موجب تحول مفهومی در تحلیلات ذهنی می‌شوند بنابراین دیگر روایات الآن از درجۀ اعتبار ساقط هستند!»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> این مطلب ایشان، کم چیزی نیست!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">سؤال: الآن شده دیگر، در خیابانها آدم قشنگ با آنها برخورد می‌کند عین آن کلمات سروش چون الفاظش خیلی زیباست، ما با آنها برخورد داشتیم می‌آیند لفاظی می‌کنند! می‌گویم حرف چه داری بزنی؟ اشعار مولوی را با کلمات ظاهر پسند سروش همین طور مثل نوار می‌گویند! خب این طرف را چه کارش می‌شود کرد؟ خیلی کار دارد، چون ذهنش رفته آن طرف. گمانم به این آیه هم تمسّک کردن شاید درست نیست </w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">﴿الزمر، ١٨﴾ یعنی باید مطالب صحیح و سالم باشد بعد بهترینش را انتخاب کنند نه اینکه صحیح و سقیم... </w:t>
+        <w:t xml:space="preserve">تلمیذ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> پس باید در مورد آیات هم همین‌طور باشد!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">جواب: نه! ببینید! در استماع، بالاخره شخص که اول علم غیب ندارد ببیند که آیا این مطلب صحیح است یا صحیح نیست. انسان اول مطلب را می‌شنود بعد با ادله‌ای که آنها مایز بین حق و باطل هستند آن وقت باید بین حق و باطل را تمیز بدهد</w:t>
+        <w:t xml:space="preserve">استاد:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> آن هم همین‌طور است. بله، در مورد آیات هم همین را می‌گوید و آیات را هم ساقط می‌کند. مسئلۀ دیگر که در اینجا مطرح می‌شود این است که این علم با آن وسعتی که دارد، یک فقیه نمی‌تواند بر همۀ مسائل اطلاع پیدا کند، لذا ممکن است که یک نفر از نقطه‌نظر اطلاع بر موضوعات از یک فقیه جلوتر باشد. بنابراین انحصار فتوا در فقیه به‌طورکلی ازبین می‌رود. اینها تبعاتی است که بر این قضیه مترتب می‌شوند. می‌گوید: «الآن یک نفر که به مسائل امروزی وارد است، از یک فقیه واردتر است»! یعنی درواقع او باید فتوا بدهد، نه یک فقیه که از مسائل پزشکی و طبیعت و علوم امروزی اطلاع ندارد. او نمی‌تواند فتوا بدهد چون فتوا باید منطبق باشد با وسعت اطلاعاتی که یک شخص همۀ جوانب را درنظر بگیرد. بنابراین، این فتوا و اجتهادی که تابه‌حال بوده است ازبین می‌رود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">سؤال: پس ... در اینجا مفهوم ندارد؟ </w:t>
+        <w:t xml:space="preserve">تلمیذ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> لازمۀ کلامش این است که اصلاً در خارج یک عالمی که تمام علوم را داشته باشد و درعین‌حال فتوا هم بدهد تحقق پیدا نکند؛ یعنی با فرض خودش، خودش هم باید کنار برود و اظهارنظر نکند!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> جواب: بله</w:t>
+        <w:t xml:space="preserve">استاد:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بله، همین‌طور است! آن‌وقت دیگر بحث‌های فنی در اینجا مطرح می‌شود؛ مثلاً ایشان مطرح می‌کند که همۀ اشیاء با همۀ آنچه که در عالم وجود دارند باهم ارتباط دارند. بنابراین مسئلۀ دین ما هم خارج از اشیاء نیست و هر چیزی در هر جا اتفاق بیفتد در دین هم تأثیر می‌گذارد. همان مسئلۀ پارادُکس است که می‌گویند: انعکاس قضایا در یکدیگر و تأثیرپذیری قضایا از یکدیگر.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">سؤال: چکیدۀ حرف سروش چیست آقا؟</w:t>
+        <w:t xml:space="preserve">دو اشکال در اینجا مطرح می‌شوند:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">جواب: چکیدۀ حرف سروش یک نوع رُنسانس دینی و پروتستانتیسم اسلامی است. رُنسانس یعنی تغییر و تبدّل، اسم فرانسوی است، تغییر و تبدّل یک مفهوم و یک حکمی را مطابق با شرائط زمان، و دگرگونی یک مفاهیم دینی، منطبق با شرایط زمان یا منطبق با تخیّلات و افکار شخصی، این را می‌گویند تغییر و تبدّل، رُنسانس.</w:t>
+        <w:t xml:space="preserve">اوّلاً:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> آیا نفس همین نظریه‌ای که شما می‌دهید، خودش مشمول همین قاعده است یا نه؟! یعنی همین نظریۀ شما قابل استناد نیست. چون خود شما بر همۀ مسائل اطلاع ندارید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">در مسیحیت، اول کاتولیک‌ها بودند دیگر، بعد پروتستانها آمدند و یک تغییر و تحوّلی ایجاد کردند و یک آزادی دادند به مسیحیت و مردم را از این افکار مسیحیت و افکار غربی و آزادی درآوردند. اسم اینها را گذاشتند پروتستان. در مقابل آنها کاتولیک‌ها بودند که به همان عقائد مسیحیت خیلی متمسک بودند و پافشاری می‌کردند و بر همان آئین، اینها حرکت می‌کردند در مقابل اینها که می گفتند به طور کلّی هر کس هر کاری دلش می‌خواهد بکند بکند و انسان آزاد است، در فعل آزاد است و اینها. ولی آنها(کاتولیک ها) نه، می‌گفتند که انسان هر کاری نمی‌تواند بکند و باید بر طبق قواعد مسیحیت ولو مخالف با عقل هست، باید عمل بکند. آن وقت نظریۀ سروش همین است.</w:t>
+        <w:t xml:space="preserve">ثانیاً:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> اینکه باید بگوییم: همین نظریه هم با گذشت زمان دستخوش تغییر می‌شود. بنابراین هیچ چیز ثابتی وجود ندارد!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ایشان می‌گویند که مفاهیم دینی، یک مفاهیم ثابت و لا یتغیّر نیست. مفاهیم دینی عبارت است از یک مفاهیمی که در هر زمان، یک معنایی را به دست مخاطب می‌دهد و ممکن است در یک زمان، این مفاهیم دینی دارای این خصوصیات بود، الآن دارای خصوصیات...، فرض کنید که جنّ، در زمان سابق به معنای یک موجودی بود در مقابل انسان، بعد الآن که میکروب کشف شده چون میکروب ریز و مخفی و نامرئی هست، اطلاق جنّ بر آن میکروب می‌شود و آن احکامی که مبتنی بر این عنوان هست، آن احکام تغییر و تبدّل پیدا می‌کند. فرض کنید که می‌گویند دستتان را بشوئید و الّا با اجنّه تماس پیدا می‌کنید. الآن می‌گویند دستتان را بشوئید، با میکروب تماس پیدا می‌کنید. یعنی این مفهوم در آن زمان، چون میکروب معرفی نشده بود به یک معنا و موجود غیر انسانی، تعبیر می‌شد ولی الآن چون این مفهوم مشخّص و معرفی شده، این عنوان جنّ به این عنوان میکروب منطبق هست. این را می‌گویند تغییر و عدم ثبات مفاهیم دینی که اصل تمام این اوضاع و این برنامه‌ها بر این اساس است.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...247 lines deleted...]
-        <w:t xml:space="preserve"> اللَهم صل علی محمد و آل محمد</w:t>
+      <w:pPr>
+        <w:pStyle w:val="ChapChin"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اللهم صلّ علیٰ محمد و آل محمد</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidSect="006A46D0">
-      <w:footerReference w:type="even" r:id="rId4"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId6"/>
+      <w:footerReference w:type="even" r:id="rId5"/>
+      <w:footerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="first" r:id="rId7"/>
+      <w:footnotePr>
+        <w:pos w:val="pageBottom"/>
+        <w:numFmt w:val="decimal"/>
+        <w:numRestart w:val="eachPage"/>
+      </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
       <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
         <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -1277,50 +1553,480 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">صحيفۀ آیة الله خمینی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج 14، ص 462:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«... شما وكلايى هستيد در مجلس، محترميد، متدينيد؛ جدا كنيد حساب [خودتان‌] را از مرتدها. اينها مرتدند. جبهۀ ملى از امروز محكوم به ارتداد است.»</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">صحیفۀ آیة الله خمینی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج 21، ص 263:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«بسمه تعالی‏</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‏‏إنا لله و انا الیه راجعون</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‏‏‏‏به اطلاع مسلمانان غیور سراسر جهان می‌رسانم مؤلف کتاب «آیات شیطانی» که علیه‏‎ ‎‏اسلام و پیامبر و قرآن، تنظیم و چاپ و منتشر شده است، هم‌چنین ناشرین مطلع از‏‎ ‎‏محتوای آن، محکوم به اعدام می باشند. از مسلمانان غیور می‌خواهم تا در هر نقطه که‏‎ ‎‏آنان را یافتند، سریعاً آنها را اعدام نمایند تا دیگر کسی جرئت نکند به مقدسات مسلمین‏‎ ‎‏توهین نماید، و هر کس در این راه کشته شود شهید است إن‌شاءالله. ضمناً اگر کسی‏‎ ‎‏دسترسی به مؤلف کتاب دارد ولی خود قدرت اعدام او را ندارد، او را به مردم معرفی‏‎ ‎‏نماید تا به جزای اعمالش برسد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">والسلام علیکم و رحمة الله و برکاته</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‏‏</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">روح الله الموسوی الخمینی»</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. سوره انعام (6) آیه 149.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. سوره زمر (39) آیه 18. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">امام شناسى</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ‏16ـ 17، ص 560:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«پس (اى پيامبر) بشارت بده بندگان مرا آنان كه هر گونه گفتار را مى‏شنوند و از بهترين آن پيروى مى‏نمايند. آنان‌اند كسانى كه ايشان را خداوند هدايت كرده است و ايشان‌اند صاحبان عقل و درايت».</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. سوره بقره (2) آیه 286. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رساله بدیعه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ص 31:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«خداوند جز به قدر ظرفیت و استطاعت افراد تکلیف نمی‏نماید.»</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. سوره طلاق (65) آیه 7. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">معاد شناسى</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ‏3، ص 56:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«خداوند به صاحب نفسى تكليف ننموده است مگر به مقدارى كه از قدرت و توان به او عنايت نموده است.»</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. سوره زمر (39) آیه 18. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">امام شناسى</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ‏16 ـ 17، ص 560:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«پس (اى پيامبر) بشارت بده بندگان مرا آنان كه هر گونه گفتار را مى‏شنوند و از بهترين آن پيروى مى‏نمايند. آنانند كسانى كه ايشان را خداوند هدايت كرده است و ايشانند صاحبان عقل و درايت.»</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. مصدر در حال بررسی. (کیهان فرهنگی در کتب حضرت علامه روحی فداه ادرس خورده)</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
@@ -5418,50 +6124,57 @@
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:pos w:val="pageBottom"/>
+    <w:numFmt w:val="decimal"/>
+    <w:numRestart w:val="eachPage"/>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -7607,51 +8320,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2122870525">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maktabevahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>