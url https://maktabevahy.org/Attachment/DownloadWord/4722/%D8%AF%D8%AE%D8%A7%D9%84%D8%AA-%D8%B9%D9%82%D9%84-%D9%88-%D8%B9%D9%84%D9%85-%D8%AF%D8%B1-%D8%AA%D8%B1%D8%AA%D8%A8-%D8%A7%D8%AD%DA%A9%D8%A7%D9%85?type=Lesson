--- v0 (2026-07-28)
+++ v1 (2026-09-27)
@@ -1,577 +1,1189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item2.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item3.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو العلیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">أعوذُ بِاللَه مِنَ الشَّیطانِ الرَّجیم</w:t>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">بِسمِ اللَه الرَّحمَنِ الرَّحیم</w:t>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دخالت عقل و علم در ترتّب احکام</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بررسی شرایط تکلیف و تاثیر رشد عقلی بر اجرای حدود</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سلسله دروس خارج فقه – ارتداد - جلسه دوازدهم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">استاد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیت‌الله حاج سید محمدمحسن حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدّس‌الله‌سرّه</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">من حیث المجموع، روایاتی که در باب ارتداد بود و همچنین احکامی که مترتب بر ارتداد بود از قبیل قتل و حبس و افتراق زوجیت و تقسیم اموال بین ورّاث، اینها را بیان کردیم.</w:t>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أعوذُ بِالله مِنَ الشَّیطانِ الرَّجیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بِسمِ الله الرَّحمَنِ الرَّحیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> در مورد روایات از آنجایی که روایات مختلفی در این باب هست و بعضی از آنها در نظرۀ اولیه موجب تضاّد در [بین] معانی و مدالیل آنها [می شوند] مطالبی عرض شد و ما در بحث روایات به یک معنای وسیعی از شرک و کفر و ارتداد می‌رسیم که آن معنا در بسیاری از افراد متحقق است و قطعاً منظور از ارتداد، این معنای وسیع نیست بلکه معنای خاصی است که آن معنای خاص، موجب ترتب این احکام است و با توجه به موارد مختلفی که در بحث ارتداد هست، این طور به نظر رسید که دسته بندی روایات را گرچه یک دسته بندی اجمالی کردیم امّا از نقطۀ نظر مصادیق مختلفه ای که آنها دارند، این دسته‌بندی را به وقت دیگری موکول کنیم.</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">. ما نمی‌توانیم مدّعی باشیم بر اینکه همۀ موارد را استقصاء کردیم. هر کسی بر طبق نظر و بر طبق فحصی که دارد به همان مقدار خب طبعاً مکّلف است. این مسألۀ روایات و اینها را ما باید برای زمان دیگری قرار بدهیم و فعلاً از امروز به مسألۀ اساسی که دخالت عقل و علم در ترتب احکام است می‌پردازیم.</w:t>
+        <w:t xml:space="preserve">من‌حیث‌المجموع روایاتی را که در باب ارتداد بود و هم‌چنین احکامی را که مترتّب بر ارتداد از قبیل قتل، حبس، افتراق زوجیت و تقسیم اموال بین ورّاث بود بیان کردیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> لا شکّ و لا شبهه در این که اصل اول و حَجَر اساسی در ترتب احکام و مسائل بر مکلّف عقل است و عقل یکی از شرایط اساسی برای تعلّق تکلیف است که همه فقهاء اجماعاً و حتی بالسیرة الثابتة عند المسلمین من العامة و الخاصة، تمام اینها حتی یُعدُّ هذا من ابده البدیهیات و من ابده الضروریات، این مسألۀ عقل را در اینجا مدّ نظر قرار می‌دهند.</w:t>
+        <w:t xml:space="preserve">روایات مختلفی در این باب داریم که بعضی از آنها در نظرۀ اولیه موجب تضاد در بین معانی و مدالیل می‌شوند که مطالبی دربارۀ اینها عرض شد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وجود معنای وسیعی از شرک، کفر و ارتداد در روایات</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> لا شکّ در اینکه بر مجنون خطاب تعلق نمی گیرد به جهت اینکه امتثال از مجنون متمشی نیست و لا شکّ در این که بر صبی خطاب تعلّق نمی‌گیرد به جهت اینکه عقل در او هنوز در مرحلۀ بالاستعداد و بالملکه وجود دارد و هنوز به فعلیّت نرسیده است. منظور ما از فعلیّت عقل که شرط اول برای تکلیف است و این مسألۀ بسیار مهمّی است که انشاء اللَه در مباحث بعد از ارتداد، اگر خدا بخواهد [باید آن را بیان بکنیم]- از الآن قولش را بدهیم که دیگر نتوانیم خلف وعده کنیم- و آن مسألۀ بلوغ است. بعد از ارتداد این مطلب را می آئیم در آنجا عرض می‌کنیم و در خود اینجا هم خب این مطلب وجود دارد و آن این است که شرط اول برای تکلیف عقل است.</w:t>
+        <w:t xml:space="preserve">ما در بحث روایات به‌معنای وسیعی از شرک و کفر و ارتداد می‌رسیم که آن معنا در بسیاری از افراد متحقق است و قطعاً منظور از ارتداد این معنای وسیع نیست بلکه معنای خاصی است که آن معنای خاص موجب ترتّب این احکام است و با توجه به موارد و مصادیق مختلفی که در بحث ارتداد هست، این‌طور به‌نظر رسید که دسته‌بندی روایات را به‌ وقت دیگری موکول کنیم؛ اگرچه روایات را یک دسته‌بندی اجمالی کردیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> تکلیف یعنی چه؟ تکلیف یعنی موقعیتی که مخاطب و انسان، آن موقعیّت را در قبال اوامر و نواهی مولا در خودش احساس می کند، این می‌شود تکلیف، یعنی مکلّف در مقام امتثال اوامر و نواهی مولا، آن جنبۀ عبودیّت خودش را احراز می کند، این مقام، مقام تکلیف است. </w:t>
+        <w:t xml:space="preserve">من‌باب‌مثال در بعضی از روایات به مُجبره</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> یا به افراد مفوّضه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> حکم کفر داده شده است یا اینکه حکم کفر و شرک به تدیّن به یک مسئلۀ خلاف داده است ولو اینکه آن مسئله از ضروریات نباشد و یا اینکه در بعضی از این روایات به منکر ضروری مرتد گفته شده است. البته در لسان روایات اصطلاح ضروری بیان نشده است، به آن فرائض حتی جهت شرک و کفر را نداده‌اند؛ در بعضی از آنها غلات را کافر و مشرک و موجب اعدام آورده‌اند. کیفیت عمل امیرالمؤمنین علیه‌السّلام با غلات برای ما موجب یک نظر در این احکام و روایات است. درقبال آن می‌بینیم که مواردی هستند که ترتّب این عواقب و احکام در آنها نشده است. تمام مسائل مختلفی که در اینجا وجود دارند، معلول عدم توجه کافی به مسئلۀ ارتداد و حقیقت ارتداد می‌باشند و منشأ اختلافی که در عبارات و کلمات فقهاء مشاهده می‌شود این است که آن‌طور که باید و شاید به این مسئله نپرداخته‌اند یا اینکه ممکن است بعضی از ادلّه و نظرات از دید آنها مخفی باشند؛ همان‌طور که شاید از دید ما هم مخفی باشند. خلاصه </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کُلّنا نَدَّعی وَصلاً لِلَیلیٰ.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ما نمی‌توانیم مدّعی باشیم بر اینکه همۀ موارد را استقصاء کرده‌ایم و هر کسی برطبق نظر و فحصی که دارد، طبعاً به همان مقدار مکلّف است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دخالت عقل و علم در ترتّب احکام</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">بنابراین آنچه که از این دائره خارج می شود مجنون است، مجنون احراز یک همچنین موقعیّتی را نمی‌تواند بکند. یکی از آن مواردی که از این دائره خارج می شود صبی است. صبی و طفل نمی‌تواند احراز موقعیّت خود را در قبال مولا بکند، یعنی احرازی که مطلوب مولا است و بر آن احراز، ثواب و عقاب مترتب است آن احراز را صبی نمی‌تواند بکند. چون عقل صبی هنوز به مرحله‌ و فعلیّتی نرسیده است که مصالح و مفاسد را تشخیص بدهد. وقتی یک شخصی، انسانی مصالح و مفاسد را تشخیص نداد، آن موقعیّت تکلیف و اطاعت از اوامر و نواهی مولا در وجود او محقق نخواهد شد. این مربوط به صبی است. بناءً علی هذا تکلیف دائر مدار احراز...</w:t>
+        <w:t xml:space="preserve">ما باید مسئلۀ روایات و دسته‌بندی آنها را برای زمان دیگری قرار دهیم و فعلاً از این جلسه به مسئلۀ اساسی که دخالت عقل و علم در ترتّب احکام است بپردازیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">سوال: مصالح و مفاسد تشخیص ندارد، امر مولا دلالت بر مصالح و مفاسد می‌کند، مگر اینکه بگوییم اینجا چون اینها عقل ندارند مصالح و مفاسد را نمی‌توانند بفهمند، اختیار هم سلب می شود دیگر، چون اختیار ندارد در اینجا.</w:t>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لا شکّ و لا شبهة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در اینکه اصل اوّل و حَجَر اساسی در ترتّب احکام و مسائل بر مکلّف، عقل است و عقل یکی از شرایط اساسی برای تعلّق تکلیف است، و همۀ فقهاء اجماعاً </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و حتی بِالسِّیرةِ الثابتةِ عندَ المسلمینَ مِن العامةِ و الخاصة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یُعدُّ هذا مِن أبْدَهِ البدیهیات و مِن أبْده الضروریات</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، مسئلۀ عقل را در اینجا مدّنظر قرار می‌دهند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">جواب: ببینید امر مولا که دلالت بر مصالح و مفاسد می‌کند بر مصالح و مفاسد مترتبۀ بر شعور و ادراک مکلّف را می‌کند، آیا خطاب مولا به نائم تعلق می گیرد؟ چرا نمی گیرد؟ به خاطر این که نائم احراز موقعیت خودش را در قبال مولا نکرده. مولا در مرحلۀ اول باید شخص مستعدّ برای القای امر نهی را پیدا بکند بعد امر و نهی را به او القاء بکند، مولا به دیوار که نمی‌تواند اوامر و نواهی را القاء بکند، مولا به این فرش که نمی‌تواند القای اوامر و نواهی را بکند. در وهلۀ اول باید فرد مستعدّ برای این مقام تخاطب در القای اوامرو نواهی پیدا بشود. حالا [بنا بر این مطلب] صبی آیا فرد مستعدّ هست یا نیست؟ نیست. رضیع آیا فرد مستعدّ هست یا نه؟ رضیع نمی‌تواند از جایش تکان بخورد چطور بیاید در اینجا...؟ </w:t>
+        <w:t xml:space="preserve">لا شکّ در اینکه بر مجنون خطاب تعلق نمی‌گیرد، به‌جهت اینکه امتثال از مجنون متمشّی نیست و لا شکّ در اینکه بر صبی خطاب تعلّق نمی‌گیرد، به‌جهت اینکه هنوز عقل در او در مرحلۀ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بالإستعداد و بالملکة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وجود دارد و هنوز به فعلیت نرسیده است.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> فعلیت عقل که شرط اوّل برای تکلیف است مسئلۀ بسیار مهمی است که إن‌شاءالله در مباحث بعد از ارتداد، در مسئلۀ بلوغ بیان می‌کنیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="RevayatFarsiMatn++"/>
-[...64 lines deleted...]
-        <w:t xml:space="preserve">، هزار دفعه به او بگوید صلّ، هزار دفعه به او بگوید صم، وقتی مجنون است خب مجنون چطور می تواند تلّقی کند؟ اصلاً معنا ندارد. لذا القاء خطاب به مجنون از مولای حکیم لغو است. اصلاً از مولای عرفی لغو است چه برسد به مولای حکیم! عقل شرط اساسی برای این مسأله است.</w:t>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">معنای تکلیف و مقام تکلیف</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> بنابراین اگر صبیی موقعیت خود را نتوانست در برابر مولای حکیم احراز کند یعنی آن مسألۀ ثواب و عقاب و مصالح و مفاسدی را که مترتب است بر اتیان اوامر و کفّ نفس از نواهی، آن ثواب را اصلاً نفهمید، چگونه یک مولای حکیم می تواند امر و نهی را به او القاء کند؟ خب این مسأله الان هست دیگر، الان بچه ای که، فرض کنید که دخترده ساله ای که دنبال عروسک می‌رود و می خواهد عروسک بخرد، یا پول از باباش می گیرد که برود پفک نمکی از سر کوچه بخرد، این دختر ده ساله، اصلاً مصالح و مفاسد خود را الان می تواند ادراک بکند؟ اگر فرض کنید که پدرش هزار تومان بدهد، همۀ هزار تومان را می رود پفک و بیسکویت می خرد می‌آورد در خانه، اصلاً نمی‌گوید این هزار تومان...، و در موقع خوردن، همه اش را برمی دارد می خورد، هر چه به او می گویند این کبدت از بین می‌رود، کلیه ات از بین می رود، معلوم نیست توی این ها چیست، این فقط حساب شیرینی و مزه‌اش را می کند، چیز دیگر را احساس نمی‌کند، خب این که مصالح و مفاسد را نمی‌فهمد. لذا در همین موالیان عرفی، اگر پدر بیاید به او هزار تومان بدهد مردم مذمّت می‌کنند پدر را، می گویند چرا به او هزار تومان دادی؟ باید به او ده تومان بدهی، به اندازۀ یک پفک، به اندازۀ یک بیسکویت باید به او پول بدهی. آن وقت این مولای عرفی مورد مذمت مردم واقع می‌شود اما آن مولای حکیم که تعلّق اوامر و نواهی بر او و ترتب عقاب و ثواب بر این اوامر و نواهی که مشروط به هزار وادی تو در تو و هزار سرّ و هزار بطن و به هزار احتمال است آن وقت آن همان طور تعلّق گرفته اوامرش به یک بچۀ ده ساله؟ خب این مسخره نیست؟ آیا ما می‌توانیم بگوئیم یک بچۀ ده ساله متعلق تکلیف است؟ این اصلاً امکان ندارد. چطور ممکن است یک دختر ده ساله که کارهایش کارهای یک بچه است متعلق تکلیف باشد آن هم تکلیفی که عقاب بر آن بار بشود؟! فرض کنیم اگر یک دختر ده ساله صبح بلند نشد نماز را بخواند و در همان موقع از دنیا رفت خدا او را عقاب می‌کند؟ عقاب ندارد. این اصلاً نمی‌فهمد نماز چیست، نماز هم اگر بخواند به خاطر ترس می خواند، به خاطر جایزه می‌خواند که پدرش به او می دهد، به خاطر تشویق و ترغیب و اینها می‌خواند. </w:t>
+        <w:t xml:space="preserve">در آنجا عرض می‌کنیم و در خود اینجا هم این مطلب وجود دارد و آن مطلب این است که شرط اوّل برای تکلیف، عقل است. تکلیف یعنی موقعیتی که مخاطب و انسان آن موقعیّت را درقبال اوامر و نواهی مولا در خودش احساس می‌کند. یعنی مکلّف در مقام امتثال اوامر و نواهی مولا آن جنبۀ عبودیّت خودش را احراز می‌کند، این مقام تکلیف است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">پس آن حجر اساسی و محور برای تکلیف، آن در وهلۀ اول مسألۀ عقل است. مسألۀ عقل یعنی آن کیفیت ارتباط انسان با مبدأ، احراز موقعیت انسان با آن مبدأ. این مطلب هم مطلب بسیار مهمّی است.</w:t>
+        <w:t xml:space="preserve">بنابراین آنچه از این دایره خارج می‌شود مجنون است، چون مجنون نمی‌تواند چنین موقعیتی را احراز کند. یکی از آن مواردی که از این دایره خارج می‌شود صبی است، چون صبی و طفل نمی‌توانند موقعیت خود را درقبال مولا احراز کنند؛ یعنی احرازی که مطلوب مولا است و بر آن ثواب و عقاب مترتّب است، چون عقل صبی هنوز به آن مرحله و فعلیت نرسیده است که مصالح و مفاسد را تشخیص دهد. وقتی که شخصی مصالح و مفاسد را تشخیص نداد، آن موقعیت تکلیف و اطاعت از اوامر و نواهی مولا در وجود او محقق نخواهد شد، و این مربوط به صبی است. بناءًعلیٰ‌هذا تکلیف دائرمدار احراز مصالح و مفاسد است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> بر این اساس روایاتی که در مورد مرأه است که ارتداد مرأه را موجب افناء و اعدام نمی‌داند ولو این که این ارتداد، ارتداد فطری ‌باشد، به همین مسأله بر می‌گردد. یعنی چون زن دارای غلبۀ احساسات بر قوای عاقلۀ اوست، از آن قوای عاقله‌ای که موقعیت او را در برابر تکلیف و مصالح و مفاسد[ احراز می کند] نمی‌تواند آن طور که باید و شاید بیاید و وجدان کند لذا گفته‌اند اگر زن مرتد شد نباید او را اعدام کرد بلکه باید او را در مضیقه و اینها قرار داد تا این که برگردد، چرا؟ چون عقل ندارد، حالا عقل ندارد که منظور این است که عقل او، آن عقلی که بتواند واقعاً موقعیت خود را بیابد، نیست و نمی‌تواند به مجرد...، خب خودتان دیگر خیلی دیدید که زن تا با شوهرش دعوا می کند، به پیغمبر فحش می دهد! بابا به پیغمبر [چه مربوط است که] تو حالا با شوهرت دعوا کردی؟ حالا شوهرت آن طور که باید و شاید مثلاً فرض کنید که محبّت نکرده، لطف نکرده- این طور نیست آقا؟ - اگر مرد محبت کافی بکند، زن هم به پیغمبر فحش نمی‌دهد، همه اش تقصیر شوهرهاست!</w:t>
+        <w:t xml:space="preserve">تلمیذ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> نسبت به مصالح و مفاسد تشخیص ندارد. امر مولا دلالت بر مصالح و مفاسد می‌کند مگر اینکه در اینجا بگوییم که چون عقل ندارد نمی‌تواند مصالح و مفاسد را بفهمد. اختیار هم سلب می‌شود دیگر چون اختیار ندارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">سوأل: پس در اینجا می‌توانیم یک قاعدۀ دیگر هم استنباط کنیم، بگوییم هر جا دیدیم که احساسات بر عقل غلبه دارد آنجا حکم افناء و اعدام نباشد ولو این که مرد باشد، طرف مرد هست ولی احساسات او شدید است پس حکم زنها را بر او بار کنیم؟</w:t>
+        <w:t xml:space="preserve">استاد:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> امر مولا که دلالت بر مصالح و مفاسد می‌کند؛ بر مصالح و مفاسد مترتّبۀ بر شعور و ادراک مکلّف دلالت می‌کند. چرا خطاب مولا به نائم تعلق نمی‌گیرد؟! به‌خاطر اینکه نائم موقعیت خودش را درقبال مولا احراز نکرده است. مولا باید در مرحلۀ اوّل، شخص مستعدّ برای القای امر و نهی را پیدا کند و بعد امر و نهی را به او القاء کند. مولا که نمی‌تواند اوامر و نواهی را به دیوار القاء کند، مولا که نمی‌تواند اوامر و نواهی را به این فرش القاء کند! در وهلۀ اوّل باید فرد مستعدّ برای مقام تخاطب در القای اوامر و نواهی پیدا شود. آیا صبی فرد مستعد است یا نیست؟! نیست! آیا رضیع فرد مستعد است یا نیست؟! رضیع نمی‌تواند از جای خود تکان بخورد!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">جواب: بله، خب همین کار را می‌کنیم، یواش یواش، شما می خواهی با پنج دقیقه کار تمام بشود، صبر کنید، شویَّ شویَّ، یواش یواش که اقلاً یک چیزی بفهمیم، حالا ان شاءاللَه ما، در این بحثی که راجع به عقل و علم و اینها می‌کنیم مطلب خیلی دامنه دارد، یعنی خیلی طول می‌کشد و عمدۀ کلام و محور برای بحث هم مسألۀ علم و جهل و توان و تکلیف است و این مسأله را اگر توانستید در باب ارتداد از عهده‌اش برآیید تمام اشکالاتی که الان در باب آزادی اندیشه و فکر و حریّت فکر و این‌ها می کنند که در اسلام نیست و فلان و اینها، همۀ اینها حل می شود و این مسأله است، البته با آن مبنایی که ما داریم بر این که فعل امام نمی‌تواند [مبیّن] نظر امام باشد الّا اینکه انسان احراز بکند مبانی را و خیلی از روایاتی که خب آن روایات موجب شده است که از فعل امام استفادۀ استنباط یک حکم شرعی را کردند، آنها هم مورد تجدید نظر قرار می‌گیرد.</w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve">، یا فرض کنید که در مورد وصیت امیرالمومنین به امام حسن علیهما السلام در حاضرین یا در مورد کلمات پیغمبر، من حیث المجموع وقتی که ما...، حالا راجع به آنها خب این بحثش دیگر برای روز بعد انشاء اللَه که راجع به این قضیه می‌آییم بحث می کنیم، اگر ما بیاییم نگاه بکنیم ببینیم واقعاً چه فرقی واقعاً بین مرد و زن است که یک حکمی بدون دلیل نسبت به مرد تا این حد شدید است که اگر شخصی مرتد بشود باید اعدام بشود و همین حکم نسبت به زن ابدا؟ یعنی چه؟ خب این چیست؟ خب بالاخره ما که نمی‌توانیم به صرف تعبّد بگوییم که تعبداً زن از این قاعده مستثنی است، تعبّد بر نمی دارد قضیه، جا جای تعبّد نیست. خروج عن الاسلام است، خروج عن الاسلام موجب کفر است، کفر هم که فرقی نمی‌کند بین زن و بین مرد، کفر هم موجب اعدام است، فرقی نمی‌کند بین مرد و زن. یک مرتبه می‌آییم در اینجا می‌بینیم نصف یا دو سوم این مجتمع که زن هست از این قاعده مستثنی می‌شوند، پس فقط این حکم می ماند برای مرد که مسأله...! خب این انسان را به این مطلب می رساند که این قضیه چیست؟ </w:t>
+        <w:t xml:space="preserve">اگر به یاد داشته باشید یک‌‌وقت بحثی را داشتیم مبنی بر اینکه احکام مترتّب بر موضوعات هستند، و شرایط است که موجب تحقق موضوعات است. و آن بحث حجاب و نکاح و بحث‌های دیگر مثل تعلق اوامر یا نواهی بر عاجز که چطور می‌تواند باشد مثلاً آیۀ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿قُل لِّلۡمُؤۡمِنِينَ يَغُضُّواْ مِنۡ أَبۡصَٰرِهِمۡ وَيَحۡفَظُواْ فُرُوجَهُمۡ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> آیا این خطاب متعلق به اعمیٰ است یا نه؟‌ متعلق نیست، چون موضوع در اینجا محقق نیست. موضوع غضّ بصر است و بصر در اینجا نیست. بصر از باب عدم و ملکه است. خطاب غضّ بصر در موقع و ظرفی است که در آنجا بصر باشد. وقتی که بصر نبود خطابی هم نیست. مثل اینکه اگر خطاب به موضوعی تعلّق بگیرد که شرط برای تحقق خطاب در آنجا منتفی باشد، پس دراین‌صورت باید بگوییم که خطاب به مجنون هم تعلّق می‌گیرد، خطاب به کشیمن</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و وزن فرد که تعلّق نمی‌گیرد بلکه خطاب به ظرفیت تلقّی مخاطب است، مخاطب باید مخاطبی باشد که بتواند خطاب را تلّقی کند. اگر مخاطب مجنون باشد، مولا هزار دفعه هم به او بگوید که «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لا تَزْنِ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» یا هزار دفعه به او بگوید که «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">صَلّ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» یا هزار دفعه به او بگوید که «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">صُم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">»، چطور می‌تواند تلّقی کند؟! اصلاً معنا ندارد! لذا القاء خطاب به مجنون از مولای حکیم لغو است و اصلاً از مولای عرفی لغو است، چه برسد به مولای حکیم! عقل شرط اساسی برای این مسئله است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">خب حالا شما هر جهتی که می‌خواهید بر این قضیه بار کنید. مسألۀ اول، مسألۀ اسلام، مسألۀ دین، مسألۀ اعتقاد است. آن چه که موجب خروج است عمل ظاهر که نیست، اعتقاد انسان است نسبت به یک قضیه، هذا هو الاسلام، هوالاسلام فی النفس و العمل فی الخارج، الاسلام الاعتقاد با الجوانح و العمل بالجوارح، این اسلام است. خب این اسلام وقتی که این اعتقاد شد، خروج از این اعتقاد بعلةٍ من العلل و بغرضٍ من الاغراض و بجهة من الجهات، این موجب کفر است، حالا باید در اینجا ما ببینیم اینکه آمده در اسلام زن را جدا کرده از این قضیه، خب این برای چیست؟ حالا شما ضعف قوای دماغی او حساب کنید، ضعف قوای جسمانی او حساب کنید، غلبۀ احساسات حساب کنید، فشار و ثقل و صعوبت کار در منزل حساب کنید، حمل و اوضاع و طمث و ایام ضعف او حساب کنید، به هر دلیل و جهتی شما این مطلب را مرتبط بدانید بر گشتش به این است که... </w:t>
+        <w:t xml:space="preserve">بنابراین اگر صبی‌ای نتوانست موقعیت خود را در برابر مولای حکیم احراز کند، یعنی آن مسئلۀ ثواب و عقاب و مصالح و مفاسدی را که مترتّب بر اتیان اوامر و کفّ نفس از نواهی است را اصلاً نفهمید، چگونه مولای حکیم می‌تواند امر و نهی را به او القاء کند؟! الآن این مسئله مطرح است که مثلاً دختر ده ‌ساله‌ای که به‌دنبال عروسک می‌رود و می‌خواهد عروسک بخرد یا از پدرش پول می‌گیرد که پفک نمکی از سر کوچه بخرد، آیا این دختر ده‌ ساله می‌تواند مصالح و مفاسد خود را ادراک کند؟! من‌باب‌مثال اگر پدرش هزار تومان به او بدهد، همۀ هزار تومان را پفک و بیسکویت می‌خرد و به خانه می‌آورد و همۀ آنها را می‌خورد. اگر در موقع خوردن هرچه به او بگویند که کبدت ازبین می‌رود، کلیه‌ات ازبین می‌رود، معلوم نیست در اینها چیست، او فقط شیرینی و مزه‌اش را حساب می‌کند، چیز دیگر را احساس نمی‌کند، او که مصالح و مفاسد را نمی‌فهمد! لذا در همین موالیان عرفی اگر پدر به این دختر هزار تومان بدهد مردم پدر را مذمّت می‌کنند و می‌گویند که چرا به او هزار تومان داده‌ای؟! باید به او ده تومان بدهی، باید به‌اندازۀ یک پفک یا یک بیسکویت به او پول بدهی! آن‌وقت این مولای عرفی مورد مذمّت مردم واقع می‌شود اما اوامر آن مولای حکیم که تعلّق اوامر و نواهی او بر مخاطب و ترتّب عقاب و ثواب بر این اوامر و نواهی که مشروط به هزار وادی تودرتو و هزار سرّ و هزار بطن و به هزار احتمال است، همین‌طور به یک بچۀ ده‌ ساله تعلّق گرفته است؟!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مسخره بودن تعلّق تکلیف و عقاب بر دختر بچۀ ده‌ساله</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">... و در مقابل با این خصوصیات البته ما که این ها را حساب نمی‌کنیم ما می‌گوییم به عقل اصلاً برمی‌گردد، ولی بر فرض هم که این مسائل دخیل باشند اینها موجب می‌شوند که عقل نتواند این مسائل را از مسائل موقعیت و خصوصیت و مصالح و مفاسد او جدا کند، بیاید جدا کند. فرض کنید که من باب مثال یک شخصی با یک نفر دعوا دارد برود بزند تو سر برادر این، خب برادر این با تو دعوا دارد تو چرا می‌روی برادر این را می‌زنی؟ حالا اگر آمد این کار را کرد معلوم می‌شود این فرد یک خورده عقلش کم است دیگر. می‌گو ید چون الان صرف انتساب بین این برادر با این برادر هست اگر این یک خطایی انجام داد من چون دستم به او نمی‌رسد عقابش را متوجه این می‌کنم! این معلوم است کم دارد. این معلوم است مخبّل است.</w:t>
+        <w:t xml:space="preserve">آیا این مسخره نیست؟! آیا ما می‌توانیم بگوییم که یک بچۀ ده ‌ساله متعلّق تکلیف است؟! این اصلاً امکان ندارد! چطور ممکن است که دختر ده‌ ساله‌ای که کارهایش در حدّ یک بچه است متعلّق تکلیف باشد؟! آن هم تکلیفی که عقاب بر آن بار شود! من‌باب‌مثال اگر یک دختر ده ‌ساله صبح بیدار نشد که نماز صبح را بخواند و در همان موقع ازدنیا برود، آیا خدا او را عقاب می‌کند؟! عقاب ندارد! او اصلاً نمی‌فهمد نماز چیست! اگر هم نماز بخواند به‌خاطر ترس می‌خواند، به‌خاطر جایزه‌ای می‌خواند که پدرش به او می‌دهد، به‌خاطر تشویق و ترغیب و امثال‌ذلک می‌خواند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حَجَر اساسی و محور برای تکلیف</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> حالا زن هم فرض کنید که در محیط زندگی فشار به او وارد می‌شود، کارش زیاد است، ضعف پیدا می‌کند، به هر جهتی از جهات می‌آید در اعتقادش تصرّف می‌کند، خدا را می‌گذارد کنار، پیغمبر را می‌گذارد کنار، همه چیز را می‌گذارد کنار، این مال چیست؟ به خاطر ضعف عقلش است دیگر. این استعداد و قدرت برای امتیاز و افتراق بین این خصوصیت و بین این خصوصیت را ندارد می‌آید قضیه را به چیز دیگر سرایت می دهد. به همین جهت اسلام آمده این حکم را از او(زن) برداشته گفته او را در مضیقه قرار بدهند تا به واسطۀ مضیقه دوباره به خود بر‌گردد، موقعیت خودش را دوباره باز یابی‌کند، فرجه به او داده می شود، فرصت به او داده می شود. حالا این در مورد زن که البته خب این بحثش می آید، یعنی خواهی، نخواهی جهاتی که در آن هست و اینها، این بعداً می‌آید، من فقط خواستم یک اشاره‌ای بکنم.</w:t>
+        <w:t xml:space="preserve">پس آن حَجَر اساسی و محور برای تکلیف، در وهلۀ اوّل مسئلۀ عقل است. مسئلۀ عقل یعنی آن کیفیت ارتباط انسان با مبدأ، احراز موقعیت انسان با آن مبدأ. این مطلب هم مطلب بسیار مهمی است!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">غلبۀ احساسات بر قوای عاقله، علت عدم افناء و اعدام زن درصورت ارتداد</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> بناءً علی هذا مسألۀ اول در باب تکلیف، رشد عقلی است، اینکه عقل به یک مرحلۀ رشد واقعی برای این خصوصیات برسد و بر این اساس تکلیف، خداوند علم و جهل را قرار داده است چون علم و جهل جدای از عقل نیست، </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">﴿الأنعام‌، ١٤٩﴾ حدیث رفع و امثال ذلک اینها می‌توانند از ادّله‌ای باشند که ما باید اینها را انشاء اللَه در روزهای آینده مورد دقت قرار بدهیم. توانم دیگر رفت، اول زیاد صحبت کردیم. می‌خواستم امروز در حدیث رفع بحث را ادامه بدهم... </w:t>
+        <w:t xml:space="preserve">بر این اساس روایاتی که در مورد مرأة وجود دارند که ارتداد مرأة را موجب افناء و اعدام نمی‌دانند ولو اینکه این ارتداد، ارتداد فطری باشد، به همین مسئله برمی‌گردند. یعنی چون زن دارای غلبۀ احساسات بر قوای عاقلۀ است، از آن قوای عاقله‌ای که موقعیت او را در برابر تکلیف و مصالح و مفاسد احراز می‌کند، نمی‌تواند آن‌طور که باید و شاید وجدان کند؛ لذا گفته‌اند که اگر زن مرتد شد نباید او را اعدام کرد بلکه باید او را در مضیقه و امثال‌ذلک قرار داد تا اینکه برگردد، چون عقل ندارد. منظور از اینکه عقل ندارد این است که عقل او عقلی نیست که بتواند واقعاً موقعیت خود را بیابد. دیگر خودتان خیلی دیده‌اید که زن تا با شوهرش دعوا می‌کند، به پیغمبر صلّی الله علیه و آله و سلّم فحش می‌دهد! به پیغمبر چه مربوط است؟! تو با شوهرت دعوا کرده‌ای؟! حالا مثلاً شوهرت آن‌طور که باید و شاید به تو محبّت نکرده، لطف نکرده است! آیا این‌طور نیست؟! اگر مرد محبّت کافی کند، زن هم به پیغمبر فحش نمی‌دهد! همه‌چیز تقصیر شوهرها است!!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">سؤال: جای سئوال هست برای کفار بالأخره که از ما بپرسند اسلام چرا روی عقیدۀ اینها دست گذاشته؟ سفت پایه گذاری کرده که اگر عقیده نداشتی باید اعدام بشوی، چرا؟ </w:t>
+        <w:t xml:space="preserve">تلمیذ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> پس در اینجا می‌توانیم یک قاعدۀ دیگر هم استنباط کنیم و بگوییم که هرجا دیدیم که احساسات بر عقل غلبه دارد آنجا حکم افناء و اعدام نباشد؛ ولو اینکه مرد باشد مثلاً شخص مرد است ولی احساسات او شدید است پس حکم زن‌ها را بر او بار کنیم؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">جواب: عرض کردم شما می خواهی با پنج دقیقه کار را تمام کنید! این مسائل برای بعد است که جهاد برای چیست؟ </w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">﴿البقرة، ٢٥٦﴾ چه معنا دارد؟ اگر کسی کافر بود آیا اسلام به او احترام می گذارد یا نمی گذارد؟ وظیفۀ اسلام چیست؟ مقتضای لطف چیست؟ چند ماهه به دنیا آمدید؟! </w:t>
+        <w:t xml:space="preserve">استاد:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بله، همین کار را می‌کنیم. شما می‌خواهی با پنج دقیقه کار تمام شود، صبر کنید! شُویَّ شُویَّ؛ یواش‌یواش تا اینکه حداقل چیزی بفهمیم! حالا إن‌شاءالله ما در این بحثی که راجع به عقل و علم و امثال‌ذلک می‌کنیم مطلب خیلی دامنه دارد یعنی خیلی طول می‌کشد و عمدۀ کلام و محور برای بحث هم مسئلۀ علم و جهل و توان و تکلیف است و اگر توانستید از عهدۀ این مسئله در باب ارتداد برآیید، تمام اشکالاتی که الآن در باب آزادی اندیشه، فکر، حرّیّت فکر و امثال‌ذلک می‌کنند که در اسلام نیست، همۀ اینها حل می‌شود و این مسئله است. البته با آن مبنایی که ما داریم بر اینکه فعل امام نمی‌تواند مبیّن نظر امام باشد الاّ اینکه انسان مبانی را احراز کند و خیلی از روایاتی که موجب شده‌اند تا اینکه از فعل امام استفادۀ استنباط یک حکم شرعی را کرده‌اند، باید همۀ آنها هم مورد تجدیدنظر قرار بگیرند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">سؤال: ...خب یک خصوصیتی، مصلحتی را مردم ادراک می‌کنند که امام برای چه... </w:t>
+        <w:t xml:space="preserve">بنابراین مسئلۀ اساسی این است که انسان می‌داند حکمی که برای مرد و زن می‌آید و هیچ فرقی بین مرد و زن نیست، «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لا فَضلَ لِعَربیٍّ علی عَجَمی ...</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إِلاّ بِالتّقوى</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿يَٰٓأَيُّهَا ٱلَّذِينَ ءَامَنُوٓاْ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> به خطاب واحد، اسلام روی چه لحاظی در اینجا مرأة را از این قاعده مستثنیٰ کرده است؟! با همین ادّله‌ای که ما داریم: «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">النساءُ نواقصُ العقولِ و نواقصُ الایمانِ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> یا </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و أمّا عایشةُ فقد أدرَکَها ضَعفُ رأیِ النّساء</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">»،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> یا در مورد وصیت امیرالمؤمنین به امام حسن علیهما‌السّلام در حاضرین یا در مورد کلمات پیغمبر صلّی الله علیه و آله و سلّم، اگر من‌حیث‌المجموع ـ راجع به این قضیه إن‌شاءالله در جلسۀ بعد بحث می‌کنیم ـ نگاه کنیم، می‌بینیم که واقعاً چه فرقی بین مرد و زن هست که حکمی بدون دلیل نسبت به مرد تا این حد شدید است که اگر شخصی مرتد شود باید اعدام شود و همین حکم نسبت به زن ابداً این‌طور نیست! این یعنی چه؟ بالأخره ما که نمی‌توانیم به‌صرف تعبد بگوییم که زن تعبداً از این قاعده مستثنیٰ است؛ قضیه تعبد برنمی‌دارد و جای تعبد نیست، چون خروج عن ‌الإسلام است و خروج عن الإسلام موجب کفر است و کفر هم بین زن و مرد فرقی نمی‌کند. کفر موجب اعدام است و بین مرد و زن فرقی نمی‌کند. یک‌مرتبه در اینجا می‌بینیم که نصف یا دوسوم این مجتمع که زن هستند از این قاعده مستثنیٰ می‌شوند، پس فقط این حکم برای مردها می‌ماند! آیا این حکم انسان را به این مطلب می‌رساند که قضیه چیست؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">جواب: بله، خب این هم می‌فهمد دیگر. </w:t>
+        <w:t xml:space="preserve">حالا شما هر جهتی که می‌خواهید بر این قضیه بار کنید. مسئلۀ اوّل اسلام و دین، مسئلۀ اعتقاد است. آنچه موجب خروج است عمل ظاهر نیست بلکه اعتقاد انسان نسبت به یک قضیه است، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هذا هو الإسلام، هو الإسلام فی النفس و العمل فی الخارج، الإسلام الإعتقاد بالجوانح و العمل بالجوارح</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> این اسلام است. وقتی که اعتقاد به این نحو شد، خروج از این اعتقاد </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بِعِلةٍ مِن العِلَل و بِغَرَضٍ مِنَ الأغراض و بِجَهةٍ مِنَ الجَهات</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> موجب کفر است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">سؤال: از این جهت الان نمی‌تواند عمل کند... </w:t>
+        <w:t xml:space="preserve">حالا ما باید در اینجا ببینیم که چرا اسلام زن را از این قضیه جدا کرده است؟! حالا شما ضعف قوای دماغی او را حساب کنید، ضعف قوای جسمانی او را حساب کنید، غلبۀ احساسات را حساب کنید، فشار و ثقل و صعوبت کار در منزل را حساب کنید، حمل و اوضاع و طمث و ایام ضعف او را حساب کنید، به هر دلیل و جهتی شما این مطلب را مرتبط بدانید برگشتش به این است که زن با مرد در این قضیه فرق می‌کند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">جواب: نه، وقتی که احساس بکند می‌بیند شاید آن خصوصیت راجع به او نیست راجع به عامۀ مردم است مثل حلیّت شرب خمر می‌ماند تا قبل از اینکه حکمش را بدهند... </w:t>
+        <w:t xml:space="preserve">البته ما اینها را حساب نمی‌کنیم بلکه ما می‌گوییم که اصلاً به عقل برمی‌گردد. برفرض هم که این مسائل دخیل باشند اینها موجب می‌شوند که عقل نتواند این مسائل را از مسائل موقعیت و خصوصیت و مصالح و مفاسد او جدا کند. من‌باب‌مثال شخصی با یک نفر دعوا دارد و بر سر برادر آن شخص بزند! برادر او با تو دعوا دارد، تو چرا او را می‌زنی؟! حالا اگر این کار را کرد معلوم می‌شود که این فرد مقداری عقلش کم است. می‌گوید که چون الآن صرف انتساب بین این برادر با این برادر هست اگر این شخص خطایی انجام داد چون دستم به او نمی‌رسد عقابش را متوجه برادرش می‌کنم! معلوم است که عقل او کم است و معلوم است که مخبّل</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> است.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> اللَهم صل علی محمد و آل محمد</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حالا من‌باب‌مثال زن هم که در محیط زندگی فشار بر او وارد می‌شود، کارش زیاد است یا ضعف پیدا می‌کند و یا به هر جهتی از جهات در اعتقادش تصرّف می‌کند و خدا را کنار می‌گذارد، پیغمبر را کنار می‌گذارد، همه چیز را کنار می‌گذارد، این قضیه به چه علتی است؟! به‌خاطر ضعف عقل او است. او استعداد و قدرت برای امتیاز و افتراق بین دو خصوصیت را ندارد و قضیه را به چیز دیگر سرایت می‌دهد. به همین جهت اسلام این حکم را از او برداشته و گفته است که او را در مضیقه قرار دهند تا اینکه به‌واسطۀ مضیقه دوباره به خود برگردد، موقعیت خودش را دوباره بازیابی کند، به او فرجه و فرصت داده می‌شود. حالا این توضیحات در مورد زن بود که البته بحثش می‌آید؛ یعنی خواهی‌نخواهی جهاتی که در آن وجود دارد بعداً می‌آید، من فقط خواستم اشاره‌ای کنم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رشد عقلی، مسئلۀ اوّل در باب تکلیف</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">علم و جهل، ملاک برای تکلیف</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بناءًعلیٰ‌هذا مسئلۀ اوّل در باب تکلیف رشد عقلی است؛ اینکه عقل به یک مرحلۀ رشد واقعی برای این خصوصیات برسد و خداوند تکلیف را براساس علم و جهل قرار داده است، چون علم و جهل جدای از عقل نیستند، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿لَا يُكَلِّفُ ٱللَّهُ نَفۡسًا إِلَّا وُسۡعَهَا﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿قُلۡ فَلِلَّهِ ٱلۡحُجَّةُ ٱلۡبَٰلِغَةُ فَلَوۡ شَآءَ لَهَدَىٰكُمۡ أَجۡمَعِينَ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> حدیث رفع</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و امثال‌ذلک می‌توانند از ادّله‌ای باشند که إن‌شاءالله باید اینها را در جلسات آینده مورد دقت قرار دهیم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تلمیذ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بالأخره جای سؤال برای کفار هست که از ما بپرسند چرا اسلام روی عقیدۀ اینها دست گذاشته است؟! محکم پایه‌گذاری کرده است که اگر عقیده نداشتی باید اعدام شوی! چرا؟!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">استاد:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> عرض کردم که شما می‌خواهید با پنج دقیقه کار را تمام کنید! این مسائل برای بعد است که جهاد برای چیست، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿لَآ إِكۡرَاهَ فِي ٱلدِّينِ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> چه معنا دارد، اگر کسی کافر بود، آیا اسلام به او احترام می‌گذارد یا نمی‌گذارد، وظیفۀ اسلام چیست، مقتضای لطف چیست. چندماهه به دنیا آمده‌اید؟!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تلمیذ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مردم یک خصوصیت و مصلحتی را ادراک می‌کنند که امام برای چه این‌طور فرموده است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">استاد:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بله، این شخص هم می‌فهمد دیگر.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تلمیذ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> از جهتی الآن نمی‌تواند عمل کند چون آن مصلحت خلاف می‌شود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">استاد:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> نه، وقتی که احساس کند، می‌بیند که شاید آن خصوصیت راجع به او نیست بلکه راجع به عامۀ مردم است؛ مثل حلّیت شرب خمر می‌باشد تا قبل از اینکه حکم آن را بدهند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ChapChin"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اللهم صلّ علیٰ محمد و آل محمد</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidSect="006A46D0">
-      <w:footerReference w:type="even" r:id="rId4"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId6"/>
+      <w:footerReference w:type="even" r:id="rId5"/>
+      <w:footerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="first" r:id="rId7"/>
+      <w:footnotePr>
+        <w:pos w:val="pageBottom"/>
+        <w:numFmt w:val="decimal"/>
+        <w:numRestart w:val="eachPage"/>
+      </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
       <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
         <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -925,90 +1537,972 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="4" name="_x0000_i0004" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0004" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لغت‌نامه دهخدا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: «مجبره معتقد بودند که انسان در همۀ اعمال خود مجبور است و خداوند اعمال او را هم‌چنان مقدر کرد که برگ را می‌ریزد و آب را جاری می‌کند. هر فعل و عملی مخلوق باری تعالی است و انتساب اعمال به مخلوق از راه مجاز است.»</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لغت‌نامه دهخدا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: «از فرق شیعه هستند که امور تکوینیۀ عالم و مسائل تشریعیه را به حضرت رسول یا به یکی از ائمه مفوض می دانستند. یا کسانی که در مقابل جبریه انسان را مختار نفس خود می‌شمردند و در این مورد معانی فاسدۀ تفویض به نفس، یعنی استقلال و استبداد و سلب قدرت از خداوند را در ملک خود اراده می‌کردند.»</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نهاية الحكمة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج 1، ص 306:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إحْداها: العَقلُ الهَیولانی، وهیَ مَرتبةُ كَوْنِ النَّفسِ خالیةً عن جَمیعِ المَعقولاتِ. و تُسمّى ‌”العقلُ الهیولانیّ‌‌“، لِشَباهتِها الهَیولَى الأولىٰ فی خُلُوِّها عَن جمَیعِ الفِعلیّاتِ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و ثانیتُها: العقلُ بالمَلَكةِ، و هِی مَرتِبةُ تَعقُّلِها لِلبَدیهیّاتِ مِن تصوّرٍ أو تَصدیقٍ، فَإنّ العُلومَ البَدیهیةَ أَقدمُ العلومِ، لِتَوقُّفِ العُلومِ النَّظَریةِ عَلیها.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و ثالِثَتها: العقلُ بالفعلِ، و هیَ مَرتِبةُ تعقُّلِها لِلنّظَریاتِ بِاستِنتاجِها مِنَ البَدیهیّاتِ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و رابِعَتها: تعقُّلُها لِجَمیعِ ما حَصّلَتْه مِن المَعقولاتِ البدیهیّةِ أو النّظَریّةِ المطابقةِ لِحَقائقِ العالمِ العِلوی و السِّفلی، بِاستِحضارِها الجَمیعَ و توجّهِها إلیها مِن غیرِ شاغلٍ مادّی، فتكونَ عالَمًا عِلمیّا مُضاهیاً لِلعالَمِ العِینیّ و تُسَمّى ‌”العقلَ المُستفادَ‌‌“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.»</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. سوره نور (24) آیه 30.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لغت‌نامه دهخدا: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«کشیمنی: با پیمایش. به‌وزن. مقابل عددی چنان‌که نان را آن‌گاه که در ترازو کشند کشیمنی گویند و آن‌گاه که یک‌یک بی کشیدن فروشند عددی نامند.»</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">معدن الجواهر</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ۱، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">باب ما جاء فی واحد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ص ۲۱، ح 1:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قال سیدُنا رسُولُ اللّهِ صلّى اللّهُ علیهِ و آلِهِ و سلّم:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أیها النّاسُ إِنّ ربَّكُم واحِدٌ و إِنّ أباكُم واحِدٌ لا فَضلَ لِعربِی على عجمِی و لا لِعَجَمِی على عَرَبِی و لا لِأَحمرَ على أسود و لا لِأسود على أحمر إِلاّ بِالتّقوى قالَ اللّهُ تعالى: إِنّ أكرمكُم عِند اللّٰهِ أتقٰاكُم.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">»</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">كشف المحجة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ۱، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الفصل الخامس و الخمسون و المائة، رسالة الإمام علی علیه السّلام إلى شیعته و من یعزّ علیه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ص ۲۳5:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">علِی بنِ إِبراهِیم بِإِسنادِهِ قال: كَتَبَ أمِیرُالمُؤمِنِینَ علیهِ‌السّلامُ كِتابًا بعد مُنصَرَفِهِ مِن النَّهروانِ و أمَرَ أن یقرأَ على النّاسِ، و ذلِك أنَّ النّاسَ سألُوهُ عن أبِی‌بكرٍ و عُمرَ و عُثمانَ، فغضِب علیهِ‌السّلامُ و قال: ‌”...</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فاتَّبَعا عایشةَ و اِستَخَفّاها مَعَ كُلِّ شیءٍ فِی نفسِها علی و النِّساءُ نواقِصُ الإِیمانِ، نواقِصُ العُقُولِ، نواقِصُ الحُظُوظِ‌‌“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> الحدیث.»</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کنز العمال، ج </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16، ص 186:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«قال علی:‌”... </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و أما عائشة فأدركها رأی النساء و شیء كان فی نَفسِها عَلی یغلی فی جَوفِها كالمرجلِ‌‌“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> الحدیث.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛ نهج البلاغة </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(صبحی صالح)، ج ۱، ص ۲۱۸:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و أمّا فُلانةُ فأدركها رأی النِّساءِ و ضِغنٌ غلا فِی صدرِها كمِرجلِ القینِ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> الحدیث.»</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بحار الأنوار</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج 65، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تتمة أبواب الإیمان و الإسلام و التشیع و معانیها و فضلها و صفاتها</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، باب 24، ص ۲۹۱، ح 50 (با قدری اختلاف):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الهِدایةُ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الإِسلامُ هُو الإِقرارُ بِالشّهادتینِ و هُو الّذِی یحقنُ بِهِ الدِّماءُ و الأموالُ و مَن قالَ لا إِله إِلاّ اللّهُ مُحمّدٌ رسُولُ اللّهِ فقد حُقِنَ مالُهُ و دمُهُ إِلاّ بِحقّیهِما و على اللّهِ حِسابُهُ و الإِیمانُ هُو إِقرارٌ بِاللِّسانِ و عقدٌ بِالقلبِ و عملٌ بِالجوارِحِ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> الحدیث.»</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فرهنگ فارسی عمید</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: «دیوانه، فرومایه.»</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. سوره بقره (2) آیه 286. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رساله بدیعه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ص 31:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«خداوند جز به قدر ظرفیت و استطاعت افراد تکلیف نمی‏نماید.»</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="12">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. سوره انعام (6) آیه 149.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="13">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الخصال</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ۲، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">باب التسعة، رفع عن هذه الأمة تسعة أشیاء</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ص 4۱۷، ح 9؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وسائل الشیعة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ۱1، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أبوابُ جِهادِ النَّفسِ و ما ینَاسِبُه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، باب 56، ص 295، ح 1:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«عَن حَرِیز بن عبداللّه عَن أبی‌عبداللّه علیه‌السّلام قال: قال رسول اللّه صلّی اللّه علیه و آله: ‌”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رُفِع عن أمَّتی تِسعَةُ أشیاءَ: الخَطأُ و النّسیانُ و ما أُکرِهوا علیه و ما لا یَعلَمون و ما لا یُطیقُون و ما أُضطُرّوا إلیه و الحسدُ و الطَّیرةُ و التّفکرُ فی الوَسوسةِ فی الخلقِ ما لم یَنطِقْ بِشَفَةٍ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‌‌“.»</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="14">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. سوره بقره (2) آیه 256.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
@@ -5108,50 +6602,57 @@
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:pos w:val="pageBottom"/>
+    <w:numFmt w:val="decimal"/>
+    <w:numRestart w:val="eachPage"/>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -7297,51 +8798,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2122870525">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maktabevahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>