--- v0 (2026-08-25)
+++ v1 (2026-10-24)
@@ -61,51 +61,63 @@
         </w:rPr>
         <w:t xml:space="preserve">هو العلیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">هدف از خلقت انسان و ذکر بعضی آیات در این باب</w:t>
+        <w:t xml:space="preserve">فطرت انسان و غایت خلقت </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نقش حکم فطری در بعثت انبیاء و هدایت بشر</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سلسله دروس خارج فقه – ارتداد - جلسه بیستم</w:t>
       </w:r>