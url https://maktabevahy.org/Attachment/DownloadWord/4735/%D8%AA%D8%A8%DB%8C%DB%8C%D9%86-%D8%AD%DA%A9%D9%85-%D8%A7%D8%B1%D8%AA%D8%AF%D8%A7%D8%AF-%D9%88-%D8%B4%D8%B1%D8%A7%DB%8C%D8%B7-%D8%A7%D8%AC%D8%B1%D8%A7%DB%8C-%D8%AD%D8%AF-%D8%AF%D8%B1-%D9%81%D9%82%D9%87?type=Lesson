--- v0 (2026-08-25)
+++ v1 (2026-10-24)
@@ -61,51 +61,63 @@
         </w:rPr>
         <w:t xml:space="preserve">هو العلیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">ماحصل بحث ارتداد</w:t>
+        <w:t xml:space="preserve">تبیین حکم ارتداد و شرایط اجرای حد در فقه </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فرق میان جهل و عناد در انکار ضروریات دین</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سلسله دروس خارج فقه – ارتداد - جلسه بیست و پنجم</w:t>
       </w:r>