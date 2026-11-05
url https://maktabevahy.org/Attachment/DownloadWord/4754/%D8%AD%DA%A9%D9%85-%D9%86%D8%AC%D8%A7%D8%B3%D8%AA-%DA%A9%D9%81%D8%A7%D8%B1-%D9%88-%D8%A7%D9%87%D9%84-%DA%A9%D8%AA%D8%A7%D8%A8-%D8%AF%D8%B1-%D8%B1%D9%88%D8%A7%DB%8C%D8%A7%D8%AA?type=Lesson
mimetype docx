--- v0 (2026-09-05)
+++ v1 (2026-11-05)
@@ -17,50 +17,212 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو العلیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حکم نجاست کفار و اهل کتاب در روایات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بررسی فقه الحدیث روایات نجاست کفار و نواقض وضو</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سلسله دروس خارج فقه – طهارت انسان - جلسه دوم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">استاد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیت‌الله حاج سید محمدمحسن حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدّس‌الله‌سرّه</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
@@ -88,170 +250,218 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بررسی دسته‌بندی روایات مرتبط با نجاست کفار و اهل کتاب</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حالا به دنبالۀ مطالب گذشته، چون اگر بخواهیم همۀ آنها را دوباره از رو مرور کنیم دیگر طول می کشد ولی در ضمن صحبتی که عرض می شود، به آن مطالب هم اشاره می‌شود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> بحث راجع به نجاست کفار بود. عرض شد که[ ما تا آنجایی که جستجو کردیم لفظی] که دلالت بر نجس بکند برای مشرکین و کفار، پیدا نکردیم. بله روایات مختلفی هست که این روایات دسته بندی می شود، به روایات سؤر، به روایات غسالۀ ماء الحمام، به روایات أوانی مشرکین، بحث در باب نجاست مشرکین که مرحوم [صاحب وسائل] می‌آیند نقل می کنند در باب ارتداد و امثال ذلک، این روایت ها روایت های مختلفی هست که راجع به اینها ما هنوز برای مطالعه و این حرفها کار داریم.</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تحلیل دلایل تفسیری علامه طباطبایی پیرامون آیه نجاست مشرکین</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> دو بحث را من عمداً به تأخیر انداختم:</w:t>
+        <w:t xml:space="preserve">دو بحث را من عمداً به تأخیر انداختم:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یکی بحث راجع به تفسیر آیۀ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">….. إِنَّمَا اَلْمُشْرِكُونَ نَجَسٌ فَلاٰ يَقْرَبُوا اَلْمَسْجِدَ اَلْحَرٰامَ….. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿التوبة، ٢٨﴾ است به جهت اینکه مفسرین در تفسیر این آیه به این روایات استدلال می‌کنند و این [روایات] را مبیّن و موضح آن معنای نجَس و نجاستی که برای مشرکین آمده مطرح می‌کنند، من دیدم بهتر این است که اول معنای این روایات روشن بشود تا بدانیم آیا استدلال مفسرین در تفسیر این آیه بر نجاست مشرکین در جای خود هست یا نه؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> عرض شد که مرحوم علامه طباطبایی، ایشان نجَس را به معنای خبث باطن می‌دانند نه نجاست ظاهر و بحث نجاست ظاهر را به موقع خودش موکول می‌کنند و ما در قرآن آیه ای که دلالت بر نجاست کافر و مشرک بکند نداریم، فقط این آیه است که در این آیه هم- همان طوری که عرض شد- نجَس دلالت بر رجس می‌کند و رجس هم دلالت بر امر پلیدی می‌کند، اما ما از آیه آن نجاست مصطلح را نمی‌توانیم استفاده کنیم، با توجه به اینکه ادلۀ مخالف هم در اینجا وجود دارد. این یک بحث است. انشاءاللَه بعد از این که ما از این روایات فارغ شدیم، بحث تفسیری آیه را مطرح می‌کنیم و بعد بحث فقهی و نظر فقهاء را از صدر اسلام تا بحال راجع به مسئلۀ نجاست کافر بررسی می‌کنیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بررسی روایات دال بر نهی از سؤر اهل کتاب و مشرکین</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> امروز یک بحث بسیار مهمی داریم، البته اول یک مروری می‌کنیم تا اینکه به آن بحثمان برسیم، گرچه من در نظر داشتم این مطلب را بعد از بحث فقهی انجام بدهم ولی دیدم که شاید زود گفتن آن هم خالی از لطف نباشد لذا نسبت به این قضیه باز بعد از بحث فقهی یک مرور دیگری داریم ولی امروز این را مطرح می‌کنیم.</w:t>
+        <w:t xml:space="preserve">امروز یک بحث بسیار مهمی داریم، البته اول یک مروری می‌کنیم تا اینکه به آن بحثمان برسیم، گرچه من در نظر داشتم این مطلب را بعد از بحث فقهی انجام بدهم ولی دیدم که شاید زود گفتن آن هم خالی از لطف نباشد لذا نسبت به این قضیه باز بعد از بحث فقهی یک مرور دیگری داریم ولی امروز این را مطرح می‌کنیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> روایاتی که می شود یا ممکن است که بشود از آنها استفادۀ نجاست کافر را کرد- در جمیع اقسام، اهل کتاب و مشرکین از غیر اهل کتاب و بطور کلی مخالف با اسلام- چند دسته هست:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="RevayatFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یکی روایاتی است که نهی می کند از سؤر اهل کتاب که مرحوم صاحب وسائل در جلد اول صفحۀ صد و شصت و پنج نقل کرده؛ این روایت روایت اصول کافی است، محمد بن یعقوب است تا سند را می رساند به سعید اعرَج، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قال سئلت ابا عبداللَه علیه السلام عن سؤر الیهودی و النصرانی، فقال لا. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حضرت فرمودند: نه. این یک روایت است. روایت دیگری نداریم که دلالت بر نهی بکند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مقاومت معنای کراهت در برابر حرمت در روایات سؤر</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="RevayatFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> روایت دیگری در اینجا هست که روایات دیگر مخالفش است، روایت از احمد بن ادریس است از ایوب بن نوح از وَشّاء از مَن ذَکَرَه، سند را ذکر نمی‌کند، </w:t>
+        <w:t xml:space="preserve">روایت دیگری در اینجا هست که روایات دیگر مخالفش است، روایت از احمد بن ادریس است از ایوب بن نوح از وَشّاء از مَن ذَکَرَه، سند را ذکر نمی‌کند، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عن ابی عبداللَه علیه السلام انه کره سؤر ولد الزناء و سؤر الیهودی و النصرانی و المشرک و الکل من خالف الاسلام و کان اشد ذلک عنده سؤر </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الناصب. در اینجا معنای کَرِهَ است معنای حرمت در اینجا نیامده. حضرت از سؤر این خوشش نمی‌آمد. یا فرض بکنید که روایت دیگری که... </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سؤال: این الان حرمت را می رساند</w:t>
       </w:r>
@@ -362,50 +572,62 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> پس یک روایت در اینجا دلالت بر نهی می‌کند: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فقال لا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. نه. اما این لا چیست؟ حرام است و لا؟ مکروه است و لا؟ غیر مرضی است؟ در اینجا حضرت توضیحی راجع به لا نمی‌دهد، می‌گوید نکن. و این لا اگر لو خلی و طبعه بود دلالت بر حرمت نمی‌کرد چه برسد به اینکه الان این با روایات دیگری که مخالفش هست در اینجا، قطعاً دلالت بر تحریم در اینجا ندارد. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نقد دلالت روایات نهی از ظروف و اوانی مشرکین بر نجاست ظاهری</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="RevayatFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یک روایت دیگری که مربوط به اوانی مشرکین است جلد یک صفحۀ هزار و نود و یک، مثل اینکه اینها پشت سر هم بیان شده، سه تا روایت ایشان در اینجا می‌آورند که یکی روایت کافی است: محمد بن یعقوب عن محمد بن یحیی از زکریا بن ابراهیم، زکریا بن ابراهیم اول نصرانی بوده بعد مسلمان می‌شود، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قال کنت نصرانیا فأسلمت فقلت لأبی عبد اللَه علیه السلام ان اهل بیتی علی دین النصرانیه فأکون معهم فی بیت واحد و آکل من آنیتهم فقال لی علیه السلام أ یأکلون لحم الخنزیر؟ قال لا. قال لا بأس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. این روایت به طریق دیگری از احمد بن خالد و اینها نقل شده. خب این یک روایتی است که تصریح می‌کند بر اینکه اشکال ندارد اگر...، پس معلوم می‌شود در اینجا نهیی که هست بخاطر نهی عَرَضی است. بخاطر این است که لحم خنزیر و شراب و اینها الان در اینجا استفاده می کنند.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -467,50 +689,62 @@
         <w:pStyle w:val="RevayatFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> روایت دیگری که هست روایت شیخ طوسی است از اسماعیل بن جابر </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قال لی ابا عبداللَه لاتاکل ذبایحهم و لا تأکل فی آنیتهم یعنی اهل الکتاب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، نخور. حضرت باز در اینجا نهی می‌کند اینها را از خوردن در آنیه، در ظرف و اینها. این یک روایت. </w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیان امام صادق پیرامون اثرات تکوینی خمر و نجاست باطنی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">روایت دیگری که در اینجا بود حالا ببینم که...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سوال: ملاکی که در نجاست خمر هست چیست؟ ملاک نجس بودن خمر؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -787,58 +1021,70 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">است </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و لو ذمیّاً</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، البته از کتب دیگر مثل مستدرک و اینها هم انشاء اللَه فردا روایاتی را عرض می کنیم. یکی از این روایت ها در اینجا شبیه همان روایت محمد بن مسلم است که ایشان در اینجا دوباره این روایت را ذکر کرده.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پاسخ امام صادق به یحیی کاهلی درباره هم‌غذایی با مجوسی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="RevayatFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> روایت دیگری که خلاف این هست و همان طوری که عرض شد این[مطلب] را نمی رساند، روایت یحیی کاهلی است: </w:t>
+        <w:t xml:space="preserve">روایت دیگری که خلاف این هست و همان طوری که عرض شد این[مطلب] را نمی رساند، روایت یحیی کاهلی است: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قال سئلت ابا عبداللَه علیه السلام عن قوم مسلمین یأکلون و حضرهم رجل مجوسی أ یدعونه الی طعامهم؟ فقال اما أنا فلا أُواکل المجوسی و أکره أن أُحرم علیکم شیئاً تصنعونه فی بلادکم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="RevayatFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ببینید حضرت در اینجا می‌گوید من این کار را نمی‌کنم ولی از آن طرف هم چون شما با اینها محشور و مخلوط هستید به شما یک چیزی را نمی‌گویم که شما را به مشقت و اذیت بیندازم. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
@@ -1078,50 +1324,62 @@
         </w:rPr>
         <w:t xml:space="preserve">سؤال: اینها همه به خاطر این است که شاید احتمال ملاقات با نجاست باشد</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">جواب: حالا عرض می‌کنم خدمتتان.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> این یک روایت بود. روایات دیگری هم که عرض شد روایات غسالۀ ماء الحمام بود که در آنجا هم عرض شد که آن روایات دلالت بر نجاست و اینها ندارد. این مطالبی بود که تا اینجا عرض شد. حالا روایتهای دیگر را می‌آئیم می‌خوانیم، انشاء اللَه اگر خدا بخواهد در فردا و پس فردا یک مجموعۀ بحث تامی را ما نسبت به این روایات انجام می‌دهیم. قبل از آن...</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تکالیف ائمه در هدایت روحی جامعه و مراتب شدت و ضعف احکام</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">... و مردم و نسبت به جهات روحی آنها هم ائمه علیهم السلام مسئول هستند، یعنی فقط در فقه یک جنبۀ ظاهری و یک حلال و حرام ظاهری و طهارت و نجاست ظاهری در آنجا مطرح نیست و امر دائر نیست بین یک طهارت و بین یک نجاست ظاهری بلکه به جهت مصالح و مفاسدی که مترتب بر این احکام هست و به جهت آن تأثیر تکوینی که آن طهارت و این نجاسات و حلیّت و حرمت بر افعال و اعمال مترتب است، ائمه علیهم السلام موظف هستند بر اینکه آن وظیفۀ خود را در قبال شیعه به آن نحوی که موجب ترقی و رشد آن هست بیان کنند. روی این حساب تکلیف دارای مراتبی است از مراتب شدّت و مراتب ضعف:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مثلاً در مورد نجاست، آن مرتبۀ شدّتش مثل نجاست خمر، کلب، خنزیر، اینها یک مرتبه‌ای است که هیچ شک و شبهه ای در آن مرتبه وجود ندارد و هیچ گونه اغماضی نسبت به آن مرتبه جایز نیست و ائمه علیهم السلام با کمال صراحت و با کمال اِحکام و اتقان حکم را در مورد این مطالب بیان می‌کنند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -1257,87 +1515,111 @@
         </w:rPr>
         <w:t xml:space="preserve"> یک روایتی که دلالت بکند که ارتباط با آنها بلا مانع و بلا اشکال است، ما نداریم، همه‌اش در آنها لسان، لسان اجتناب است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یک روایتی هم که دلالت بکند نص در تحریم و اینها هست، این را هم ما نداریم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> پس از من حیث المجموعِ اینها- حالا فعلاً این بحث را می‌کنیم بعد مواردش را هم عرض می‌کنیم، حالا هنوز بحث فقهی و اینها هم مانده- آن چیزی که ما تا اینجا از روایات فهمیدیم[این است که:] روایتی که دلالت بر حرمت بتّی و بر نجاست بکند نسبت به یهود و نصاری حتّی نسبت به غیر یهود و نصاری، ما پیدا نکردیم. این آن مطلبی بود که می‌خواستم خدمتتان عرض بکنم.</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تطبیق مراتب تکلیف بر احکام ازدواج و اذن ولیّ دختر</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> شاهد بر این قضیه ما مواردی داریم:</w:t>
+        <w:t xml:space="preserve">شاهد بر این قضیه ما مواردی داریم:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> فرض کنید که در باب نکاح، روایاتی که مربوط به نکاح هست، حالا بروید مطالعه بکنید، وجوب اذن ولیّ نسبت به فرض کنید دختر باکره، خب در بعضی از روایات هست که اگر رشیده باشد، این اشکال ندارد، در بعضی از روایات هست که علی ای حال اذن ولیّ شرط است. در دختری که غیر رشیده است بلا خلاف در آنجا شرط است، آن اصلاً دیگر از محل بحث خارج است. اگر ما آن روایات را در آنجا بررسی بکنیم که من دیگر اصلاً حالِ...، فقط دارم بیان می‌کنم خودتان بروید نگاه بکنید، اگر نگاه کنید متوجه می‌شوید که منظور امام علیه السلام این است که هرج و مرج پیش نیاید، اگر بگویند به یک دختری که فرض کنید ١٤،١٥،١٦ سالش شده، شما بدون اجازۀ پدرت هم می‌توانی ازدواج کنی، دیگر آقا این از خانه راه می‌افتد از اولین نفر گرفته تا سَرِ صفائیه همه را عام المنفعه می‌زند می‌رود جلو! خب امام علیه السلام یک حدّ و مرزی برای این قرار داده که این قدر بی دروازه نباشد! خب دختر چه می‌فهمد! خب بابایش هست، سنی از او گذشته، تجربه‌ای دارد، تر و خشکی سرش می‌شود تا اینکه خلاصه این را به دست اهل بسپارد. آن وقت از آن طرف به یک نحو دیگر بیان کرده‌اند که خلاصه اگر موارد خوبی هم پیدا شد، بابا بیخود سخت نگیرد، به بابا بگویند سر جایت بنشین، این اختیار با دختر است، اگر رشید باشد می‌تواند خودش برسد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> پس بنابراین منظور امام علیه السلام...، این را می‌گویند احکام اجتهادی و فتوایی، در مقام اجتهاد نظر مجتهد ممکن است به یک مطلب برسد ولی در مقام اظهار نمی‌تواند بیان بکند، نمی‌تواند بیان بکند بگوید آقا فرض کنید که ما از روایات فهمیدیم نظر ولیّ شرط نیست، آقا اعلان کنید که شرط نیست! آقا مملکت به هم می‌ریزد! یا از آن طرف بگوید آقا نظر ولیّ شرط است الی لا نهایة! این هم که نمی‌شود. الآن موارد عدیده‌ای من خودم شخصاً سراغ دارم که به خاطر بعضی از مسائل دنیوی، پدر نمی‌گذارد دختر ازدواج کند، الآن دختر٢٥،٢٦،٢٧ سالش است و بزرگ شده و خیلی هم...، و این پدر نمی‌گذارد، بخاطر مسائل مادی و مسائل خلافی که اصلاً بر خلاف اسلام است، بر خلاف عرف است، بر خلاف اینها پدر دارد ممانعت می‌کند. این یکی از آن موارد است که لسان روایات لسانی است که کیفیت حکم را که مورد رضای شارع و یا عدم رضای شارع است بیان می‌کند.</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بررسی روایات ناقضیت مذی وضو و سؤالی از مقداد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> یکی از آن روایات در باب نواقض وضو، من در آنجا سراغ دارم. در باب نواقض وضو...، انشاء ‌اللَه شما مطالعه بکنید، این بحث را در صفحۀ ١٩٥، اینجا من نوشته‌ام. ببینید مثلاً در باب نواقض وضو روایت عدیده‌ای که ما داریم، نواقض وضو، یکی از آنها فرض کنید که نُوم است، یکی خروجِ بول است و امثال ذلک، این نواقضی که همه می‌دانید. اما در بعضی از موارد می‌بینید که حضرت فرض کنید که قُبله را، تقبیل را از نواقضِ وضو می‌شمرند. حالا آن مسألۀ بعد است که عرض می‌کنم.</w:t>
+        <w:t xml:space="preserve">یکی از آن روایات در باب نواقض وضو، من در آنجا سراغ دارم. در باب نواقض وضو...، انشاء ‌اللَه شما مطالعه بکنید، این بحث را در صفحۀ ١٩٥، اینجا من نوشته‌ام. ببینید مثلاً در باب نواقض وضو روایت عدیده‌ای که ما داریم، نواقض وضو، یکی از آنها فرض کنید که نُوم است، یکی خروجِ بول است و امثال ذلک، این نواقضی که همه می‌دانید. اما در بعضی از موارد می‌بینید که حضرت فرض کنید که قُبله را، تقبیل را از نواقضِ وضو می‌شمرند. حالا آن مسألۀ بعد است که عرض می‌کنم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="RevayatFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> سئلت احدهما علیهما السلام عن المَذی، فقال لا ینقض الوضو و لا یغسل منه ثوب و لا جَسَدٌ انَّ ما هُوَ بمنزلة </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">؟ ، مذی در اینجا ناقض برای وضو نیست، مذی هم مشخص است که در چه مواردی پیدا می‌شود دیگر، در موقعی که انسان مسح بکند یا نظر به شهوت و امثال ذلک داشته باشد در این گونه موارد این مذی هست، حضرت عدم نقض وضو را در اینجا بیان می‌کند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="RevayatFarsiMatn++"/>
       </w:pPr>
@@ -1747,57 +2029,79 @@
         <w:t xml:space="preserve">فتوضأ، فتوضأ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تاکیدی، استحبابی است؟ این معنا همان موقع برای مقداد پیدا شده‌ لذا سئوال می‌کند اگر این کار را نکردیم چه؟ یعنی می‌خواهد یکی از دو طرف قضیه دیگر برایش مُنَجّز و مسلم بشود، حضرت می‌گوید: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لا بأس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، پس بنابراین ما از این روایت این قضیه را می خواهیم متوجه بشویم، این که الان یکی از دو طرف قضیه روشن شد و ما فهمیدیم که نه، قطعاً مَذی عن شهوة این موجب وضو نیست، اینکه نیست ما این را از سئوال مجدد مقداد فهمیدم، اما از [جواب] پیغمبر مسلّم آن طرف قضیه‌اش روشن نشده بود تا اینکه[مقداد] سئوال نکند. ولی آن چه را که ما از کلام پیغمبر فهمیدیم این است که حضرت انقدر تأکید دارد بر امتش که این مردم بر طهارت باشند که نمی‌خواهد یک جوری مطلب را بیان کند که دست مردم باز باشد برای اینکه هر وقت یک همچنین قضیه پیش آمد وضو نگیرند، چون یک منفعتی را از آنها سلب می‌کند، یک خیری را از آنها دریغ می‌کند، یک رشدی را از آنها باز می‌دارد. یک فردی که فرض کنید که حالت شهوت برایش پیدا شده بعد با آن حال بلند شود نماز ظهر بخواند، آن نماز ظهر دیگر برایش تأثیر ندارد، لذا پیغمبر برای اینکه مردم از این فضیلت محروم نشوند، قضیه را انقدر محکم می‌آید بیان می‌کند که مردم بروند این کار را انجام بدهند. اما یک شخصی که مثل ما می‌خواهد مَتهِ لای خشخاش بگذارد، پیغمبر که فکر ما را، یک همچنین موش مرده‌هایی که می‌خواهند در آخر الزمان بیایند که اینها می خواهند این طوری مته لای خشخاش بگذارند، یک طوری مطلب را بیان کند که انسان آن حکم واقعی در دستش باشد و بتواند در هر جایی به کار ببرد، این جاست که ما پی می‌بریم آن تأکیدهایی که مرحوم آقا در بیان احکامشان می‌کردند که یک عده خیال می‌کنند از نماز ظهر واجب تر است، واجب نبوده، برای اینکه افراد به یک مصالحی برسند و مفاسد هم ترک بشود، قضیه را به این محکمی بیان می‌کردند تا اینکه خیری به اینها برسد. به همین جهت ما این را در روایات می‌آئیم پیاده می‌کنیم، می‌بینیم که قطعاً مسأله مَذی ناقص وضو نیست امّا این همه روایاتی که از ائمه علیهم السلام برای ناقضیت مذی یا تقبیل به شهوت و امثال ذلک آمده به خاطر این است که نمی‌خواهند آن روح طهارتی که به واسطۀ وضو برای مردم پیدا شده، با بیان دیگر آن را دیگر مردم به طور کلی بگذارند کنار، بگویند حالا که دیگر اشکال ندارد و ناقص وضو نیست، پس بنابراین بلند شویم نماز بخوانیم. امام علیه السلام وظیفۀ روحانی عبادت را هم بر عهده دارد، امام علیه السلام که فقط به یک جهت ظاهر نمی‌تواند در اینجا توجه کند که فقط جهت وضو گرفتن باشد. امام وقتی که می‌داند مسح و تقبیل و امثال ذلک عن شهوةٍ موجب از بین رفتن آن روح طهارت است، باید این را به یک نحوی به مردم القاء بکند یا نباید بکند؟ باید بگوید دیگر، اگر بخواهد شل بگیرد امثال من و شما که به این روایات نظر می‌کنیم از کجا بفهمیم تأکید امام را؟ از کجا بفهمیم؟ پس باید حضرت در این روایات مسأله را سِفت بگیرد تا ما متوجه اهمیت این مسئله نسبت به این قضیه بشویم.</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تبیین وظیفه مجتهد در مقام فتوا بر اساس مصالح و مفاسد احکام</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> حالا که فهمیدیم سئوال ما اینجاست: اگر یک مجتهدی بخواهد در مقام فتوی برای مردم فتوی بدهد چه باید بکند؟ آیا باید به آن شیوه‌ای که می‌رسد برای قضیه به آن کیفیت، به آن کیفیت باید برای مردم بگوید یا باید برای مردم مطلب را به نحوی بیان کند همان طوری که امام بیان کرده؟ این یک اشتباه بزرگی است که ما داریم در اینجا مرتکب می‌شویم. امام علیه السلام خواسته برای مردم اهمیّت قضیه را بیان کند، ما می‌آئیم این اهمیت را از بین می‌بریم- حالا بحث زیاد است راجع به نجاست- به صرف اینکه فرض کنید که من باب مثال بیائیم و برای مردم، نه آقا چه کسی گفته؟ نجس نیست، این حرفها چیست؟ تمام زحماتی که امام علیه السلام با افراد مختلف و روایات مختلف کشیده، همۀ این زحمات را ما بر باد می‌دهیم و می‌گوئیم که نجاست کفّار، نجاست، نجاست عرضی است و هیچ کدام اینها نجس نیستند پس بنابراین اختلاط با آنها جایز است و بلا اشکال! مگر امام نمی توانست خودش این حرفها را بزند؟! خب نقض غرض می‌شود دیگر، مگر غیر از این است که ما وظیفه داریم آنچه را که امام علیه السلام می‌خواهد برای مردم بیان کند ما بیاییم برای مردم بگوئیم؟ ما که نمی‌توانیم کاسۀ داغ تر از آش باشیم، ما که نمی توانیم از امام دورتر حرکت کنیم، نه می‌توانیم کاسۀ داغ‌تر از آش باشیم، نه می‌توانیم خیلی یخ و سرد و اینها باشیم! لذا آنهایی[که به نحوۀ بیان ائمه وارد هستند] و به فقه وارد هستند با افراد مختلف مطالب... </w:t>
+        <w:t xml:space="preserve">حالا که فهمیدیم سئوال ما اینجاست: اگر یک مجتهدی بخواهد در مقام فتوی برای مردم فتوی بدهد چه باید بکند؟ آیا باید به آن شیوه‌ای که می‌رسد برای قضیه به آن کیفیت، به آن کیفیت باید برای مردم بگوید یا باید برای مردم مطلب را به نحوی بیان کند همان طوری که امام بیان کرده؟ این یک اشتباه بزرگی است که ما داریم در اینجا مرتکب می‌شویم. امام علیه السلام خواسته برای مردم اهمیّت قضیه را بیان کند، ما می‌آئیم این اهمیت را از بین می‌بریم- حالا بحث زیاد است راجع به نجاست- به صرف اینکه فرض کنید که من باب مثال بیائیم و برای مردم، نه آقا چه کسی گفته؟ نجس نیست، این حرفها چیست؟ تمام زحماتی که امام علیه السلام با افراد مختلف و روایات مختلف کشیده، همۀ این زحمات را ما بر باد می‌دهیم و می‌گوئیم که نجاست کفّار، نجاست، نجاست عرضی است و هیچ کدام اینها نجس نیستند پس بنابراین اختلاط با آنها جایز است و بلا اشکال! مگر امام نمی توانست خودش این حرفها را بزند؟! خب نقض غرض می‌شود دیگر، مگر غیر از این است که ما وظیفه داریم آنچه را که امام علیه السلام می‌خواهد برای مردم بیان کند ما بیاییم برای مردم بگوئیم؟ ما که نمی‌توانیم کاسۀ داغ تر از آش باشیم، ما که نمی توانیم از امام دورتر حرکت کنیم، نه می‌توانیم کاسۀ داغ‌تر از آش باشیم، نه می‌توانیم خیلی یخ و سرد و اینها باشیم! لذا آنهایی[که به نحوۀ بیان ائمه وارد هستند] و به فقه وارد هستند با افراد مختلف مطالب... </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم صل علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
       <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
         <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>