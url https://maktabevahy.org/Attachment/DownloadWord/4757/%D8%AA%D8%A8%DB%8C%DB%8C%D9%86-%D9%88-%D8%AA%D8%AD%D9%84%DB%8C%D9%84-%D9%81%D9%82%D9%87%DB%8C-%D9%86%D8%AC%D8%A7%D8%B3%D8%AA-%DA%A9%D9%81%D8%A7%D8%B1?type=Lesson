--- v0 (2026-09-05)
+++ v1 (2026-11-05)
@@ -17,204 +17,460 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو العلیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تبیین و تحلیل فقهی نجاست کفار</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بررسی فقهی و تاریخی مسئله نجاست کفار و مشرکان در اسلام</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سلسله دروس خارج فقه – طهارت انسان - جلسه چهارم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">استاد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیت‌الله حاج سید محمدمحسن حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدّس‌الله‌سرّه</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذُ بِاللَه مِنَ الشَّیطانِ الرَّجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بِسمِ اللَه الرَّحمَنِ الرَّحیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اهمیت و جایگاه مسئله نجاست کفار در فقه اسلامی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یکی از مسائل که در این زمینه یعنی در قضیۀ بحث نجاست کفّار ما باید روی آن توجه کنیم این است که آیا قضیۀ نجاست کفّار یکی از فروع عادی فقهی است یا اینکه یک فرع بسیار مهّم مانند فرض کنید که فرع نماز یا روزه یا مسائل مهّم ضروری دین که مبتلی به همۀ جامعه مسلمین است می باشد؟ کدام یک از این دو تا هست؟</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مقایسه نجاست کفار با احکام فرعی و عادی فقهی و پیشینه تاریخی و مواجهه صدر اسلام با اهل کتاب و مشرکان</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> در قضیۀ نجاست کفّار، شک و شبهه‌ایی نیست که مسئله مهّم‌تر از یک مسئلۀ فرعی و یک قضیۀ عادی است مثل من باب مثال قرائت تسبیحات اربعه در صلاة ثلاثیه یا رباعیه، واحداً یا ثلاثاً یا اینکه فرض بکنید غمض عین در سجود یا فتح عین در سجود که اینها یک مسائل عادی هستند یا فرض کنید من باب مثال تلاقی نجاست با کُر یا عدم کُر، و اموری که این امور از امور بسیطه است و اختلاف در سلیقه و فتوی ما در میان فقهاء مشاهده می‌کنیم.</w:t>
+        <w:t xml:space="preserve">در قضیۀ نجاست کفّار، شک و شبهه‌ایی نیست که مسئله مهّم‌تر از یک مسئلۀ فرعی و یک قضیۀ عادی است مثل من باب مثال قرائت تسبیحات اربعه در صلاة ثلاثیه یا رباعیه، واحداً یا ثلاثاً یا اینکه فرض بکنید غمض عین در سجود یا فتح عین در سجود که اینها یک مسائل عادی هستند یا فرض کنید من باب مثال تلاقی نجاست با کُر یا عدم کُر، و اموری که این امور از امور بسیطه است و اختلاف در سلیقه و فتوی ما در میان فقهاء مشاهده می‌کنیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مسئلۀ نجاست کفّار یک مسئلۀ بسیار مهّمی است یعنی مسئله‌ای است که از صدر اسلام، مسلمین با این مسئله مواجه بودند مانند مسئلۀ خمر، زنا، محرمات، اکل میته. و این قضیه، قضیۀ عادی نیست و قضیۀ مستحدثۀ در زمان ائمه نیست. در زمان خود رسول اکرم بوده. مردم در مدینه در سایر جاها با این مسئله مواجه بودند و در مدینه یهود و نصاری بود، اهل ذمّه بود، مجوسی‌ها در آنجا وجود داشتند و مهّم این است که ما کیفیت تعامل پیغمبر و مسلمین را با اهل کتاب در زمان رسول خدا و هنگام هجرت به مدینه، مورد توجّه قرار بدهیم و همین طور اتفّاق یا عدم اتفّاق اهل سنت و جماعت را بر این مسئله بیاییم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بررسی آرای مذاهب اربعه اهل سنت درباره حرمت موسیقی و نجاست</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دیدگاه تند و منتقدانه استاد درباره شخصیت و آرای ابوحنیفه</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="RevayatFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> مثلاً فرض کنید که در باب موسیقی می بینیم که اهل سنت اتفاق بر حرمت موسیقی ندارند و روایات مختلفی هم نقل می‌کنند از ابن عباس و غیر ابن عباس که حکایت از این می‌کند که ممکن است که حالا بعضی از انواعش حرام نباشد و به طور کلی نسبت به این مسئله اتفاق نظری وجود ندارد. ما نمی‌توانیم از یک طرف بگوئیم که رؤسای اهل سنت مثل حنفی، مالکی، حنبل یا شافعی، اینها همه‌شان حقداً و عناداً و کذباً علی رسول اللَه و علی الائمه، فتوای به خلاف می‌دادند. حالا ممکن است نسبت به بعضی از آنها این طور باشد مثلاً راجع به ابوحنیفه، ابوحنیفه معاند بود. شخص معاندی بود با امام صادق علیه السلام، همان طوری که در روایات هم هست که </w:t>
+        <w:t xml:space="preserve">مثلاً فرض کنید که در باب موسیقی می بینیم که اهل سنت اتفاق بر حرمت موسیقی ندارند و روایات مختلفی هم نقل می‌کنند از ابن عباس و غیر ابن عباس که حکایت از این می‌کند که ممکن است که حالا بعضی از انواعش حرام نباشد و به طور کلی نسبت به این مسئله اتفاق نظری وجود ندارد. ما نمی‌توانیم از یک طرف بگوئیم که رؤسای اهل سنت مثل حنفی، مالکی، حنبل یا شافعی، اینها همه‌شان حقداً و عناداً و کذباً علی رسول اللَه و علی الائمه، فتوای به خلاف می‌دادند. حالا ممکن است نسبت به بعضی از آنها این طور باشد مثلاً راجع به ابوحنیفه، ابوحنیفه معاند بود. شخص معاندی بود با امام صادق علیه السلام، همان طوری که در روایات هم هست که </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">کُنت انظر الی ما افتی به الصادق و انی خالفتُه کلما افتاه بخلافه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">! خب از این گونه عبارات از ابوحنیفه نقل می‌شود. و یک آدم معاندی بوده. گرچه بعضی‌ها متأسفانه در کتابهایشان، از علمای ما که شهید هم شده‌اند و در کتابشان از ابوحنیفه به عنوان یک مردی که از مفاخر اسلام است، به این عبارت یاد کرده‌اند! امّا ایشان نه تنها از مفاخر اسلام نبود بلکه باعث خذلان و بدبختی اسلام بود. شخصی که معاند و منحرف و در قبال امام صادق علیه السلام هست، این غیر از رسوائی و بدبختی چه چیزی برای اسلام بار می‌آورد؟! مگر ما به غیر از امام صادق حق دیگری هم داریم که به آن جا بشود رجوع کرد؟ و در مکتبی که امام صادق نباشد مکتب، مکتب خذلان است، مکتب بدبختی است، حقی دیگر وجود ندارد تا اینکه...! حالا به صرف اینکه با منصور در بعضی از موارد مخالفت می‌کرد و حتی منصور او را در سجن انداخت، این دلیل نمی شود بر این که ایشان فرد خوبی بوده! خیلی‌ از این مخالفتها ممکن است به خاطر هوا‌های نفسانی و اینها باشد. علی ای حال ایشان فرد ضّال و مضّلی است و از همۀ مذاهب، اضلال و ضلالت مذهب او بیشتر است! اشّد ضلالتاً است!</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ارزیابی شخصیت علمی و جایگاه شافعی در مقایسه با ابوحنیفه</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ولی مثلاً فرض کنید راجع به شافعی ما نمی‌توانیم یک همچنین حرفی بزنیم که شافعی معاند بود، نخیر، شافعی معاند نبود و شاگرد امام صادق بود. حالا شاگرد ابوحنیفه هم بود. و راجع به امیرالمومنین و محبّت امیرالمومنین اشعاری دارد. بسیار اشعار عالی و راقی دارد. ولی اشکال شافعی و امثال شافعی این بود که در آن موقع این حقیقت را درک نکردند که تنها راه نجات و تنها صراط قویم و صراط مستقیم، صراط ائمه و صراط امام صادق است. این را نفهمیدند و خیال کردند حالا که یک علمی بدست آوردند و یک معلوماتی بدست آوردند اینها می‌توانند بیآیند و زعامت احکام مسلمین را به عهده بگیرند و نمی‌دانستند و نفهمیدند که خلاصه انسان در مقابل امام صادق نباید برای خودش دکّانی باز کند. مگر الان نمی‌کنند آقا جان؟! همین کاری که همه دارند انجام می‌دهند دیگر! خب حالا اسم خودشان را شیعه گذاشته‌اند ولی افرادی که حق را[انکار می کنند، در واقع همان کار آنها را دارند انجام می دهند! فرقی نمی کند.]</w:t>
+        <w:t xml:space="preserve">ولی مثلاً فرض کنید راجع به شافعی ما نمی‌توانیم یک همچنین حرفی بزنیم که شافعی معاند بود، نخیر، شافعی معاند نبود و شاگرد امام صادق بود. حالا شاگرد ابوحنیفه هم بود. و راجع به امیرالمومنین و محبّت امیرالمومنین اشعاری دارد. بسیار اشعار عالی و راقی دارد. ولی اشکال شافعی و امثال شافعی این بود که در آن موقع این حقیقت را درک نکردند که تنها راه نجات و تنها صراط قویم و صراط مستقیم، صراط ائمه و صراط امام صادق است. این را نفهمیدند و خیال کردند حالا که یک علمی بدست آوردند و یک معلوماتی بدست آوردند اینها می‌توانند بیآیند و زعامت احکام مسلمین را به عهده بگیرند و نمی‌دانستند و نفهمیدند که خلاصه انسان در مقابل امام صادق نباید برای خودش دکّانی باز کند. مگر الان نمی‌کنند آقا جان؟! همین کاری که همه دارند انجام می‌دهند دیگر! خب حالا اسم خودشان را شیعه گذاشته‌اند ولی افرادی که حق را[انکار می کنند، در واقع همان کار آنها را دارند انجام می دهند! فرقی نمی کند.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نقل روایتی از امام موسی بن جعفر درباره ناصبی و زیدی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">چندی پیش یک روایتی دیدم که مرحوم فیض در وافی در بحث حجّت نقل کرده بود راجع به ناصبیه و اهل نصب. شخص از امام علیه السلام، ظاهراً موسی بن جعفر است، ابی الحسن، حالا ابی الحسن اوّل یا ثانی این در روایت نیست،[آن چیزی که] مشخص است ظاهراً امام موسی بن جعفر است که شخص به ایشان عرض می‌کند که در همسایگی من یک شخص ناصبی است و یک شخص زیدی و من مجبور هستم با اینها معاشرت کنم، مضطر به معاشرت هستم، با کدام یک از این دو معاشرت کنم؟ حضرت فرمودند هر دوی اینها، اینها اهل ضلالت هستند و هیچ فرقی با هم نمی کنند! بعد حضرت فرمودند کسی که یک آیه از آیات قرآن را انکار کند مثل این است که همۀ قرآن را انکار کرده است. من انکر آیة من القرآن کمن انکرَ القرآن کُلَّه! و این واقعاً همین طور است دیگر. نؤمن ببعض و نکفر ببعض نمی‌شود. بعد حضرت فرمودند این ناصب انکار فضائل امیرالمومنین را می‌کند و این زیدی انکار امامت ما را می‌کند، چه فرقی می‌کند؟! حالا فحش نمی‌دهد، بله، سب نمی‌کند، امّا انکار امامت فرقی نمی‌کند کسی که حقی را مشاهده کند و انکار حق کند، این ضلالت است، فرقی نمی‌کند. الان هم مسئله همین طور است. حالا ما اسم خود را شیعه گذاشتیم امّا معلوم نیست اگر در زمان فرض کنید امام صادق بودیم خیلی از این افراد و روحانیون همه در مقابل امام صادق مکتب باز می‌کردند! مکتب درست می‌کردند! مگر اینها این حق را نمی‌بینند و بعد هم انکار می‌کنند؟ مگر همین‌هایی که...؟</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حکایت انتقاد از تقلید متنافس مراجع و علمای حوزه علمیه و انتقاد شدید از انحراف در فتواهای فقهی و تغییر احکام دین</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> من یک عبارتی از یک کسی شنیدم خیلی جالب بود. یک شخصی می‌گفت در یک مجلسی بودیم در زمان حکومت سابق، همان حکومت شاه، می‌گفت یک شخصی رو کرد به یک فردی و به او ‌گفت چرا شما مزاحم ما می‌شوید؟ از همین آقایانی که از دنیا رفته‌اند، از همین مراجعی که از دنیا رفته‌اند، چرا شما مزاحم ما می‌شوید؟ گفت آقا هم شما و هم ما، هر دو می‌دانیم که فلان مرجع که الان در فلان جا هست از هر دوی ما اعلم است، در عین حال ما خودمان را مطرح کردیم! خب حالا که این طور است، وقتی که قرار بر تنافس است! </w:t>
+        <w:t xml:space="preserve">من یک عبارتی از یک کسی شنیدم خیلی جالب بود. یک شخصی می‌گفت در یک مجلسی بودیم در زمان حکومت سابق، همان حکومت شاه، می‌گفت یک شخصی رو کرد به یک فردی و به او ‌گفت چرا شما مزاحم ما می‌شوید؟ از همین آقایانی که از دنیا رفته‌اند، از همین مراجعی که از دنیا رفته‌اند، چرا شما مزاحم ما می‌شوید؟ گفت آقا هم شما و هم ما، هر دو می‌دانیم که فلان مرجع که الان در فلان جا هست از هر دوی ما اعلم است، در عین حال ما خودمان را مطرح کردیم! خب حالا که این طور است، وقتی که قرار بر تنافس است! </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">... وَ فِي ذٰلِكَ فَلْيَتَنٰافَسِ اَلْمُتَنٰافِسُونَ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿المطففین‌، ٢٦﴾ حالا که بنا بر تنافس و اینهاست چرا ما متأخر از شما باشیم؟! هر دو می‌دانیم که...! خیلی صریحاً هم گفته بود! البتّه آن که گفته بود الان حیات دارد ولی به آن که گفته بود آن آقای شریعت مدار بود. گفت هم شما می‌دانید و هم ما که فلان کسی که در نجف است از هر دوی ما اعلم است ولی در عین حال ما در مقابل اینها رساله دادیم! حالا که این طور است چرا من بخواهم زیر بلیط شما بروم شما برو زیر بلیط من! یعنی می‌خواهد بگوید وقتی که قرار بر این است که حق نباشد دیگر آدم شوخی نمی‌کند که! حالا هر کسی دنیایش آبادتر بهتر! هر کسی عمرانش بیشتر...! اینها همین هستند دیگر! حالا ما داریم به ابوحنیفه فحش می‌دهیم، ما داریم به شافعی فحش می‌دهیم، به حنبل و مالک داریم فحش می‌دهیم، این بدبخت‌ها هم همین‌ها هستند. می‌گویید آقا فتوی‌هایشان این طور است. خب باشد! آقا مگر فتوی نمی‌دهد؟! آقا فتوی می‌دهد بر اینکه موسیقی‌هایی که در تلویزیون و رادیو است عادت شده برایمان چرا جدید نمی‌آورید بدهید؟! خب این چه کسی است؟! تازه شما اعتراض می‌کنید که اهل تسنن فتوی به حرمت موسیقی نمی‌دهند! آخوند نجف رفتۀ ما دارد می‌گوید...! این موسیقی‌هایی که خودشان می‌گویند این موسیقی‌ها، موسیقی های قبیح است، خودشان متعرف هستند، آن وقت این آقا- من خودم خواندم- این آقا این موسیقی را موسیقی عادی می‌داند! عادت کردیم! خسته آور است! ملالت آور است! موسیقیی بزنید که دیگر همه کار بکنیم! یک چیزی باشد که ...! بعد آن وقت شما اعتراض می‌کنید چرا اهل تسنن موسیقی را حلال می‌دانند؟! خب خود آخوند‌های ما هم حلال می‌دانند! این چه فرقی کرد؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> شما اعتراض می‌کنید بر اینکه ابوحنیفه می‌گوید که اگر فرض یک پوششی، یک چیزی ببندد آن شخص به خودش و زنا بکند این زنا محسوب نمی‌شود! بخاطر اینکه این...! من قسم می‌خورم اگر یک مدّت بگذرد همین آخوند‌های ما فتوی می‌دهند که با همین وسایل جلوگیری، زنا محقق نمی‌شود! این چیزی نیست. یعنی اگر قرار بر این باشد که خلاصه مسئله بخواهد به یک جا کشیده بشود تا هر جا هست می‌رود طرف! اگر واقعاً دین نباشد، اگر دین نباشد، اصطلاحات کاملاً در اختیار مفتی قرار می‌گیرد و به هر کیفیتی که بخواهد می‌تواند اصطلاحات را بر طبق منویات خودش تغییر بدهد. فقط دین است که جلوی قضیه را می‌گیرد. فقط این است. خب همین.</w:t>
@@ -245,67 +501,91 @@
         </w:rPr>
         <w:t xml:space="preserve">! امام سجاد می‌گوید. خب این حرف امام سجاد لعب به شطرنج است، بحث قمار نیست دیگر، این شطرنجی که تا دیروز حرام بود الان حلال می‌شود! از شیر مادر حلال‌تر می‌شود دیگر! دیگر حالا همه جا هست! یا فرض کنید من باب مثال موسیقی به هر کیفیتی، این می‌شود حلال! قتل نفس که خود سُنی‌ها قبول ندارند، خود اهل تسنن این را [حرام] می‌دانند، دکتری که در بیمارستان بود به خود من می‌گفت برای ما دستور آمد که شما سقط کنید! دستور آمد از طرف وزارت بهداشت که می‌گفت شما سقط کنید و به طرف نگوئید! چی است آخر؟! بعد هم فتوی در می‌آید که تا چهار ماه و خورده‌ایی که هنوز روح دمیده نشده مرده است سقطش اشکال ندارد! خیلی اصلاً...! آقا صد رحمت به ابوحنیفه و شافعی و ...!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سؤال: ...؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ج: بله. آن وقت ما ادعای حکومت ناب کذا را می‌کنیم، و زعاعت تمام دنیا را می‌کنیم. بر خلاف سُنّت پیغمبر و سنّت ائمه عمل می‌کنیم...! خب اینها چه کسانی هستند؟! اینها همین هستند دیگر!</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بحث درباره سنت تفریق بین نمازهای خمسه و ترک آن در شیعه</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> علیٰ ایِّ حال، حالا صحبت در این است که یک مسئله‌ایی که الان برای ما مطرح است این است که ما...،</w:t>
+        <w:t xml:space="preserve">علیٰ ایِّ حال، حالا صحبت در این است که یک مسئله‌ایی که الان برای ما مطرح است این است که ما...،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">داستان مناظره درباره تفریق صلوات و استناد به جامع عباسی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> الان همین اهل تسنن طبق دستور اسلام دارند نمازها را به تفریق به مواقع خمسه می‌خوانند، خب دستور اسلام همین است. خب ما که داریم جمع بین صلوات می‌کنیم داریم خلاف می‌کنیم! این خلاف است، خود ائمه دارند تفریق به صلوات می‌کنند. آن وقت آخوند می‌آید می‌گوید که ائمه مثل ما نماز را جمع می‌خواندند! آخر کجا ائمه نماز را جمع می‌خواندند؟! یکی دو تا روایت داریم، بعضی از اوقات هم از باب اضطرار بود. چرا می‌آیید حکم خدا را عوض می‌کنید؟! چرا نمی‌روید روایات را نگاه بکنید؟! این همه روایت راجع به تفریق در صلوات است، مستحب است تفریق در صلوات و امثال ذلک. پیغمبر فقط در سفر جمع بین صلوات می‌کردند که موقع اضطرار و زحمت و حرج و عسر و مسائل بود، ولی کجا دیگر پیغمبر جمع بین صلوات و اینها می‌کرد؟ و اینها[(اهل تسنن)] دارند انجام می‌دهند. خب حق ندارند اینها به ما اعتراض کنند؟ می‌گویند آقا ما طبق روایت داریم که پیغمبر این طوری می‌کرد شما به چه دلیلی می‌آیید نمازتان را جمع می‌خوانید؟ حالا ما مثل اینها نمی‌گوئیم که حرام است. حالا اینها می‌گویند جمع بین صلوات حرام است. ما نمی‌گوئیم. حداقل چرا سُنت را داریم رها می‌کنیم؟ چرا سُنت را ترک می‌کنیم؟ فقط این سُنت اختصاص پیدا کرده به کسی که بخواهد سالک بشود و در دستورات سلوکی که بزرگان می‌دادند تفریق بین صلوات بود، این دستور که مربوط به سلوک نیست، دستور برای عامۀ مسلمین است. مربوط به عامۀ افرادی است که اینها مسلمان هستند دیگر.</w:t>
+        <w:t xml:space="preserve">الان همین اهل تسنن طبق دستور اسلام دارند نمازها را به تفریق به مواقع خمسه می‌خوانند، خب دستور اسلام همین است. خب ما که داریم جمع بین صلوات می‌کنیم داریم خلاف می‌کنیم! این خلاف است، خود ائمه دارند تفریق به صلوات می‌کنند. آن وقت آخوند می‌آید می‌گوید که ائمه مثل ما نماز را جمع می‌خواندند! آخر کجا ائمه نماز را جمع می‌خواندند؟! یکی دو تا روایت داریم، بعضی از اوقات هم از باب اضطرار بود. چرا می‌آیید حکم خدا را عوض می‌کنید؟! چرا نمی‌روید روایات را نگاه بکنید؟! این همه روایت راجع به تفریق در صلوات است، مستحب است تفریق در صلوات و امثال ذلک. پیغمبر فقط در سفر جمع بین صلوات می‌کردند که موقع اضطرار و زحمت و حرج و عسر و مسائل بود، ولی کجا دیگر پیغمبر جمع بین صلوات و اینها می‌کرد؟ و اینها[(اهل تسنن)] دارند انجام می‌دهند. خب حق ندارند اینها به ما اعتراض کنند؟ می‌گویند آقا ما طبق روایت داریم که پیغمبر این طوری می‌کرد شما به چه دلیلی می‌آیید نمازتان را جمع می‌خوانید؟ حالا ما مثل اینها نمی‌گوئیم که حرام است. حالا اینها می‌گویند جمع بین صلوات حرام است. ما نمی‌گوئیم. حداقل چرا سُنت را داریم رها می‌کنیم؟ چرا سُنت را ترک می‌کنیم؟ فقط این سُنت اختصاص پیدا کرده به کسی که بخواهد سالک بشود و در دستورات سلوکی که بزرگان می‌دادند تفریق بین صلوات بود، این دستور که مربوط به سلوک نیست، دستور برای عامۀ مسلمین است. مربوط به عامۀ افرادی است که اینها مسلمان هستند دیگر.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سؤال: می‌گویند سنی شده‌اید! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">جواب: بله، می‌گویند سنی شده‌اید!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -386,50 +666,62 @@
         <w:t xml:space="preserve">گفت آقا اختیار دارید!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> گفتند جامع عباسی شیخ بهایی را نگاه کنید در آنجا تفریق صلوات نوشته شده است. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">به فارسی نوشته است نیازی نیست که بروید کُتب عربی را نگاه کنید! یعنی یک روحانی ما نمی‌داند که تفریق در صلوات سُنت است! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بررسی تفاسیر زمخشری و خازن درباره طهارت و نجاست مشرکان</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="RevayatFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خب علیٰ ایِّ حال، آن مسئله ای که من می‌خواهم مطرح بکنم این است که در اینجا ما می‌بینیم که فرض کنید زمخشری در تفسیرش آورده که اتفاق مذاهب اربعه بر عدم نجاست مشرک است. خب حالا این مذاهب اربعه که الان اتفاق بر طهارت مشرک دارند و اتفاق بر عدم نجاست مشرک دارند، اینها که نیآمدند از باب عناد این کار را انجام بدهند. مثلاً فرض کنید آن کسی که می‌گوید وضو را از پایین به بالا بگیر آن از آیۀ قرآن استفاده می‌کند </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">يٰا أَيُّهَا اَلَّذِينَ آمَنُوا إِذٰا قُمْتُمْ إِلَى اَلصَّلاٰةِ فَاغْسِلُوا وُجُوهَكُمْ وَ أَيْدِيَكُمْ إِلَى اَلْمَرٰافِقِ ….. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿المائدة، ٦﴾ یعنی می گوید آیۀ قرآن می‌گوید از پایین به بالا، نمی‌گوید از بالا به پایین، می‌گوید ما از آیۀ قرآن این استفاده را می‌کنیم. حالا به نظر ما خیلی بد است که چرا از پایین به بالا! مثلاً </w:t>
       </w:r>
       <w:r>
@@ -1112,50 +1404,62 @@
         </w:rPr>
         <w:t xml:space="preserve">ئهم الظاهره او انهم نجسٌ بمعنی ذوی نجاسة فی باطنهم حیثُ تجنسوا بالشرک و الاعتقاد الباطل فعلی هذا یمکن ان یکون نجَس صفة مشبهه کحَسَن</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ببینید ایشان در اینجا قائل به همین نجاست باطنیه هستند و نجاست ظاهریه را نفی می‌کنند و به نجاست ظاهریه در اینجا قائل نیستند و همان مسئلۀ شرک و بطلان اعتقاد را در اینجا مطرح می‌کنند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> تفاسیر دیگری را هم که خب انشاءاللَه در روز دیگر می‌آئیم خدمتتان عرض می‌کنیم. منظور فقط در تفسیر المیزان هم که مرحوم علامۀ طباطبائی، ایشان نجَس را به معنای همان اعتقاد باطل و شرک و نجاست باطنیه می‌‌دانند که به معنای رجس است چون درجای دیگر رجس و قذارت آمده و ایشان می‌فرمایند که ما از این آیه استفادۀ نجاست ظاهریه را نمی‌توانیم بکنیم. این قضیه باید به موارد دیگر مراجعه بشود. این در این حدود، [انشااللَه بقیۀ مطالب برای روز بعد.] </w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تکمله استاد بر آیات قرآنی و ادله عدم نجاست ذاتی کفار</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سؤال:[چون این آیه متفرع بر آیات قبل از این آیه است که در آنها این مطلب بیان شده که مشرکین را و لو اگر پدر و... باشند به عنوان دوست نگیرید پس در این آیه هم باید منظور عدم اختلاط با مشرکین باشد.] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">جواب: قطع مودّت در اینجا مورد نظر است. بله درست است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -1257,52 +1561,62 @@
         </w:rPr>
         <w:t xml:space="preserve">ج: چی چی به ظاهر شهادت می دهد؟! کسی که بزند دختر پیغمبر را بکشد شهادت تو سرش بخورد! این حرفها چیست؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سؤال: در روایت داریم که یک لحظه ایمان نیاورد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ج: بله. شما که کسی را که[اهل بیت را] سبّ می‌کند مرتد می‌دانید، حالا کسی که بزند دختر پیغمبر را بکشد [شما او را مرتد نمی دانید؟!]</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ChapChin"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اللَهم صل علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
       <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
         <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>