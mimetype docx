--- v0 (2025-12-19)
+++ v1 (2026-05-07)
@@ -13,254 +13,380 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هوالعليم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">كیفیّت احاطه و اشراف شیطان بر موجودات و عالم هستى‏</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرح دعای ابوحمزه ثمالی - رمضان المبارک 1418 - مجلس ششم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حضرت آیت‌اللَه حاج سید محمدمحسن حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدس‌الله‌سرّه</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">كیفیّت احاطه و اشراف شیطان بر موجودات و عالم هستى‏</w:t>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذُ بِالله مِنَ الشَّیطانِ الرَّجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بِسمِ الله الرَّحمَنِ الرَّحیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و صلَّی‏ اللهُ عَلَی سیدنا و نبینا أبی‌القاسم مُحَمّدٍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و علی آله الطّیبین الطّاهرین و اللعنة عَلَی أعدائِهِم أجمَعینَ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بِک عَرَفْتُک و انْتَ دَلَلْتَنی عَلَیک وَ دَعْوتنی اِلَیک و لَو لا اَنْتَ لَمْ اَدْرِ ما اَنْت </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عرفان عبارت است از اتّحادِ در اُفق، و وحدت در مرتبه، و الحاقِ در مرحله مشخصّه بین دو شیء. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الآن من در اینجا نشسته‌ام و زید در فاصله‌ای از من قرار گرفته، در اینجا الحاق معنا ندارد، مرتبه در اینجا معنا ندارد، مرتبه این است که در همان نقطه‌ایکه من نشسته‌ام، در همان نقطه یک شخص دیگری قرار بگیرد. در اینجا منظورم از مرتبه تساوی در سطح نیست، یعنی در همان تحیوص مکانی و در همان تأین ـ با همزه ـ یعنی در آن مکانیکه الآن من خودم در آنجا نشسته‌ام در آن مکان شخص دیگری بیاید [بنشیند]، این را می‌گویند لحوق، این را می‌گویند وحدتِ در مرتبه، یک وحدتِ در مرتبه است که بنا بر اصطلاح فلاسفه است و آن عبارت است از دو حیثیتِ وجودی و دو امر موجودی که در یک نقطه از سلسله طولیه وجودیه قرار می‌گیرد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ما عوالم متفاوت و مختلفی داریم، از مقام مشیت الهیکه تنزّل کنیم به اسماء و صفاتِ کلیه، بیائید پائین‌تر همین‌طور، این اسماء و صفات کلیه الهیه در هر مرتبه‌ای از عالم وجود بر حسب افتراق و ابتعادشان از مبدأِ فیاض که قرار بگیرند یک مرتبه را تشکیل می‌دهند از جهت مظهریت، و یک مظهر به وجود می‌آورند، عالم ملائکه دارای مراتب متفاوتی است، قطعاً آن مقام افتراقی که در جایگاه جبرائیل و حضرت عزرائیل و اسرافیل هست ملائکۀ مادون در یک هم‌چنین جایگاهی نیستند. تجلّ اسماء کلیه الهیه در ملائکۀ مقرّب قویتر است از اسماء جزئیه که ملائکۀ مادون باشد </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و هَلُمَّ جَرّا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> بیائیم پائین‌تر تا اینکه به </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عَدْنَ العَوالِمْ واَظْلَمُ العَوالِمْ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> که عالم طبع و عالم مادّه است برسیم، این تجلّی اسماء الهیه همین‌طور به واسطه ابتعادِ از آن مبدأ، دچار ضعف می‌شود و ضعفِ آنها مراتبِ طولیه وجودیه را تشکیل می‌دهد این یک اصیطلاح مرتبی است که در اصطلاح عرفاء و اهل حکمت وجود دارد. منظور از مرتبه‌ای که در اینجا ما عرض می‌کنیم این نیست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مرتبه عبارت است از همان خصوصیت وجودیه‌ای که یک شیء دارد، این را می‌گویند مرتبه ولو اینکه در سلسلۀ عرضیه باشد، فرق نمی‌کند. اگر یک شیء، یک شکری، در کنار یک آبی قرار بگیرد هر چه هم که نزدیک آن آب باشد نمی‌گویند این ملحق به این است، کی می‌گویند؟ وقتی شما شکر را در آب ریختید مخلوط کردید و یک واحد تشکیل شد آن موقع می‌گویند شکر ملحق شد به آب، تا وقتی که هنوز کنارش است ملحق نیست، هر چی هم بهش نزدیک کنید، اصلاً شما این لیوان آب را توی یک کیسه شکر هم قرار بدهید، بین این لیوان آب و بین کیسه شکر فقط یک جدار نازک پوششی وجود داشته باشد این به آن کاری ندارد آن هم به این کاری ندارد امّا اگر این آب را ریختید در شکر یا شکر را ریختید در آب، آن موقع یک واحد تشکیل می‌شود، به آن واحد می‌گویند عرفان. یعنی ما داریم می‌گوئیم، هنوز اوّل کاریم. اوّل می‌گوئیم تا بعد ببینیم به کجا می‌خواهیم برسیم؟ به این می‌گویند عرفان، در مسائل ظاهری هم مثال زیاد داریم، مثال خیلی داریم. لابدّ آقایان متوجّه شدند چی می‌خواهم بگویم با کم و بیش، این بخاطر آن وحدت مرتبه است که وجود دارد، زود مطالب روی هوا گرفته می‌شود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">دو نفر هستند من باب مثال یکی این‌طرف کره زمین است یکی آن طرف کره زمین است یک آقا پسری است این‌طرف، یک مخدره مجللّه‌ای هم آن‌طرف. خب این دو تا هیچ ارتباطی با هم‌دیگر ندارند این این طرفِ آن هم آن طرف، نه این از او خبر دارد نه او از این ـ این چیزهائی که عرض می‌کنم چون ما از یک راه دیگری برای ترجمه بیان کلام حضرت سجّاد می‌خواهیم وارد بشویم از این نظر ما یک قدری قضیه را کشش می‌دهیم والاّ طبق آنچه که متعارف است و آن‌ طور این فقره را ترجمه می‌کنند نه! آن‌طور نیاز به این تفصیلات نداریم که حالا آن را هم عرض می‌کنم خدمتتان ـ اینها می‌آیند، یکی از این‌طرف و یکی هم از آن‌طرف می‌آید بالاخره دست قضا می‌آید آن را در این شهر قرار می‌دهد خود ایشان هم که در این شهر تشریف دارند، شرف حضور دارند و بالاخره باز از هم‌دیگر خبر ندارند. باز یک قضای الهی می‌آید این فرض کنید که من باب مثال در این محلّه زندگی می‌کند و آنها دارند دنبال اجاره می‌گردند که پیدا کنند و بنگاهی می‌آوردشان تو همین محلّه ـ ببینید هی فاصله‌ها دارد کم می‌شود ـ خب بالاخره می‌آیند اینجا. حالا اگر ایشان فرض کنید توی خانه‌اش بود همیشه إلی الأبَدْ و او هم در منزلش بود، مسأله‌ای اتّفاق نمی‌افتاد. دوباره قضای الهی ـ اینها که می‌گویم همه‌اش واقعیت داردها، اینها همه‌اش عینِ حقیقت است ـ دوباره می‌آید و می‌چرخد و آن را در سر راه این قرار می‌دهد. گفت: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اَلنَّظْرَه سَهْمٌ مِنْ سَهامِ اِبليس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> البتّه خب آن نظره در صورتی که نظرۀ شیطانی باشد نظَر سهمی است از سهام ابلیس، نگاه کردن تیری است از تیرهای ابلیس، ابلیس می‌آید و همین‌طور با اشکال و خصوصیات مختلف که هست، می‌آید و یکی‌یکی تیرهایش را می‌پراند، یک تیر می‌رود و می‌خورد به هدف، از خوشحالی فریاد می‌کشد، تیر دوّم همین‌طور تا کارش را بسازد، آیه‌ای در قرآن است می‌فرماید که </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إِنَّ اَلَّذِينَ اِتَّقَوْا إِذٰا مَسَّهُمْ طٰائِفٌ مِنَ اَلشَّيْطٰانِ تَذَكَّرُوا﴿الأعراف‏ ٢٠١﴾</w:t>
@@ -357,84 +483,86 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> تَذَکَّرُوا وقتی که طائفی از شیطان ـ این مطالبی که عرض می‌کنم خدمتتان اینها مطالبی است که از فرمایشات مرحوم آقا استفاده کردم از خودم نیست ـ اینها می‌آیند </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">{مَسَّهُمْ}</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> وقتی که می‌خواهد مَسّ کند مَسّ یعنی چی؟ مَسّ یعنی مماس، این را می‌گویند مماس. شما یک وقتی یک هندوانه‌ای در جلوی شما هست و یک چاقو را با این هندوانه مَسّ می‌کنید این را می‌گویند مَسّ، یک وقتی نه! چاقو را توی هندوانه فرو می‌کنید این را دیگر مَسّ نمی‌گویند این [را] دیگر پاره کردن می‌گویند. این شیطان که می‌آید این قلب انسان، این قلب چیه؟ درش بسته است. این در را باید باز کند، کلید بیندازد، شیطان هم بیراه نمی‌آید، سلام می‌کند علیک می‌شنود خلاصه آن حدود را رعایت می‌کند خلاصه دزد نیست شیطان، نه، کاملاً روی موازین و روی آداب و روی چیز می‌آید، علیکم ‌السّلام و رحمه الله اجازه می‌فرمائید من داخل در قلبتان بشوم؟ بفرمائید منزل خودتانِ! خدائی، بنده خدائی توی کار نیست منزل خودتانِ، بفرمائید، با اجازه می‌آید. خلاصه این می‌آید و مَسّ می‌کند این قلب را، مَسّ می‌کند. خب اگر اینها مؤمن هستند و شیطان می‌آید که مَسّ بکند، می‌خواهد یک راه و روزنه پیدا بکند</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> {تَذَکَّرُوا} </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اینها چی می‌شوند؟ اینها متذکر می‌شوند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> می‌گویند وقتی که اسپرم با اوول برخورد می‌کنند و نطفه می‌خواهد منعقد بشود از میان این‌همه اسپرمهائی که ـ میلیونها اسپرم ـ وجود دارد یکی از اینها موفّق می‌شود که داخل در اوول بشود، آن هسته مطروحه زن بشود، آن‌وقت اینها می‌گردند می‌گردند یک جائی که بعضی از نقاط این اوول هست که از نظر جدار ضعف دارد، همانجا را پیدا می‌کند می‌رود توش، جای سفتش نه نمی‌رود، یک جای نرمی که پیدا می‌کند می‌گردد دورش، دورش می‌گرده، ها! پیدا کردم، پیدا می‌کند می‌رود توش، وقتی رفت توش این را می‌گویند انعقاد. منعقد شد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> این شیطان هم می‌آید می‌گرده، می‌گوید از چه راه وارد بشوم؟ می‌گوید این خصوصیاتش چیه؟ یک اینکه آدم خود بینی است خیلی خودش را می‌خواهد خیال می‌کند آسمان سوراخ شده فقط همین آقای زید افتاده پائین، این خودبین است. می‌گوید لقمه چرب و منفذِ خبی برای ورودش پیدا کردم. این آدم آدمی است که محکوم غرائزشِ، بَه‌بَه، بَه این سوراخ دوّم، بله خیلی هم گشاد، خیلی خب، این هم یکی، این آدمی است که دنبال مال و این حرفها می‌رود این هم یک سوراخ! قضیه ما قضیه همین پلنگه است، این‌قدر ما ماشاءالله سوراخ داریم، سوراخ نگو آبکش بگو، این اصلاً ظرف نیست، آب بریزی از همه جاش در می‌آید، حبّ به مال، حبّ به زن، حبّ به فرزند، البتّه اگر اینها در راه خدا باشد درست است، حبّ به ریاست، خودبینی، غرائز، شهوات، امثال ذلک، این قدر الحمد لله منافذ وجود دارد! این‌قدر منافذ که نیازی برای ـ من خودم را می‌گویم ـ نیاز به </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">طُوْفْ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> نیست، نیامده می‌رود تو،‌آنیکه می‌گویند طائفٌ من الشیطان این مربوط به آدمهائی است که یک‌خورده سرشان به تنشان می‌ارزد ما که خیلی....! اینها چیند؟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> {تَذَكرُوا} </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
@@ -503,50 +631,51 @@
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">{تَذَكَّرُوا}</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> از همانجا جلویش را می‌گیری، دیگر نمی‌گذاری این کدورت بر قلبت وارد بشود، نمی‌گذاری این آثار بیاید بر قلبت وارد بشود و بعد بخواهی ردش کنی، نه! وقتی که وارد یک مجلس شدی دیدی دارند غیبت برادر سلوکیتُ می‌کنند، همان غیبت نکرده آقا دست نگه‌دار، دست‌نگه‌دار، آقا برو راجع به گران شدن بنزین و اینها حرف بزن، راجع به فوتبال و اینها حرف بزن، بهتره، چرا؟ چون اینها لهو و لعب است و این حرام است، این است قضیه. غیبت برادر سلوکی حرام است شرعاً نه اینکه کراهت دارد. حرام است دیگر. وقتی حرام است دیگر کاریش نمی‌شود کرد. وقتی که یکجا می‌روی شما می‌بینی دارند......! همانجا تذکروا، همانجا متذکر شوند، همانجا بایستند، نگذارند بیاید جلو، یک حرف زده بشود، شیطان یک تیر انداخت، حرف دوّم زده بشود تیر دوّم، سوّم، بعد از یک ساعت که خب پدرت درآمد، قلبِ تو لِه شد، کدورت بر تمام وجودت حاکم شد و ظلمت تمام قلبت را گرفت آن موقع تازه بخواهی در مقام جواب بر بیائی یا بر نیائی، نه جانم! چرا این‌قدر راه دور را ما برویم؟ چرا این‌قدر خودمان را به اذیت و مشقّت بیندازیم؟ هیچ عاقلی می‌آید و خودش را در میان جذامیها و وبائیها بیندازد و بگوید که من اوّل وبا می‌گیرم بعد می‌‌روم واکسن آن را می‌زنم؟ اصلاً عاقلی می‌آید این کار را بکند؟ می‌گذارد بچّه‌اش دیفتری بگیرد وقتی که دیفتری گرفت دارد، خفه می‌شود حالا بیایم ضدّش را بزنم؟ نه آقاجان! از اوّل برو واکسن بزن، از اوّل واکسن بزن که دیفتری نگیری از اوّل برو واکسن بزن که وبا نیاید از اوّل برو واکسن بزن که سِل نگیری، نه اینکه سل بگیری بگوئی حالا من بروم بخوابم بیمارستان خوب بشوم! خیلی احمقی!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> چرا ما در مسائل خودمان این‌طور نیستیم؟ پس این آیات قرآن برای کی آمده؟ این آیات قرآن برای ابی‌سفیان آمده یا برای من و سرکار آمده؟ برای کی ‌آمده؟ آیا ما که سالک شدیم دیگر از آیات قرآن مبرّاء هستیم یا نه احتیاج ما تازه به این آیاتِ، تازه احتیاج ما به این روایاتِ، امام صادق علیه‌السلام بیکار نبود زبانش بگردد و این روایات را برای ما بیان کند. امام صادق به قول خودش که می‌فرمود </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اِنَّ لی وِرْداً و ذِکراً</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«من خودم ورد دارم و ذکر دارم» بلند شو برو پی کارت. این امام صادق بیکار نبود و از بی‌کاری نمی‌آمد این روایات را برای ما بگوید. امام سجّاد بی‌کار نبود اینها هر لحظه‌ از حیاتشان به دنیا و آخرت ما بالا سرِ، ما فوق این حرفها است. اینها که آمدند و این روایات را بیان کردند، این آیات قرآن برای مای سالک آمدند بیان کردند، برای ما بیان کردند. آن دزدیکه می‌خواهد دزدیکند </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">{إِذَا مَسَّهُمْ طَائِفٌ مِّنَ الشَّيطَانِ تَذَكَرُوا}</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
@@ -732,163 +861,173 @@
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">يا أَيُّهَا اَلَّذِينَ آمَنُوا قُوا أَنْفُسَكُمْ وَ أَهْلِيكُمْ نٰاراً ﴿التحريم‏ ٦﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اوّل خودتان را بپائید،خودتان را بپائید بعد بروید سراغ دیگران. اگر ما به این آیه عمل می‌کردیم خودمان را اوّل می‌پائیدیم، اوّل خودمان را می‌پائیدیم و اهل و زن و بچّه و اینها را، مسأله به این کیفیت در نمی‌آمد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> از خدای متعال طلب می‌کنیم که همیشه ما را در صراط خودش ثابت و مستقیم بدارد و ما را در معرض سهام ابلیس قرار ندهد و اگر قرار گرفتیم، خودش و با عنایت خودش تمام بلایا و تمام گرفتاری‌ها را از ما برطرف بگرداند و قلب اولیاء خودش را و بزرگانی که سرمایه زندگی خود را و عمر خود را برای روشنائی و اهتداء‌ ما صرف کردند. من آن شبی که مرحوم آقا دِکلمان گرفته بودند من با ایشان از مشهد می‌آمدم طهران، پرده چشمشان پاره شده بود، از مشهد آمدیم طهران که آقای دکتر سجّادی ایشان را معاینه کنند، در همین هواپیما که داشتیم می‌آمدیم ایشان به من گفتند آقا سید محسن می‌گویند شما بخاطر مطالعۀ زیاد و نوشتن این کتابها، مبتلای به این کسالت شدید ـ این را خود من هم به ایشان می‌گفتم نه اینکه، یعنی من هم شنیده بودم از اطبّاء و اینها ـ شما بدان اگر قرار بر این باشد که من دست از نوشتن این کتابها بر دارم به بهای سلامت چشم خودم، حاضر نیستم از یک خطّ این تألیفات صرف نظر کنم! آن وقت اینها برای ما عمرشان را گذاشتند. این آدمی نیست که دروغ بگوید آدمی نیست که شوخی بکند حرفش حقّ است. آن وقت ما آمدیم یک هم چنین گنجینه و میراثی را به بازی گرفتیم! هر چی دلمان خواست بگوئیم! به هر کی هر تهمتی خواستیم بزنیم! انگار همه اینجا استاد شدند! همه اینجا صاحب اختیار شدند! همه اینجا...! طرف نمی‌تونه با سه انگشت ماتحتش را بشوید با دو انگشت! آمده در اینجا دارد دستورالعمل می‌دهد! آقا این کار را شما باید انجام بدهید! آن کار را باید انجام بدهید! این قدر بی در و پیکر. </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ChapChin"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهم صل علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1149,61 +1288,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="9" name="_x0000_i0009" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="60" name="_x0000_i0060" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0009" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0060" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5371,56 +5510,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -5436,51 +5574,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5705,51 +5843,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6524,51 +6662,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6638,72 +6776,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6913,62 +7054,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -7028,250 +7171,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7348,50 +7520,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7840,120 +8024,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>