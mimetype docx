--- v1 (2026-05-07)
+++ v2 (2026-08-11)
@@ -1288,61 +1288,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="60" name="_x0000_i0060" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="78" name="_x0000_i0078" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0060" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0078" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>