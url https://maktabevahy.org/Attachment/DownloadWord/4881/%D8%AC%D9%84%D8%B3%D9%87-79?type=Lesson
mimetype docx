--- v0 (2025-10-10)
+++ v1 (2026-05-07)
@@ -12,58 +12,52 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذ باللَه من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسم اللَه الرحمن الرحیم</w:t>
       </w:r>
     </w:p>
@@ -438,147 +432,147 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> بنده نظرم این است که ما حکم تکلیف برای همه را مفروغٌ‌عنه فرض می‌کنیم به نحو عام حالا آمدیم سر خاص، در خود عبادات در یک آیه می‌بینیم در یک حکم که در آن حکم تأکید به نحوی است که در مورد عقاب جنبۀ‌ حدود آمده مثل قتل نفس ،در مورد قتل نفس ، خلود در نار آمده در حالتی که حرام است ولی در مورد دروغ این نیامده خوب دروغ هم حرام است. خدا پدر آدم را در می آورد ولی خلود، انسان یک دروغ بگوید میزان حرمتش و میزان عقابش با قتل نفس مؤمنه که همین طوری گلوله را بزنی در کله یک مومن بی گناه و او را بیاندازد روی زمین یکی است؟ یک دروغ بگوید آقا من رفتم خانۀ فرض بکنید که عمه‌ام در حالتی که نرفته بوده آیا میزان عقاب [یکی است؟] دیوانه هم یک چنین حکمی‌نمی‌کند چه برسد به حکیم علی الاطلاق که آیا زدن یک گلوله به یک فرد مؤمن و بی گناه و انداختنش و جان دادنش این با یک فرض کنید که دروغ گفتن که آقا من این کار را کردم امروز به فقیر پول دادم پول نداده امروز نماز خوانده در حالی که نماز نخوانده آیا با دروغ گفتن یکی است؟ یا نه؟ هیچ کسی نمی‌گوید یکی است. لذا در آنجا دارد خلود هر دوی آنها هم یک گناه ندارد مگر هر دوش حرام نیست بنده صحبتم این است آنی که احکام برای همه هست آن یک مسئلۀ مفروغٌ‌ عنهی است و حاکم اسلام بایستی که نسبت به غیر مؤمنین هم زکات و خمس و اینها بگیرد آن مسئله اش باصطلاح در جای دیگر است. ولی صحبت در این است که خود احکام عبادات ما می‌بینیم لسان و لحن شارع نسبت به آن عبادات تفاوت می‌کند در مورد صلاة مریض و این حرفها نیامده ان الصلوة علی المومنین کتابا موقوتا اما ندارد لو کنت سالما لو کنت صحیحا لو کنت فی حضر لو کنت نمی‌دانم شابا لو کنت فلانا فلانا نداریم ولی در مورد صلوة همان عموم هست ولی استثناء‌ دارد فمن کان منکم مریضا او علی سفر ما از اینجا چه می‌فهمیم از اینجا اهمیّت صلاة را بالنسبه به اهمیت صوم می‌فهمیم که وقتی که شخص در حال سفر است منه علی العباد شارع صوم را برمی‌دارد دیگر صلاة را برنمی‌دارد صلاة را برمی‌دارد شکسته می‌کند در آن چیزهایی که آمده ولی در مورد صوم برمی‌دارد از اینجا می‌فهمیم که صلوة در نزد شارع اقوی از صوم است در مورد حج می‌بینیم از همه اقوی است وقتی که می‌گوید لله علی الناس می‌گوییم لله علی الرجال نمی‌گوید لله علی النساء ‌فی ایام الصحه نمی‌گوید لله علی الرجال فی ایام الاستقامه و الثروة و نمی‌دانم و الاستغنا نمی‌گوید لله علی المومنین حتی نمی‌گوید می‌گوید لله علی الناس اصلا حکمی‌است کأنَّ از نظر من از دائره اسلام این قضیه خارج است فکیف بالمسلمین این منظور بنده در اینجا بود این حکم حج اصلا به طور کلی در دایره ایمان قرار ندارد بالاتر است ولکن لایقبل الا بالایمان آن یک مطلب دیگر است لایقبل الا بالتسلیم بالرسول لایقبل الا بالاسلام لایقبل الا بهذه حتی امام صادق علیه السلام می‌فرماید که اگر ناصبی مخالف است باید دوباره انجام بدهد لایقبل الا بولایتنا بالاتر از این اگر ناصبی معاند فرض کنید که معاند صابّ باشد باید دوباره برود انجام بدهد ولی اگر ناصبی است ولی نه آن طور، مثلا ناصبی عوام که چیزی حالیشان نیست ولی در عناد هم باشد حضرت می‌فرماید که بهتر است برود ولی اگر نه ناصبی نیست مخالف است حضرت می‌فرماید نه ببینید این مراتب را که چطور در نظر می‌گیرد حضرت اینها همه مراتب قبولی است که در یک جا قبول می‌شود حتی در مورد ولایت هم قبول نمی‌شود چه برسد به اینکه در مورد اسلام به اصطلاح باشد ولی صحبت در این است آن نگاه و نظرۀ شارع در مقام انشاء آیا آن نگاه استثناء و تقیید است یا نگاه اطلاق و عموم است این نگاه منظور بنده است در جایی که می‌فرمایند لله علی الناس حج البیت یعنی کل مردم کل مردم باید بروند و به این فضیلیت برسند انگار کسی که در این دنیا آمده است نباید بمیرد الا بالاتیان بهذه الفریضه و الا پروندۀ ‌او ناقص است این را شارع دارد در اینجا می‌گوید کسی که در این دنیا می‌آید و می‌خواهد از این دنیا برود باید با حج از این دنیا رفته باشد و الا گیر است مگر اینکه نتواند خوب آن یک مسئلۀ دیگر است خوب نمی‌تواند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="RevayatFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> لذا ما می‌بینیم همین مسئله در آیه مربوط به حضرت ابراهیم و اذن فی الناس اصلا استطاعت هم نیامده و اذن فی الناس بالحج بایّ‌ نحو کان و اذن فی‌الناس سواءً کان راجلا با قدم بیاید یأتین من کل فج عمیق از هر طرف از هر گوشۀ دنیا باید بیاید او علی کل ضامرٍ یأتوک رجالا با پای پیاده آقا بلندبشود بیاید دیگر خدا با چه بیانی بیان بکند؟ آقا حج به هر کیفیتی واجب است چه جوری بگوید؟ و اذن فی الناس یأتوک رجالا با پای پیاده خدا شوخی کرده؟ شعر گفته؟ یا به قول بعضیها مسائل دیگر بوده، تفنن بوده؟ خواسته بگوید که آقا مهم است شعر می‌گوییم خلاصه حالا دو تا شعر از مای جبرئیل بشنوید یأتوک رجالا یعنی بیایید و خوش و خوشک بیایید آقا یأتوک رجالا آقا این پای من را می‌بینید با همین پا بیا !! این معنای رجالا است. لُری این آیه می‌دانی یعنی چه؟ یعنی آقا وقتی که بنده می‌گویم هر کی می‌تواند بیاید منزل ما این لریش یعنی چی؟ این آیه معنای لریش این است که هر کسی می‌تواند باید بیاید می‌توانی با پای پیاده نمی‌توانی با ماشین، نمی‌توانی با درشکه بیا، نمی‌توانی فرض کنید یکی کولت کند بیاید، هر که می‌تواند باید بیاید، آیا شما از این معنا معنای تقیید استفاده می‌کنید؟! </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم صل علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -839,61 +833,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="94" name="_x0000_i0094" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="12" name="_x0000_i0012" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0094" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0012" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5011,56 +5005,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -5069,51 +5062,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5338,51 +5331,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6157,51 +6150,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6271,72 +6264,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6546,62 +6542,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6661,250 +6659,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -6981,50 +7008,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7473,120 +7512,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>