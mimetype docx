--- v1 (2026-05-07)
+++ v2 (2026-07-06)
@@ -833,61 +833,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="12" name="_x0000_i0012" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="18" name="_x0000_i0018" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0012" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0018" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>