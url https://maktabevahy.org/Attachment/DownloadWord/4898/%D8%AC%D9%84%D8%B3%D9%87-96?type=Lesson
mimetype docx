--- v0 (2025-10-31)
+++ v1 (2026-05-07)
@@ -12,58 +12,52 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذ باللَه من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسم اللَه الرحمن الرحیم</w:t>
       </w:r>
     </w:p>
@@ -213,147 +207,147 @@
         <w:t xml:space="preserve"> مطلب دیگر مطلب مسکن است نسبت به مطلب مسکن قضیه به همین کیفیت است. یک وقتی انسان در منزل اجاره‌ای دارد زندگی می‌کند و یک پولی هم دارد جمع می‌کند برای مسکن، در اینجا در موقع حج برای او پیش می‌آید این در اینجا چون می‌تواند فعلا با اجاره بودن سر کند و هیچ مشکلی هم ندارد نمی‌تواند این پول را در استطاعت صرف نکند ولی یک وقتی نه شخص نسبت به مورد مسکن این در اینجا در یک وضعیتی قرار گرفته است که خلاصه نمی‌تواند که بماند و وضعیت او جوری است که ضرورت است برای او تهیه مسکن، منتهی نه فرض کنید که تهیه مسکن ده سال دیگر در همین امسال یا سال دیگر که به اصصطلاح نزدیک است، مسئله برای او ضرورت دارد ضرورت داشتن؛ یعنی نمی‌تواند به شکل اجاره در جایی باشد این شخص می‌توانیم بگوییم که مسئلۀ مسکن برای او مانعیت به وجود می‌‌آورد، قضیۀ برمی‌گردد به نحوه داشتن مسکن شخصی این هیچ ضرورتی در دین ندارد واین نمی‌تواند مانعیت ایجاد کند و خیلی افراد هستند اکثر افراد در این جا ما می‌بینیم که اینها از مسکن‌های استیجاری استفاده می‌کنند و مشکلی هم ندارند باید این به اصطلاح مکه را بروند اگر پولی هم کنار می‌گذارند که به خرید مسکن منتهی شود این مانعیتی برای حج ندارد و قضیه مسکن خیلی زیاد است خیلی مبتلابه است و خیلی نسبت به این قضیه سوال می‌شود که فرض کنید که ما نمی‌توانیم یک مرتبه مسکن تهیه کنیم باید خرد خرد کنار بگذاریم آیا این مانع حج می‌شود؟ و من می‌بینیم بسیاری از افراد می‌گویند بله قضیه مسکن مانعیت از حج دارد زیرا داشتن ملک شخصی حق هر شخصی است نخیر این طور نیست، داشتن ملک شخصی حق نیست بلکه آن چه را که هست فقط نفس مسکن است و اگر بتواند به نحو استیحابی شخصی که مسکنش را در اختیار شخصی دیگر قرار می‌دهد یا به نحو استیجاری قرار بدهد و اگر وقت حج برسد، واجب است به حج برود و حتی می‌توانیم این را بگوییم که اگر شخصی جایی اجاره هست، پولی را که می‌خواهد جمع کند نمی‌تواند این پول را برای مسکن جمع کند تا قبل از این که به حج برود، اول باید پول را برای حج جمع بکند وقتی که حج رفت آن وقت پول را برای مسکن جمع کند این قضیه با مسئلۀ ‌ازدواج فرق می‌کند که در مسئلۀ ازدواج ضرورت است و حتی اگر در قضیۀ ازدواج هم ضرورتی نباشد در آن جا هم همین طور است ولی چون صرف مسائل زندگی روی ضرورت بر ازدواج هست روی این جهت می‌توانیم بگوییم آن جا مانعیت دارد ولی مسکن مانعیت ندارد پس بنابراین شخصی که می‌تواند به شکل عادی و معتاد در منزل اجاره باشد آن مالی را که پس انداز می‌کند آن مال در وهلۀ‌ اول باید برای حج باشد حجش را که انجام داد شروع کند به پس انداز نسبت به تهیۀ منزل شخصی. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> این موانع را که عرض کردم که البته خب ما در ادله و روایات نداریم چون نداریم این بحث می‌رود در بحث ضرورت و غیر ضرورت از آن باب باید نسبت به مسئلۀ مانعیت نگاه کنیم، نه این که در ادله داشته باشیم که کسی که مسکن نداشته باشد حج بر او واجب نیست نه این در ادله نیست، روی این جهت موردی برای مانعیت از استطاعت از این نقطۀ نظر دیگر وجود ندارد. مانعیت‌هایی که می‌تواند در این جا وجود داشته باشد نسبت به مسئلۀ استطاعت -دیگر ما این قضیه را جمعش کنیم- یکی مسائل راه است که همان تخلیه سرب باشد که عرض کردیم که راه از یک طرف مانعیت دارد فرض کنید که قطاع الطریق هستد، حدود مسدود است، خب برای شخص مانعیت ایجاد می‌شود ولی فرض کنید که می‌تواند از این راهی که اگر هست برود راهش را دور بزند از یک کشور دیگر برود حالا در سابق، راهش را عوض کند حالا دورتر بشود واجب است، حتما لازم نیست که راهی که می‌خواهد فرض کنید که از این طرف باشد، سابق که می‌رفتند برای زیارت امام رضا در همین سوادکوه و... طرف‌های قبل از فیروزکوه آنجا قطاع الطریق بودند و زوار را می‌زدند بعد از آمدن رضا شاه، فرستاد و آنها را قلع و قمع کرد افرادی که در همان فیروزکوه و آن جاها بودند و طریق زوار را مسدود می‌کردند ولی اگر از این طرف می‌رفتند راه به آن کیفیت نبود، خب انسان می‌تواند راهش را عوض کند همین طور در شرایط فعلی که ما مشاهده می‌کنیم که ممکن است در بعضی از اوقات خب این راه مسدود باشد و فرض کنید که خلاصه محدودیتی باشد برای تعدادی که از افراد می‌روند کسی که واجب الحج است در صورتی که استطاعت داشته باشد واجب است ولو این که پول صرف کند از کشورهای دیگر برود و از جاهای دیگر برود خودش را به مکه برساند گرچه مستلزم صرف مصارف زیادی بشود در این جا ما نمی‌توانیم بگوییم که چون یک جهت در این جا مسدود است لذا این مانعیت پیدا می‌کند و شخص باید دست روی دست بگذارد تا این که بعد از پانزده سال دیگر نوبتش بشود کسی که می‌تواند و استطاعت دارد باید اقدام کند و از جای دیگری برود یا اگر یک نقطه ناامن است از نقطۀ دیگر برود علی کل حال در مسئلۀ تخلیه سرب ‌هم مسئله به این کیفیت روشن است، قضیه مؤونه را هم که عرض کردیم و مسئلۀ صحت را هم که صحبتش شده است صحت خود و همین طور صحت افرادی که واجب الممرضیه هستند؛ یعنی همان پرستاری آنها و درتحت تکفل آنها هستند مسئله به همین کیفیت است و همین طور اگر فردی منتسب به انسان باشد فرض کنید که شخصی رفیقی داشته باشد که او مسئولیت این تداوی آن شخص را به عهده دارد آن هم در این جا مسئله می‌تواند جنبۀ مانعیت را به وجود بیاورد، غیر از افرادی که در تحت تکفل هستند مثل پدر و مادر و اهل و عیال هم در این جا این مسئله چرا؟ چون در این جا حفظ نفس واجب است و الان این حفظ نفس در این جا متوقف بر ممرضّیت این شخص است کسی دیگری نیست که از این بخواهد پرستاری کند اگر کسی دیگر باشد خب انسان واگذار می‌کند و یا در بیمارستانی می‌سپرد می‌رود یا این که نه فقط همین است و اگر این بخواهد برود فرض کنید که او از بین می‌رود یا مرض او تشدید پیدا می‌کند باز هم این می‌تواند جنبۀ مانعیت در این جا داشته باشد علی کل حال دیگر در این قضیه به نظر می‌رسد مطالب تا حدودی که باید مسئله روشن شود عرض شد. از فردا بحث بعدی را شروع می‌کنیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="RevayatFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم صل علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -614,61 +608,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="106" name="_x0000_i0106" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="5" name="_x0000_i0005" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0106" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0005" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -4786,56 +4780,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -4844,51 +4837,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5113,51 +5106,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -5932,51 +5925,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6046,72 +6039,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6321,62 +6317,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6436,250 +6434,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -6756,50 +6783,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7248,120 +7287,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>