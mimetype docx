--- v0 (2025-10-14)
+++ v1 (2026-05-07)
@@ -13,58 +13,52 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العلیم </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -447,218 +441,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">روایت ملکۀ داعی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">از پیغمبر اکرم صل اللَه علیه و آله وسلّم روایت شده است که فرموده اند : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">انَ اللَه تَعَالى نَصَبَ فىِ السَّمَاءِ السابِعَة مَلِکاً یقالُ لَهُ الدّاعى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «خداوند متعال در آسمان هفتم ( آسمان هفتم یک مسألۀ عجیبى است، نمى‌فرماید در آسمان اوّل یا دوّم یا سوم یا چهارم، مى‌فرماید در آسمان هفتم که آن مقام تجلیات ذاتی است ) خداوند مَلکى را در آنجا قرار داده است که به او داعى مى‌گویند (یعنى کسى که افراد را مى‌خواند، صدا مى‌زند) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فَإذَا دَخَلَ شَهْرُ رَجَبٍ ینادى ذلِک الْمَلِک کلَّ لَیلَة مِنْهُ إلِىَ الصَّباحِ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «چون ماه رجب داخل مى‌شود این مَلَک هر شب تا صبح صدایش بلند است» طوبى لِذّاکرین، طوبى لِطّائعین «خوشا به حال آن کسانى که در حال ذکر هستند، خوشا به حال آن کسانى که در حال اطاعتند» سپس ملک می گوید: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یقُولُ اللَه تَعالی: أنَا جَلیسُ مَن جَالَسنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «خداوند متعال می فرماید من همنشین کسى هستم که خود را با من همنشین کند» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ مُطیعُ مَنْ أطاعَنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «من اطاعت کسى را مى‌کنم که او اطاعت مرا بکند» توجه کنید! خداوند متعال می فرماید: من اطاعت مى‌کنم </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ غافِرَ مَنِ اسْتَغْفَرنَى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «و مى‌بخشم کسى که از من طلب بخشش کند» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الشَّهرُ شَهْرى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «این ماه، ماه من است» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ الْعَبْدُ عَبْدى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «این بندگان همه بندگان من هستند» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ الرَّحْمَة رَحْمَتى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «رحمت هم اختصاص به من دارد» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فَمَنْ دَعَانى فى هذا الشَّهْرُ أجَبْتُهُ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «کسى که مرا در این ماه بخواند او را اجابت مى‌کنم» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ مَنْ سَئَلَنى اعْطَیتُهُ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «کسى که از من بخواهد به او مى‌دهم» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ مَن اسْتَهْدانى هَدَیتُهُ به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> این عبارت خیلى توجّه کنید «کسى که در این ماه از من طلب هدایت کند من او را هدایتش مى‌کنم» یعنى تمام جملاتى که در اینجا هست یک طرف، این یک فقره در اینجا یک طرف! ما در این ماه باید از خدا بخواهیم که خدا ما را هدایت کند، هدایت کردن یعنى موانع را از جلوى راه برداشتن، راه خود را مستقیم کردن و از خطرات حفظ کردن. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَجَعَلْتُ هذَا الشَّهِرُحَبْلًا بَینْى وَ بَینَ عِبَادى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «من این ماه را ریسمان بین خودم و بین بندگانم قرار دادم» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فَمَنِ اعْتَصَمَ بى وَصَلَ إلىَّ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «هر کسى که به این ریسمان چنگ بزند به من مى‌رسد»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تأکید مرحوم علّامۀ طهرانی بر اهمیت ماه رجب به رفقا و دوستانشان</w:t>
       </w:r>
     </w:p>
@@ -683,146 +690,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بهترین کار برای سالک این است که در آغاز ماه رجب توبه کند</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ورود در ماههای حرام و ماههایی که مورد عنایت و لطف خاص پروردگار است آداب و شرایطی دارد، شما وقتی که به دیدن یک نفر می روید با همان لباسی که در منزل است که نمی روید، لباس خود را عوض می کنید، حمام می روید، عطر می زنید، خودتان را آماده می کنید، چه صحبتی بکنید؟ چگونه تکلّم کنید؟ ماه رجب هم از دیدگاه اولیاء الهی یک چنین خصوصیتی دارد، لذا می فرمودند بهترین کار برای سالک این است که توبه کند، قبل از ماه غسل کند، غسل توبه و غسل استخاره و سر به سجده بگذارد بعد از دو رکعت نماز، صد مرتبه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«اسْتَخیرُاللَه بِرَحْمَتهِ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">» بگوید یعنی خدایا من خودم را برای ورود در این ماه می خواهم آماده کنم، دست و پای خودم را می خواهم جمع کنم، وضع خودم را می‌خواهم درست کنم و حساب خودم را می خواهم با تو تصفیه کنم! در یک جایی بودیم و رفقا از من سؤال کردند، بهترین عمل برای ماه رجب چیست؟ گفتم: من همانی را عرض می کنم که بزرگان فرمودند، بهترین عمل این است که انسان خود را از خود بیرون بیاورد، از خودیت بیرون بیاورد و بعنوان یک عبد باشد و ارادۀ خود و اختیارخود را تسلیم اختیار پروردگار کند، هرکاری را قبل از اینکه بخواهد انجام دهد، اول ببیند که خدا چه می‌خواهد؟ بعد انجام بدهد، هر فکری که می خواهد در ذهنش بیاید اول ببیند که خدا بر چه امری رضایت دارد؟ بعد راجع به آن فکر کند، هر اقدامی که می خواهد بکند اول یک جنبۀ اتصال و ارتباط به او را در نظر بگیرد و بعد نسبت به این قضیه اقدام کند، این مقام عبودیتی است که اگر خداوند توفیق بدهد به بنده‌ای، می تواند حظّ و نصیب بیشتری را ببرد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فیوضاتى که در ماه شعبان و رمضان نصیب انسان مى‌شود، از ماه رجب منبعث مى‌شود</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مى‌توانیم بگوییم که فیوضاتى که در ماه شعبان و رمضان هم حتّى نصیب انسان مى‌شود، از ماه رجب منبعث مى‌شود و از این ماه است که به ماه شعبان و ماه رمضان سرایت پیدا مى‌کند و رجب را «شهرُ اللَه» مى‌گویند. یعنى اختصاص به خود خدا دارد و جهتش را هم آنطورى که مى‌فرمودند و از بزرگان شنیده شده، این است که تجلیات حضرت حقّ در ماه رجب بیش از سایر ایام است و روایت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«ألا إنَّ لِرَبّکم فى أیام دَهرِکم نَفَحاتٍ ألا فَتَعرَّضوا لَها وَ لاتَعَرَّضوا عَنها» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">که از پیغمبر اکرم مروى است را مربوط به ماه رجب مى‌دانستند. البتّه ممکن است مربوط به سایر ایام هم باشد، ولى در ماه رجب این حالت شدیدتر است. روایت پیغمبر اکرم که مى‌فرمایند: بدانید که خداوند متعال در هر وقتى از اوقات یک نفحاتى دارد که نفحات خاصّه‌اى است و مواظب باشید، پیگیر باشید، مترصّد و مراقب باشید که خود را در جَنب و در کنار این نفحات قرار بدهید و مبادا إعراض کنید و آن غفلت شما موجب بشود که آن نفحه بیاید و به شما نخورد و شما را بهره‌مند و متنعّم نکند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فلهذا </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">المؤمن کیّس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «آدم مؤمن، رِند است» و آدم رِند و زرنگ آن کسى است که از بهترین فرصتها، بهترین نتیجه‌ها را مى‌گیرد؛ این را مى‌گویند آدم رند و زرنگ. اگر قرار است انسان زرنگ باشد، زرنگ در امر آخرتش باشد. آدم رند و زرنگ به آن آدمى مى‌گویند که خودش را- آقا!- معطّل دیگران نکند. این مى‌شود آدم زرنگ. معطّل دیگران: زید چطور است، من هم اینجور باشم؛ پا به پاى او بخواهم بیایم. نه، آقا جان! دیگران حساب و کتابى براى خودشان دارند، ما براى خودمان حساب و کتابى داریم. هر کسى براى خودش حساب و کتاب خاصّی دارد معطّل بقیه بخواهیم بشویم قافیه را باختیم؛ قافیه را از دست دادیم. پس به دنبال این بگردیم چه کارى انجام بدهیم که بیشتر بتوانیم استفاده بکنیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ماه رجب ماه فناء فى اللَه است</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ماه رجب ماه فناء فى اللَه است، ماه خداست، شهر اللَه است. پیغمبر اکرم صلّى اللَه علیه و آله و سلّم فرمودند: « </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الرَّجَبُ شَهْرُ اللَه وَ شَعْبَانُ شَهْرى وَ رَمَضَانُ شَهْرُ امّتَى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ رجب ماه خداست، شعبان ماه من است که منظور ولایت است و رمضان ماه امّت من است، ماه عموم امّت من است.» یعنى یک ارتباط خاصّى بین نفوس و بین پروردگار در ماه رمضان هست که ماه امّت است. ولى رجب شهر اللَه است، رجب ماه خداست! یعنى یک حالت خاصّى در ماه رجب برقرار است که از آن حالت خاصّ، اهل اللَه فقط استفاده مى‌کنند، نه هر کس دیگر. استفاده‌هاى دیگران ضعیف است. اهل اللَه هستند که این ماه را مى‌توانند درک کنند. یعنى جاذبه‌هاى مقام ربوبى و توحیدى و بارقه‌هاى توحیدى که سالک را زیر و رو مى‌کند و تعلّق سالک را از همه چیز قطع مى‌کند و او را فقط متوجّه به حقیقت توحید مى‌کند و از همۀ آن تزئیلات و فروعات و رشته‌ها و تعلّقات و ارتباطات مى‌بُرد، آن در ماه رجب است. حتّى ماه رمضان هم این کار را انجام نمى‌دهد. ماه رمضان ماه رحمت است، ماه برکت است، ماه انبساط است، ماه غُفران است، خدا همه را مى‌بخشد. ولی آن عمل زیر بنایى متعلق به ماه رجب است. بخشیدن گناه به درد سالک نمى‌خورد، بخشیدن گناه‌ اولین چیزی است که ما انتظارش را از ائمّه و از شُفعاء داریم که بیایند و شفاعت ما را بکنند. آنچه که به درد سالک مى‌خورد حالت انبساط نیست، آنچه که به درد سالک مى‌خورد حالت بهجت نیست، نه این که اینها بد است، اینها خیلى خوب است! گیر هر کسى هم نمى‌آید، خیال نکنید! ولى آنچه که بدرد آن سالک واقعى و رِندى که همه چیز را مى‌خواهد در راه خدا ببازد و از همه چیز بگذرد و ژولیده و سر و پا برهنه فقط در حریم او بیاید دیگر در آنجا بخشش گناه و انبساط و بَهجت و اینها نیست آن یک آتشى را مى‌خواهد که بزند به وجودش و او را خاکستر کند این بدرد سالک مى‌خورد و این در ماه رجب است. لذا مى‌گویند رجب شهر اللَه است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ماه رمضان براى عامّۀ مردم انفع است ولى ماه رجب براى خصوص سالکان الى اللَه نفعش از ماه رمضان بیشتر است‌</w:t>
       </w:r>
     </w:p>
@@ -1187,64 +1198,66 @@
         </w:rPr>
         <w:t xml:space="preserve">٢. اصلاح ذات‌ البین</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اگر کدورتی بین او و بین کس دیگر است، درصدد برطرف کردنش بر بیاید ، اگر مسئله‌ای هست خود او اقدام کند، اینها را می گویند چی ؟ تهیّؤ! اگر بین دو نفر نقارى است انسان آن نقار را برطرف کند این اثر بسیار عجیبى دارد، بسیار اثر عجیبى دارد. ایشان بارها مى‌فرمودند: اگر شخصى اصلاح ذات البین را بکند، ممکن است بعضى از درهائى که به روى او بسته شده به واسطۀ این عمل باز بشود، اصلاح ذات‌البین خیلى اثر عجیبى دارد. اصلاح ذات‌البین یعنى انسان شیطان را از بین دو نفر بیرون کند و جایش خدا را بیاورد ، این معنا معناى اصلاح ذات البین است. ایشان روى این مسأله خیلى تأکید داشتند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">در ادعیۀ ماه رجب که در پیش است مگر نمی خوانیم : « خدایا مرا از جمله افرادی قرار بده که بسوی تو از هم سبقت می گیرند». مرحوم آقا ماه رجب که می آمد برای رفقایشان و تلامذه شان صحبت می کردند، غالباً من یادم است که این جمله را همیشه می گفتند: که وقتی قرار است ما سبقت بگیریم در یک امری و مردم سبقت بگیرند، ما در راه خدا بر یکدیگر سبقت بگیریم ، سبقت در راه خدا با سبقت در بازار فرق می کند ، با سبقت در تجارت فرق می کند ، با سبقت در گرفتن متقاضی و مراجعه کننده از این و آن و داد و ستدهای پنهانی و ایادی مرموز فرق می کند ، سبقت در راه خدا به عبارت بزرگان سبقت است در آن اموری که انسان را از خودیت بیرون می آورد و به او می پیوندد، این مسئله چه در بازار می خواهد اتّفاق بیافتد ، چه در منزل می خواهد اتّفاق بیافتد یا در هر جای دیگر، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«وَالَّذینَ هُمْ بِالْبِدارِ اِلَیک یسارعُونْ»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> امام می فرمایند: خدایا مرا ملحق کن به آن کسانی که در سبقت بسوی تو از هم پیشی می گیرند، نه اینکه بیشتر نماز می خواند، نه اینکه بیشتر دعا می کند، اینها همه بجای خود محفوظ ، نه اینکه در شب بر می خیزد و به تهجّد می پردازد، اینها درست . آنچه که منظور امام علیه‌السلام است، این است که در آن اموری که بتواند مرا از نفس و خودم بیرون بیاورد مرا موفق کن، در آن اموری که بتواند مرا از خود برهاند و به تو بپیوندد مرا موفق کن ، این معنا معنای سبقت است . در یک روایت داریم که یک مسئله‌ای پیش آمده بود بین امام حسن مجتبی علیه‌السلام و حضرت سیدالشهداء در زمان خلافت امیرالمؤمنین علیه‌السلام ظاهراً بوده ، گرچه یک احتمالی هم داشت که در زمان خود امامت و خلافت امام حسن علیه‌السلام باشد، یک مسئله‌ای پیش آمده بود، باصطلاح یک مسئلۀ ظاهراً داخلی بوده ، یک قضیۀ داخلی بوده شاید بین اینها هم حتی نبوده ، دیدند امام حسین علیه‌السلام صبح لباس پوشیده دارد می رود. یکی از رفقای حضرت پرسیدند کجا می روید؟ حضرت فرمودند دارم می روم منزل برادرم! دارم می روم آنجا که این مسئله‌ای را که بوجود آمد من پیش قدم بشوم برای از بین بردنش، التفات کردید ؟ من زودتر بروم و این را از بین ببرم و من جزء افرادی باشم به تعبیر حضرت سجّاد علیه ‌السلام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">:«وَأَلْحِقْنِی بِالَّذینَ هُم بِالْبِدارِ إلَیک یسارِعُون» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">آدم رند این است دیگر! این را می گویند مسابقه، نه زیاد نماز خواندن ، نه قرآن زیاد خواندن . سباق ، یعنی عملی انجام بدهی که با آن عمل از خودیت و نفس بیرون بیایی و در راه رضای او وقتی قرار بر این است که یک عملی انجام بگیرد شما زودتر انجام بده ، شما پیشقدم باش و چه بسا این پیشقدم شدن مشکلتر است ، مگر ما در بین خودمان نداریم؟ وقتی بین دو نفر یک مطلبی پیش می آید می گوئیم او بیاید عذر خواهی کند، چرا من بروم ؟ دیگری هم می گوید، او بیاید عذر خواهی کند چرا من بروم؟ این می گوید من ، آن می گوید من! این گونه مشکلات همه جا هست، حالا ما الآن می خندیم، نه آقا جان در همۀ ما این قضیه موجود است. خیلی بی تعارف، هم در بنده و هم در سرکار، همه مان ! بله باید در راه باشیم ، باید تقلّا کنیم ، باید زحمت بکشیم ، باید مجاهده کنیم ، رو در بایستی ندارد دیگر، خودمانی و رفیقانه حرف می زنیم دیگر، اینجا دیگر بنا نیست که ما مطلبی را بپوشانیم و مخفی کنیم و خیال می کنم که رفقا هم به این مسئله رضایت بدهند. این مسئله ، مسئله نفس است .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">٣. مطالعۀ احوال بزرگان</w:t>
       </w:r>
     </w:p>
@@ -1274,78 +1287,81 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">در روایت داریم که اگر که شخصى ماه رجب بر او داخل بشود و پنجشنبه اوّل آن ماه را روزه بگیرد؛ پنجشنبه‌اى که شب جمعه آن، اوّلین شب جمعه ماه رجب است و در شب جمعه، بین نماز مغرب و عشاء، دوازده رکعت نماز دارد؛ شش تا دو رکعت، مثل نماز صبح در هر رکعتى بعد از سوره حمد، سه مرتبه سوره إنا أنزلناه و دوازده مرتبه سوره </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿قُلْ هُوَ اللَه أَحَدٌ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و بعد از تمام شدن این دوازده رکعت (تفصیلش را در همین مفاتیح نوشته، رفقا مى‌توانند نگاه کنند) هفتاد مرتبه: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهمَّ صَلِّ عَلى مُحَمّدٍ النَّبّىِ الامّىِّ وَ عَلى آلِه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، بعد سر به سجده مى‌گذارند، هفتاد مرتبه: سُبوحٌ قُدوّس رَبُّ المَلائکة وَ الرّوح، دوباره سر بر مى‌دارد، هفتاد مرتبه: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">رَبِّ اغْفِرْ وَارْحَمْ وَ تَجاوَز عَمّا تَعلَم إنَّک أنْتَ العَلىُّ الأعَظَم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، دوباره سر به سجده مى‌گذارد و هفتاد مرتبه: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سُبوحٌ قُدّوس رَبُّ المَلائِکة وَ الرّوح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و داریم که خداوند تمام گناهان او را مى‌آمرزد و هر حاجتى را که بخواهد، خداوند به او عطا مى‌کند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اوّلین شب جمعه ماه رجب را لیلة الرَّغائب مى‌گویند. رغائب جمع رغیبه به معناى آن پاداشهاى بسیار ارجمند و ثمین و گرانسنگ است. شبى است که بسیار مهّم است و همۀ اساتید تأکید داشتند بر این که شاگردانشان اعمال شب لیلة الرغائب را بجا بیاورند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1368,120 +1384,123 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تأکید بزرگان بر روزه ماه رجب</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> روزه در ماه رجب به اندازه‌اى تأکید شده که شاید مضمون بعضى از روایات به نظر انسان اغراق آمیز بیاید، در روزۀ ماه رجب؛ خیلى عجیب، امام صادق علیه‌السّلام مى‌فرماید- روایتش در همین مفاتیح هم هست- به سالم مى‌فرماید که: از ماه رجب را چقدر روزه گرفتى؟- اواخر ماه رجب بود- گفت: هنوز روزه نگرفتم. حضرت فرمودند: آن قدر ثواب از تو فوت شده است که غیر از خدا کسى نمى‌داند. یعنى چه؟ ثواب چه چیز؟ ثواب یعنى در ارتباط تو با پروردگار آن قدر مواهب الهى از تو فوت شده و برکات از تو فوت شده که ثوابش را کسى غیر از او نمى‌داند روزه در ماه رجب بسیار مستحب است مرحوم علّامۀ طهرانی رضوان اللَه تعالی علیه می فرمودند : برای ورود در ماه رجب خوب است که انسان به هر مقداری که می تواند روزه بگیرد، البته این قضیه مربوط به ماه شعبان هم هست، منتهی در ماه رجب اهمیِّت بیشتری دارد، برای افرادی که می‌توانند هر روز را روزه بگیرند، خوب هر روز را بگیرند، اگر مزاجشان، استعدادشان، قوایشان آمادگی این را دارد خوب چه بهتر! ولی نه آن مقداری که ضعف بر آنها غلبه کند. مثلاً اگر در ایام تابستان است، اگر می بیند هفته‌ای دو روز ، روزه بگیرد کافیست، اگر بخواهد ضعف بواسطۀ طولانی بودن روز و عطش غلبه بکند که او را بیاندازد، نه این صحیح نیست! یک روز در میان، دو روز درمیان و اگر نه هفته‌ای یک مرتبه یا مانند ماه های قبل سه روز در ماه روزه بگیرد. علی کل حال هر شخص به مقدار سعه و به مقدار توانش میتواند روزه بگیرد. در روایت داریم بزرگان و اولیاء الهی، ائمه علیهم السلام، رسول خدا بخصوص اصلاً این سه ماه را پشت سر هم به هم وصل می‌کردند از ماه رجب تا ماه رمضان را از نظر روزه وصل می کردند و اگرکسی نمی تواند روزه بگیرد مستحب است که به جای آن صد مرتبه در هر روز این ذکر «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سُبحانَ الإلـهِ الْجلیل، سُبْحانَ مَنْ لا ینبَغی الَّتسْبیحُ اِلا لَهُ، سُبْحانَ اْلأَعَزِّ اْلأَکرَم سُبْحانَ مَنْ لَبِسَ الْعِزَّ وَهُوَ لَهُ اَهْلٌ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">» را بگوید و حتماً تأکید داشتند که رفقا و دوستانشان در ماه رجب، چنانچه موفّق به گرفتن روزه به هر اندازه شدند فَبِها و الّا حتما مداومت بر این ذکر داشته باشند. این ذکر را که بگویند ثواب همان روزه را به او می دهند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تأکید بزرگان بر زیارت مشاهد مقدّسه در ماه رجب</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یکى از دستوراتى که مرحوم قاضى- رضوان اللَه علیه- و به تبع آنها بزرگان دیگر،خیلى دستور مى‌دادند به دوستانشان و به شاگردانشان و به رفقایشان زیارت مشاهد مشرّفه است، مثلًا افرادى که در طهران هستند، حضرت عبدالعظیم سلام اللَه علیه، این بسیار مغتنم است و خیلى مهم است. در روایت از امام على النقى علیه‌السّلام، امام هادى داریم که فرمودند: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مَن زارَ عَبدَالعَظیمِ بِرِى کمَن زارَ الحُسَینَ بِکربَلاء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «کسى که حضرت عبدالعظیم را در رى زیارت کند، مثل اینکه سیدالشّهداء را زیارت کرده.» یا اینکه اگر در هر شهرى امامزاده‌اى هست، امامزاده صَحیحُ‌السَّند و معتمد و موثَّق، انسان مى‌تواند که آنجا برود و از فیوضات آنجا بهره‌مند بشود. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">روایت دیگرى از پیغمبر اکرم در اینجا نقل مى‌فرمایند که: تمام ملائکه تمام ملائکه آسمان و زمین، در شب اوّل رجب همه در خانه کعبه جمع مى‌شوند و در آنجا مشغول طواف مى‌شوند. لذا مکه و عمره رجبیه ثواب حج را دارد و بسیار مؤکد است همانطورى که مرحوم آقا در روح مجردشان فرمودند زیارت على بن موسى الرضا علیهماالسّلام ثواب حج را دارد در ماه رجب و حتّى طبق آن روایاتى که نسبت به زیارت امام رضا علیه‌السّلام آمده خیلى روایات عجیب است. ما حتّى راجع به سیدالشهداء هم عجیب است که یک همچنین روایاتى نداریم یعنى با این خصوصیاتى که مثلًا سیدالشّهداء دارد روایات اکیده‌اى که همه ائمّه هم توصیه داشتند بر زیارت امام حسین علیه‌السّلام ولى عجیب این است که روایت زیارت على بن موسى الرضا یک چیز دیگر است، بخصوص در ماه رجب و توفیق الهى نصیب هر کسى شده است که بتواند امام رضا علیه‌السّلام را در این ماه زیارت کند و از آن حضرت خلاصه بخواهد، ول نکند، بیاید یک زیارتى بکند و بگوید: خداحافظ شما و ...، نه، برود بچسبد و بگوید باید بدهى و تا ندهى ما نمى‌رویم از اینجا، امام رضا هم به خاطر این که خودش را راحت کند مى‌گوید: خیلى خوب مى‌دهیم، راهت مى‌اندازیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فلهذا خودشان گفته‌اند که ما مى‌دهیم حالا که گفتند باید پایش هم بایستند، ما هم مى‌رویم و خلاصه به امام رضا علیه‌السّلام عرض مى‌کنیم که شما به آن استکبار و أنانیت ما نگاه نکن، شما به آن بزرگوارى و کرامت و عنایت بیکران و لطف بیکران و رحمت بیکرانى که خداوند براى شما قرار داده شما با او با ما برخورد کن. امیرالمؤمنین علیه‌السّلام مى‌فرماید: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهمَّ وَ آخِذْنَا بِعَفْوِک وَ لا تُؤاخِذْنَا بِعَدْلِک</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. «خدایا با عفوت با ما برخورد کن و با عدلت برخورد نکن.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این ملائکه مى‌آیند در کعبه و به دور کعبه طواف مى‌کنند و خداوند به اینها خطاب مى‌کند که: اى ملائکه من! از من بخواهید که هر چه مى‌خواهید به شما عطا مى‌کنم. ملائکه، اینها آدم‌هاى با مروّتى هستند. مى‌گویند: سالک باید رفیق باشد، با معرفت باشد، تنها تنها نخورد، خلاصه به یاد رفقایش هم باشد. این ملائکه همه از سُلّاک حسابى هستند، براى خودشان دعا نمى‌کنند مى‌گویند: خدایا! خواست ما از تو این است که به افرادى که در این ماه روزه مى‌گیرند و عبادت تو را مى‌کنند حاجات آنها را بدهى. این خواست ملائکه است در شب اوّل ماه رجب. خداوند مى‌فرماید که: من حاجت شما را برآورده کردم. البتّه ملائکه هم بى‌حساب نمى‌گویند چون مى‌دانند که به حساب خودشان هم نوشته مى‌شود .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1526,217 +1545,227 @@
         </w:rPr>
         <w:t xml:space="preserve">کیفیِت ادعیه، تهجّد و تفکّر در ماه رجب</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مرحوم علامۀ طهرانی بسیار تأکید بر قرائت ادعیۀ ماه رجب داشتند، دعاهای این ماه بسیار عجیب است و بهتر است که انسان این دعاها را بخواند. البته نه اینکه همه را یک مرتبه بخواند، مثلاً بعد از نماز صبح یک دعا را بخواند، بعد از نماز ظهر یکی ، بعد از نماز مغرب یکی. چند دعا دارد که این دعاها را متناوباً انسان بخواند. ایشان ادعیۀ ماه رجب را ضبط شده داشتند و در شبهای ماه رجب آنها را گوش می دادند ، شبها که از مسجد برمی گشتند هر شب ماه رجب یک چند تا دعا بود یا مناجات شعبانیه را در ماه شعبان ایشان گوش می دادند و همینطور یکی دو ساعت، همینطور به تفکر و به تأمّل، می گذراندند. بعد می آمدند برای استراحت! درهمان شبهای اول تابستان بود . و تهجّد و بیداری را هر چه بگوئیم ، کم گفته‌ایم در ماه رجب، که خصوصیاتی که در این شبها هست این خصوصیات در شبهای دیگر نیست. و بهتر است که انسان قدری از شب را به نماز و قدری را به تأمّل و تفکر، فکر کردن در وضعیت خود ، مآل خود ، موقعیت خود، رسیدن به حساب و کتابهای خود و اینها بپردازد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اذکار ماه رجب بسیار اذکار، اذکار مهمّى است و به دوستانشان تذکر مى‌دادند که از دعاهایى که در ماه رجب است بخصوص دعاى شریفى است که به واسطۀ محمّد بن عثمان که فرزند عثمان بن سعید بود، از طرف حضرت بَقیة اللَه ارواحُنا فِداه به دست او رسید که شیعیان این دعا را در ماه رجب بخوانند: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«اللَهمَّ انّى اسئَلُک بمَعانى جَمیعِ ما یدعَوک بِه وُلاة أمرِه»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> این دعا در هر روز در ماه رجب خوانده بشود و بهترین وقتش هم بین نماز ظهر و عصر است یا بین الطلوعین هم خوب است و بسیار دعاى عجیبى است و یک شب مرحوم آقا- من یادم است، در مسجد قائم، شب سه شنبه- این فقره اوّل این دعا را معنا مى‌کردند، فقره اوّلش را و خیلى مسائل عجیبى مى‌فرمودند. همان قضیه رسید به </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لى مع اللَه حالاة لا یسعها ملک مقرب و لا نبى مرسل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، این دعا اشاره به این است و عجیب اینجاست که ادعیه ماه رجب، همه ادعیه توحیدى هست و جنبه توحیدى در این ادعیه لحاظ شده است و ایشان، بعضى از لیالى رجب، در بعضى از سالها این دعا را شرح مى‌کردند. متأسّفانه یکى از مطالب مُأسفه‌اى که براى ما بود، این است که شرح این دعا از مرحوم آقا، در دست نیست و بسیار مضامین عجیبى دارد و اگر خداوند توفیق عنایت کند به فردى و انکشاف حقائق توحیدى و معانى این دعا براى او بشود، خواهد فهمید که چه اسرارى را حضرت بَقیة اللَه ارواحُنا فِداه، ایشان در این دعا بیان کردند و خواندن این دعا در هر روز ماه رجب بسیار مؤکد است. این یکى از آن ادعیه‌اى است که حتماً باید در ماه رجب هر روز خوانده بشود. یکى از آن ادعیه: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«ألحَمدُ لِلّهِ الَّذى أشهَدَنا مَشهَدَ أولیاءِه»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> هست که داریم در هر جایى که هستیم و مکان متبّرکى هست، فرض کنید که کسى در مشهد است، خب آنجا در خدمت حضرت علىّ بن موسى الرّضا، اینجا در قم است، خدمت حضرت فاطمه معصومه سَلامُ اللَه علیها، یا اینکه در حضرت عبدالعَظیم است؛ در هر صورت اگر هم نبود، این منافاتى ندارد به اینکه انسان، این دعا را بخواند این هم بسیار دعاى مُؤکدى است که در مفاتیح این دعا ذکر شده است. دعاهاى دیگرى که در مفاتیح هست اینها هم که در خصوص ماه رجب هست، تمام آنها صحیح است وصحیحُ السَّند است و مثل این فرض کنید </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یا مَن أرْجوهُ لِکلِّ خَیر وَ آمَنُ سَخَطهُ عندَ کلّ شَرّ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> که بعد از نماز مستحب است، یا مانند دعاهاى دیگر که دعاى حضرت سجّاد در آنجا است </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«یا مَن یملِک حوائِجَ السّائِلین»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> که این هم بسیار دعاى عالیة المضامینى است. اینها هم چنانچه انسان در اوقات مختلف بخواند خوب است،</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">توجه کنید خوب نیست انسان چند تا دعا را با هم در یک زمان بخواند، بهتر این است که فرض کنید که انسان در موقع صبح یک دعا بخواند، بین نماز ظهر و عصر یک دعا بخواند، موقع نماز مغرب و عشاء یک دعا بخواند، قبل از غروب یکى بخواند. آدم پنج خط بخواند با تدبّر بخواند، بخوانید و با تأمل بخوانید و روی مضامینش فکر کنید اینها اسماء و صفات جمالیه و جلالیۀ پروردگار است که از آن عالم، پایین آمده و از نفس معصوم بیرون آمده است برای تأثیر گذاریش بر نفس ما است و با هم خواندن اینها، مرجوح است، بلکه جدا، جدا، انسان بخواند. این تأثیرات عجیبى براى انسان دارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">شرحی مختصر بر دعای شریف خاب الوافدون علی غیرک</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">« خَابَ الْوَافِدُونَ عَلَى غَیرِک وَ خَسِرَ الْمُتَعَرِّضُونَ إِلا لَک وَ ضَاعَ الْمُلِمُّونَ إِلا بِک وَ أَجْدَبَ الْمُنْتَجِعُونَ إِلا مَنِ انْتَجَعَ فَضْلَک بَابُک مَفْتُوحٌ لِلرَّاغِبِینَ وَ خَیرُک مَبْذُولٌ لِلطَّالِبِینَ وَ فَضْلُک مُبَاحٌ لِلسَّائِلِینَ وَ نَیلُک مُتَاحٌ لِلْآمِلِینَ وَ رِزْقُک مَبْسُوطٌ لِمَنْ عَصَاک وَ حِلْمُک مُعْتَرِضٌ لِمَنْ نَاوَاک عَادَتُک الْإِحْسَانُ إِلَى الْمُسِیئِینَ وَ سَبِیلُک الْإِبْقَاءُ عَلَى الْمُعْتَدِینَ اللَهمَّ فَاهْدِنِى هُدَى الْمُهْتَدِینَ وَ ارْزُقْنِى اجْتِهَادَ الْمُجْتَهِدِینَ وَلا تَجْعَلْنِى مِنَ الْغَافِلِینَ الْمُبْعَدِینَ وَ اغْفِرْ لِى یوْمَ الدِّینِ »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یکى از دعاهایى که در ماه رجب خواندنش در هر روز وارد است، این دعاى امام صادق علیه‌السّلام است که در مفاتیح هم آمده است که حضرت این دعا را در هر روز مى‌خواندند: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خابَ الوافِدونَ عَلى غَیرِک و خَسِرَ المُتُّعَرِّضونَ إلّا لَک.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «خاب» یعنى خائب شد. خائب یعنى کسى که دیگر امیدى به رسیدن به مطلوب ندارد، کسى که از کاروان عقب بماند، مى‌گویند خائب است. خائب وخاسر، دو عبارتى است مضمونش نزدیک به هم است. خائب به کسى مى‌گویند که مطلبى را از دست مى‌دهد. خاسر به کسى مى‌گویند که خسران زده است، یعنى نه تنها مطلب را از دست مى‌دهد، دیگر هم به دست نمى‌آورد و نمى‌تواند به او برسد. خاب الوافدون على غیرک «تمام آن کسانى که وفود کردند، وارد شدند بر غیر تو، اینها دستشان خالى است» اینها هیچ مایۀ پُرکننده ای ندارند. چون غیر از تو پوچ است، غیر از تو عدم است، غیر از تو حُباب است. افرادى که به دنبال غیر از تو رفتند و بار خودشان را در آستانى غیر از آستان تو فرود آورند، به دنبال مقام رفتند، به دنبال مال رفتند، به دنبال کسب شهرت رفتند، به دنبال استفاده رفتند- استفاده دنیوى- تمام این افراد، اینها خائب اند. افرادى که به دنبال حتّى غیر از جنبه مادّى، حتّى به دنبال بزرگى رفتند، حتّى به دنبال امام رفتند، ولى این به دنبال امام رفتنشان، امام را در تعین و در حد دیدن و بدون توجّه به توحید به او نگاه کردن، باز این خاب الوافدون است. آن کسانى که ولایت را جداى از توحید مى‌دانند و ولایت را یک مرتبه‌اى مادون توحید مى‌دانند و به امام نه به عنوان وسیله بلکه به عنوان موضوعیت نگاه‌ مى‌کنند، باز اینها حسابشان با آن کسانى که به خود ذات پروردگار توّجه دارند و امام را وسیله براى وصول به او مى‌دانند، تفاوت مى‌کنند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و خسر المتعرضون الّا لک</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «خسران زده‌اند، خسران زده شده‌اند و خاسر اند آن کسانى که متعرّض غیر تو شده‌اند.» غیر تو را به حساب آورده‌اند، افراد دیگر را به حساب آوردند، حسابهایى در ارتباطاتشان در نظر گرفتند، حساب و کتاب در ارتباطاتشان مدّ نظر قرار دادند. خدا شاهد است که یک خطور که از انسان سر بزند، یک خطور، یک خطور که این خطور، خطور غیر الهى باشد، خطور، خطور مادّى باشد، خطور، خطور دنیوى باشد، به پاى انسان مى‌نویسند؛ یک خطور: با این رفیق بشویم، به دردمان مى خورد. بد نیست حالا فرض بکنید که سلام، علیکى با این داشته باشیم. اینها همه‌اش چیست؟ اینها همه‌اش </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خسر المتعرضون الا لک</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> است. تمام کسانى که متعرّض غیر تو شدند، اینها خسران پیدا مى‌کنند. یک روزى همین مى‌آید و پشت مى‌کند. همین مى‌آید و بى‌توجّهی می کند، آن وقت انسان خسران زده یعنى چه؟ یعنى اینکه: عجب! من که دو سال با این بودم، این همینطور سر یک مطلب واهى گذاشت رفت؟ این ناراحتى که براى انسان پیدا مى‌شود، این ناراحتى برای چیست؟ به این خاطر نیست که او گذاشته و رفته، بلکه به این علّت است که دوسال سرگردان او بوده، دو سال بیکار او بوده و دو سال علّاف او بوده و ذهن خودش چیزهاى دیگرى را ترسیم مى‌کرده، برای این است که اینقدر ناراحت مى‌شود. یعنى چه؟ یعنى «خاسر». حالا اگر دو سال انسان باشد ولى تعلّق نداشته باشد، حالا وقتى که برود، ناراحت مى‌شود؟ نه، مى‌رود که مى‌رود، برود، مى‌رود که برود. ناراحتى دارد؟ دوباره برگردد، مى‌خواهد برگردد، مى‌خواهد برنگردد. چرا ناراحتى ندارد؟ به خاطر اینکه دل در اینجا گرو نگذاشته، متعرّض او نشده، ارتباط داشته، ولى متعرّض دیگرى بوده، دل در گرو دیگرى‌ گذاشته و او هم که هیچ وقت از بین نمى‌رود. حالا اگر او از بین رفت خب انسان دیگر باید خلاصه، نداى وا مصیبتایش برود بالا. ولى نه، او از بین نمى‌رود. ولى غیر از او همه مى‌روند. ما به چه کسانى دل بسته بودیم! در زمان مرحوم آقا ما به چه کسانى تعلّق داشتیم! به چه افرادى دل بسته بودیم! به چه افرادى تعلّق داشتیم! به چه افرادى پشت گرم بودیم! به چه افرادى توجّه داشتیم! کجایند؟ کجایند؟ رفتند همه. اینهم نتیجه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و خسرو المتعرضون الّا لک</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. پدر به ما گفت: متعرّض نباش! حرفش را گوش ندادیم. او گفت و ما گوش ندادیم. البتّه خیال مى‌کردیم مطلب جور دیگر است و حالا ایشان مثلًا نظر جدّى ندارد. حالا مى‌فهمیم: نه بابا! جدّى مى‌گفت، داشت جدّى مى‌گفت و اینها همه براى انسان عبرت است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این را مى‌خواهم خدمتتان بگویم- بالاترین مرتبه‌اى که تمام این مطالبى را که ما خدمتتان عرض کردیم، اینها را شما در جریانات مادّى طبعاً جستجو مى‌کنید دیگر، افراد عادى، همسایه، رفیق، شریک، این جهات عادى- من مى‌خواهم عرض کنم مسأله بالاتر است؛ حتّى افرادى را که آنها را در سلوک و در راه و در مسیر، شریک و رفیق و مؤانس و مصاحب با خودتان مى‌دانید هم از این قاعده مستثنا نیستند. مگر افرادى که در زمان مرحوم آقا بودند، مگر ما آنها را سالک نمى‌دانستیم؟ آن که دیگر مسأله، مسألۀ همسایه نبود، مسألۀ شریک و اینها نبود، مسألۀ مادّى که نبود حدّاقل، به خاطر منفعت مادّى که من با آنها در ارتباط نبودم و ما با آنها ارتباط نداشتیم، این که دیگر مشخّص است. ولى چه بود؟ همینى که ما بدون توجّه به او با یک نفر و لو در طریق، احساس پشت گرمى کنیم، باز این چیست؟ غلط است. باید انسان دنبال رفیق بگردد. حضرت حافظ مى‌فرمایند:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1852,497 +1881,516 @@
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. «موحّد است، راست مى‌گوید، موحّد است.» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مُوَحّدٌ واللَه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. أمیرالمؤمنین نیامده حالا بگوید: بنده خلیفه رسول اللَه هستم، تو آمدى مى‌گویى تو کسى نیستى! به من دارى مى‌گویى؟ به من دارى مى‌گویى کسى نیستى؟ اصلًا تمام ضربت خوردنش، تمام جنگهایش بخاطر این بود که این را توى کلّۀ ما کند که فقط حقیقت اوست، منِ على با فرزندانم که گُل سَر سَبَد عالم هستیم، درقبال او هیچیم، در قبال او صفریم، در قبال او به حساب نمى‌آئیم. با او باشیم گُل سر سبد عالمیم، بدون او باشیم با بقیه فرقى نمى‌کنیم. الهى! چون در تو مى‌نگرم از جملۀ تاجدارانم و تاج بر سر و چون بر خود مى‌نگرم از جمله خاک سارانم و خاک بر سر.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و ضاعَ المُلِمُّونَ إلّا بک</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «ضایع شدند، از بین رفتند آن کسانى که المام کردند، فرو افتادند، خود را انداختند مگر به تو» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ أجْدَبَ الْمُنتَجِعونَ إلّا مَنِ انْتَجَعَ فَضْلَک</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «به تنگدستى و فقر رسیدند آن کسانى که طلب کردند غیر از تو را.» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بابُک مَفتوحٌ للرّاغِبینَ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «باب تو و درِ رحمت تو همیشه براى کسانى که رغبت دارند به آن مسائل و به آن تجلیات، همیشه باز است.» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَخَیرُک مَبذولٌ للطّالِبینَ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «و خیر تو همیشه براى طالبین مبذول است.» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ فَضْلُک مُباحٌ‌ لِلسّائِلینَ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «براى سائلین، فضل و احسانت مباح است.» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ نَیلُک مُتاحٌ لِلآمِلینَ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «نیل و فیض رحمت تو و عطا و بخشش تو، متاح است، در دسترس است، براى کسانى که آرزومندند، در دسترس است.» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ رزقُک مَبْسوطٌ لِمَن عَصاک</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «رزق تو پخش است براى کسى که تو را حتّى عصیان کند.» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ حِلمُک مُعْتَرِضٌ لِمَن ناواک</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «به کسى که قصد دشمنى با تو را دارد، حلم تو، معترض است و شامل حال او هم خواهد شد.» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عادتُک الإحسانُ إلَى الْمُسیئینَ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «عادت تو و روش تو، احسان به گناهکاران است.» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَسَبیلُک الإبْقاءُ عَلَى المُعتَدین</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «راه تو، ابقاء و حفظ است بر کسانى که تعدّى مى‌کنند.» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهمَّ فَاهْدِنى هُدَى الْمُهتَدین</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ، اینجا دیگر مطلب یک قدرى بالا مى‌رود و سطح دعاى حضرت اوج مى‌گیرد. خدایا! حالا که این طوره، حالا که تو داراى این خصوصیات هستى و حالا که تو یک همچنین اوصافى دارى، پس تو مرا به هدایت مهتدین راهنمایى کن، از تو چیزى کم نمى‌شود. تو که عطاى تو شامل همه است، تو که راه تو براى همیشه باز است، تو که حلم تو معترض است براى کسى که دشمنى مى‌کند، پس حالا بیا دست مرا بگیر! </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ ارْزُقنى اجْتِهادَ المُجتَهدین</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «اجتهاد و جَهدِ آن افرادى که واقعاً جَهد مى‌کنند، آنها را نصیب من بگردان.» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ لا تَجْعَلْنى مِنَ الغافِلینَ المُبعَدین</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «و مرا از غافلینِ مبعدینِ از رحمت خودت قرار نده.» واغْفِرلى یومَ الدّین «و مرا براى روز جزا مورد آمرزش قرار بده.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> تأکید بزرگان بر ذکر مدام در ماه رجب</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یکى از مسائلى که خیلى مؤکد است در این ماه، و همینطور در ماه شعبان و ماه رمضان، این ذکر مدامى است که انسان آن ذکر مدام را دارد. ذکر مدام آن ذکرى است که عدد ندارد و انسان بدون عدد مى‌تواند آن ذکر را بگوید. این را ذکر مدام مى‌گویند؛ جزء اذکار عددیه نیست و اشکالى هم ندارد براى شخصى که بگوید. مثل ذکر </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لا إلهَ إلّا اللَه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. همینطور به نحو مدام انسان آن ذکر را بگوید. دارد راه مى‌رود </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لا إلهَ إلّا اللَه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> بگوید. نشسته است، آرام بدون اینکه حتّى کسى هم بفهمد یا مثلًا دهان او حرکتى داشته باشد، ذکر </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لا إلهَ إلّا اللَه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> بگوید. این خیلى مناسب است. یکى از آن اذکار، ذکر یونسیه است که </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿لَّآ إِلَٰهَ إِلَّآ أَنتَ سُبۡحَٰنَكَ إِنِّي كُنتُ مِنَ ٱلظَّٰلِمِينَ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">است که توصیه شده که بدون عدد. اگر کسى مى‌تواند صد مرتبه مثلًا بگوید بین الطّلوعین. اگر یکى مى‌تواند، دویست مرتبه بگوید. این ذکر یونسیه بسیار مهم است منتهى بدون عدد؛ پنجاه مرتبه، هفتاد مرتبه، صد مرتبه، صد و پنجاه مرتبه، هر کسى به آن مقدارى که خسته نشود و خیلى از بزرگان تأکید کردند و خود حقیر از مرحوم آقاى حدّاد- رضوان اللَه علیه- شنیدم که ایشان مى‌فرمودند که: گنجهایى در این ذکر یونسیه نهفته است و اگر شخصى مداومت داشته باشد، خداوند او را به یک نعمات خیلى بزرگى مى‌رساند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ما محتاجیم هر چند که حضرت حق مشتاق است</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حالا من از رفقا و دوستان و از خودم این سؤال را مى‌کنم: ممکن است یک شخصى بگوید که: آقا! این اعمالى را که ائمّه گفته‌اند، حالا ما روزه بگیرم، دعا بخوانیم، این کارها را بکنیم، چه فایده ای خواهد داشت؟ اوّلًا: خیلى عادى و خیلى بسیطش را خدمتتان عرض کنم: اگر ما این دعاها را نخوانیم، چه کار مى‌کنیم؟ به در و دیوار نگاه مى‌کنیم. حالا پس خیلى کار شاقّى انجام ندادیم که حالا بخواهیم یک منّتى بر سر امام بگذاریم و بر سر بزرگان که آقا ما آمدیم، نه! به جاى اینکه آقا! با رفیقتان حرفهاى چرت و پرت بزنید و بنزین گران شده و نفت ارزان شده بگوئید به جاى این، دعاى امام صادق را خواندن، به کجای دنیا بر می خورد؟ ثانیاً: سؤال من این است اگر با توجّه به اینکه یک همچنین مطالبى را ما بدانیم و بدانیم که این مقاماتى هست و این معارفى هست و مقام کمالى را، مقام معرفتى را که پیغمبر وعده داده، أمیرالمؤمنین وعده داده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، لَولا الأجَلُ الَّذى کتَب اللَه عَلَیهِم لَمْ یستَقَرَّ أرواحُهُم فى أجسادِهِم طَرفَة عَینٍ شَوقًا إلى الثَّواب و خَوفًا مِنَ العِقابِ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> حالاتى که براى بزرگان هست، حالاتى هست که اگر مدّت مرگ آنها معین و محدود نبود، یک آن، اینها در این دنیا نمى‌ماندند؛ یک آن، واقعاً نمى‌ماندند در این دنیا. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و باشَروا روحَ الیقین و الستَلانُوا مَا اسْتَعْوَرَهُ المُترَفونَ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اینها به روح یقین رسیده‌اند، چه و چه و ...، مطالبى که از ائمّه داریم و از بزرگان داریم راجع به‌ رسیدن مراتب کمال و امثال ذلک، با توجّه به اینکه اینها هست و یقینى است و در این شکى نیست، اگر ما این دعاها را نداشتیم و این روزه‌ها را نداشتیم، چه خاکى بر سرمان مى‌ریختیم؟ یعنى فرض کنید از یک طرف، یک همچنین مقاماتى را ما تصوّر مى‌کردیم، از این طرف راه رسیدن به این مقامات را نداشتیم، چه کار مى‌کردیم؟ نمى‌گفتیم به خدا: خدایا! تو ظالمى؟ نمى‌گفتیم: خدایا این رسمش شد؟ نمى‌گفتیم: خدایا! این مسائل وجود دارد ولى راه را به ما نشان ندادى؟ نمى‌گفتیم: خدایا! درد را به ما مى‌دهى ولى دوایش را به ما نمى‌دهى؟ نمى‌گفتیم؟ مى‌گفتیم دیگر. خدا گفته: بسم اللَه! حالا به شما دادم، این دعا، این روزه، این مراقبه. اگر واقعاً نبود یعنى اگر امام صادق نمى‌فرمود یک همچنین دعائى را بخوانید، پیغمبر یک همچنین راهى را نشان نداده بودند، یک همچنین قضیه‌اى باز نمى‌شد و ما مى‌رفتیم روز قیامت و مى‌دیدیم: یک مراتبى خدا در روز قیامت براى بعضى از بندگانش قرار داده که غیر از حسرت هیچ چیز بر دل ما نمى‌ماند در روز قیامت، اگر این طور بود، ما به خدا چه مى‌گفتیم؟ نمى‌گفتیم: خدایا! تو ظالمى! چطور شد این را به بعضى‌ها بدهى و به ما ندهى؟ چطور شد یک همچنین مقامى را به بعضى‌ها نشان دادی؟ مى‌گفتیم دیگر! الآن خدا گفته: بسیار خوب، من به شما دادم. حالا این منّت دارد؟ دکتر هم مرض را تشخیص بدهد، هم دوا را بیاید در خانه به مریض بدهد، حالا مریض باید منّت بگذارد سر دکتر که من بخاطر شما است که دارو را می خورم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حالا خدا مى‌گوید که: آقا! براى اینکه من به تو ثابت کنم ظالم نیستم، عادلم، نسبت به بندگانم قوم و خویشى و رحمیت و اینها ندارم، براى من پیغمبر و غیر پیغمبر فرقى نمى‌کند، بفرمائید: این دوا را آمدم برایت گذاشتم. دوا چیست؟ همین مراقبه است و همین روزه است و همین بیدارى شب است و همین دعاهاست، این دوا همین است دیگر، چیز دیگرى نیست. پس این گوى و این میدان! انشااللَه رفقا همّتى کنند و به قول مرحوم آقا، دود و دَمِ درویشى، از آن نفسهاى درویشى به حال بدبختان و بیچارگان هم یک فکرى بکنند. إنشاءاللَه در این ماه رجب امیدواریم خداوند ما را مشمول عنایات خودش بکند و از آن مواهبى که براى این ماه، نسبت به بندگان خاصّش در نظر گرفته، ما را بى‌نصیب نگرداند و به حُرمت و ارزشى که بزرگان درگاهش، اولیاء مقرّبین، در بارگاه ربوبى دارند، ما او را قسم مى‌دهیم بر اینکه ما را هم از رشحات فیضى که بر مخلصین خودش در این ماههاى مبارک ارزانى مى‌دارد، ما را هم محروم نگرداند. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -2603,61 +2651,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="21" name="_x0000_i0021" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="4" name="_x0000_i0004" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0021" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0004" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -6865,56 +6913,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -6930,51 +6977,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -7199,51 +7246,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -8018,51 +8065,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -8132,72 +8179,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -8407,62 +8457,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -8522,250 +8574,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
-[...14 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
     <w:name w:val="MatnVasatChin"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
-[...76 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
     <w:name w:val="Naghleghol Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:left="1134" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="808080"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
     <w:name w:val="Naghleghol Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:left="1134"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="B3B3B3"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
-    <w:name w:val="VasatChin Matn"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
+    <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
+    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...2 lines deleted...]
-    <w:uiPriority w:val="3"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
+    <w:name w:val="She'r Naghleghol"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="666699"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
+    <w:name w:val="She'r Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="4"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="008080"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
+    <w:name w:val="Soal Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
+    <w:name w:val="VasatChin Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E051F1"/>
+    <w:pPr>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E051F1"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -8842,50 +8923,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -9334,120 +9427,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>