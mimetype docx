--- v0 (2025-10-30)
+++ v1 (2026-05-07)
@@ -13,58 +13,52 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذ باللَه من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسم اللَه الرحمن الرحیم</w:t>
       </w:r>
     </w:p>
@@ -571,152 +565,152 @@
         <w:t xml:space="preserve">ما تقدیر خدا را نفهمیدیم از این گذشته اگر یک در میلیون احتمال می‌دادیم شاه برود همان احتمال را در مورد صدام می‌دادیم، او صد درجه بدتر از شاه بود آن اقتداری که صدام داشت آن دیکتاتوری و قساوتی که صدام داشت، کجا آن را شاه داشت؟ اصلا جانور عجیبی بود، جانوری بود برای خودش، جانوری بود صدام، چیز عجیبی بو.د وقتی این جریانات پیش آمده بود و امریکا خلاصه گیر داده بود به این قضایا و اینها، من یک شب رفتم در فکر که قضیه چیست؟ این بدبخت می‌گوید که ما بمب اتم نداریم تو را به خدا بیایید نگاه کنید همه جا را بگردید... یکدفعه به ذهنم ‌آمد بابا پروندۀ این هم بسته شده است بیچاره! خدا انداخته آمریکا را به جان این! بالا برود و پایین بیاید باید تشریفش را ببرد آن نمایندۀ بیچاره در سازمان ملل گفت بابا بیایید بگردید... گفتند ما کاری نداریم شما بمب اتم دارید! آقا دارید! آنها افتاده بودند روی خط آن تو داری چشمت نمی‌بیند اگر حلالزاده بودی می‌دیدی که چقدر از این نمی‌دانم فلان و از این حرفها شما دارید دارید که دارید خداحافظ شما نآنآن هم گذاشت آمد بیرون داریم دیگر برای چه شما ایستادید این جا داریم این پرونده بسته شده است این مسئله را متأسفانه ما نمی‌بینیم که یک روز همین سرب داغ کرده را به ما می‌خورانند این را ما نمی‌بینیم غفلت برای ما پیدا می‌شود شهوت برای ما پیدا می‌شود چشممان را می‌بندیم خلاصه بالا می‌رویم پایین می‌آییم امیرالمؤمنین می‌گوید بابا نگاه کنید عبرت بگیرید! آخر آدم عاقل دو درصد هم احتمال بدهد ترتیب اثر می‌دهد عبرت بگیرید از شما گُنده‌ترها را کشاندند زمین، قوی‌تر از شماها را بزرگتر از شما را چرا عبرت نمی‌گیرید؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> امام علیه‌السّلام چیزهایی را می‌بیند که ما نمی‌بینیم وقتی امام علیه‌السّلام به زید بن علی می‌فرمایند که این مردم تو را تنها می‌گذارند عبرت نمی‌گیری از آن چه که برای اجدادت پیش آمد او در جواب می‌گوید که ما امیدواریم که به مقصد خود برسیم خب امام نیست دیگر و حالا اگر زید این مآل خودش را با چشم می‌دید قیام می‌کرد؟ قیام نمی‌کرد دیگر ولی امام می‌بیند دیگر همین که لشگر کوفه بر لشگر آن بنی مروان دارد غلبه می‌کند یکدفعه در تعبیر داریم سهم من غیر رامٍ یعنی تیر غیب به اصطلاح از کجا آمد و کی زده بود مشخص نبود شاید یکی همین طوری فرض کنید تیری زده بود و می‌خواسته به کسی دیگر بزند و زید یکدفعه رفته جلو و تیر می‌خورد به سرش تمام شد دیگر این را امام دارد می‌بیند امام باقر علیه‌السّلام این قضیه را دارد می‌بیند ولی ما نمی‌بینیم مسائلی که یکدفعه می‌آید وسط آن چهارچوبی که در ذهن ترسیم کردیم همه چیز را به هم می‌ریزد آنها را امام دارد می‌بیند آن نقاطی که می‌آید معادله را به هم می‌زند ما می‌گوئیم عجب! اِ‌آن اول امام آن عجب! را دارد می‌بیند تو آن تعجب را نمی‌بینی می‌نشینی در ذهن خودت ترسیم می‌کنی من این را دارم من آن را دارم فلانی دارم بابا همین که تو این را داری فردا می‌شود دشمن تو خیلی عجیب است برای خود بنده این قضیه خیلی اتفاق افتاده است چندی پیش هم اتفاق افتاد یک بنده خدایی که جزء فامیل ما بود و خیلی ابراز محبت و الفت می‌نمود و می‌گفت شما هر چه بکنی خلاصه روی من حساب کن در حرفهایت و خلاصه سر یک مسئله که صددرصد آن در این مسئله دخیل بوده و مقصر بوده و فلان بوده است بخاطر این که موقعیت خودش برنخورد ما را متهم به آن کرد! عجب بابا این کار را تو کردی من چکار کردم من که اصلا روحم خبر ندارد به خاطر این که خودش آبرویش می‌رود و با ما گفت خداحافظ شما! انگار نه انگار این قوم و خویش بوده نه ارتباط داشته نه رفیق بوده من هم گفتم آقا خدا خیرت بدهد، نمی‌دانم خدا عمرت بدهد، خدا چکار کند ولی تو را به خدا قسم دیگر نیا دیگر برو اصلا دیگر نمی‌خواهم ببینم تو را الحمداللَه یکی کمتر یک دردسر کمتر! این قضیه را که الان این جا این جور شد من از اول می‌دیدم نه این که ما نمی‌بینیم لذا اصلا تعجب می‌کنیم پس چرا این جوری شد خیلی اوقات اتفاق می‌افتد که شخص بیخود می‌‌آید یکدفعه یک رفاقت سی ساله را به هم می‌زند بابا سی ساله چیزی نبوده که حالا می‌خواهید این را بهم بزنید حالا بر فرض من این کار را کردم یا نکردم حالا بیخود کردیم یا نکردیم تمام شد! اما او می‌گوید نه قطع رابطه باید بشود! بچه‌ها دیگر حق ندارند به ما سلام کنند یک چیزهایی که از بچه‌های پنج ساله هم دیده نمی‌شود اینها چیست؟ اینها چیزهایی است که انسان باید عبرت بگیرد اینها مسائلی است که باید عبرت بگیرد باید بداند که این ارتباطات ارتباطات ناپایدار است. انسان باید به دنبال ارتباطات پایدار باشد اول این که همه چیز را از خدا ببیند و بعد هم این که ارتباط ارتباط پایدار باشد نه این چیزهای دنیا و انسان خودش را فریب بدهد و روی این مسائل سرمایه عمر و وجود بگذارد یکدفعه یک جوری شد سرمایۀ او از بین رفت باید همیشه جای خالی را نگه دارید. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="RevayatFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم صل علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -977,61 +971,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="109" name="_x0000_i0109" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="13" name="_x0000_i0013" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0109" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0013" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5199,56 +5193,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -5264,51 +5257,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5533,51 +5526,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6352,51 +6345,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6466,72 +6459,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6741,62 +6737,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6856,250 +6854,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7176,50 +7203,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7668,120 +7707,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>