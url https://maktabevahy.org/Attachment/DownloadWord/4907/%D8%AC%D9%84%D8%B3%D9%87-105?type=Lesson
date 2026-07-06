--- v1 (2026-05-07)
+++ v2 (2026-07-06)
@@ -971,61 +971,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="13" name="_x0000_i0013" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="29" name="_x0000_i0029" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0013" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0029" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>