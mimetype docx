--- v0 (2025-10-21)
+++ v1 (2026-05-06)
@@ -13,191 +13,313 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هوالعليم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">شرائط عالمی که باید از او تبعیت کرد</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرح دعای ابوحمزه ثمالی - رمضان المبارک 1418 - مجلس نهم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حضرت آیت‌اللَه حاج سید محمدمحسن حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدس‌الله‌سرّه</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذُ بِالله مِنَ الشَّیطانِ الرَّجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بِسمِ الله الرَّحمَنِ الرَّحیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و صلَّی‏ اللهُ عَلَی سیّدنا و نبیّنا أبی‌القاسم مُحَمّدٍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و علی آله الطّیبین الطّاهرین و اللعنة عَلَی أعدائِهِم أجمَعینَ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> بک عرفتک و انت دللتنی علیک و دعوتنی الیک ولولا انت لم ادر ما انت</w:t>
+        <w:t xml:space="preserve">بک عرفتک و انت دللتنی علیک و دعوتنی الیک ولولا انت لم ادر ما انت</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> عرفان تقاضای اتحاد مرتبه را می‌کند، اگر دو شیء در مرتبه یکدیگر قرار نگیرند محال است [که] معرفت و شناخت به هم پیدا کنند. برای شناخت خصوصیات یک شیء، انسان یا باید در رتبه شیء دیگر قرار بگیرد یا در مرتبه مافوق آن رتبه قرار بگیرد. اما اگر مادون آن مرتبه باشد و پایین‌تر باشد اطلاع ندارد. یک معلم از مدرکات یک شاگرد، شاگرد کلاس اول و دوم، خبر دارد چون در رتبه مافوق او قرار دارد به این معنا که رتبه او را دارد به اضافۀ یک مرتبۀ بالاتر، به اضافه یک مرتبۀ مافوق. اما شاگرد به چه مقدار نسبت به معلم اطلاع دارد؟ فقط به همان مقدار تفکری که نسبت به آن استاد و معلم خودش دارد، بیشتر که ندارد. در محدوده فکر خودش نسبت به این معلم معرفت و شناخت دارد نه بیشتر، در محدوده ضرب و تقسیم نسبت به این معلم شناخت و معرفت دارد نه بیشتر، در محدوده علم و ذهنیات خودش نسبت به این معلم معرفت دارد و اصلا اگر این معلم مطالبی مافوق بخواهد بیان کند این شاگرد اصلا نمی‌فهمد و اصلا نمی‌تواند ادراک کند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> إنّا معاشرالانبیا امرنا ان نکلم الناس علی قدر عقولهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ما جماعت پیامبران مکلفیم که با مردم به اندازه فهمشان حرف بزنیم، نه بیشتر. به اندازه عقلشان با آنها تکلم کنیم، نه بیشتر. به مقدار مدرکاتشان با آنها حرکت کنیم و راه بیاییم، نه بیشتر. چون نمی‌توانند تحمل کنند سعه ندارند و از اینجا است که کشف سرّ بزرگترین گناه است برای سالک. کشف یک سرّ یعنی به هم ریختن همه موازین سلوک. به هم ریختن موازین حرکت. به هم ریختن ذهنیات افراد. به هم ریختن تدیُّن و سلوک افراد. ایجاد تشویش و اضطراب در نفوس افراد. قطع راه و سدّ طریق نسبت به ادامه مسیر در افراد. این را می‌گویند کشف سر. می‌گویند آقا اگر شما یک مطلبی پیدا کردید به دیگری نرو بگو، گفتن این مسئله به دیگری اگر واقعیت نداشته باشد که خب یک خلاف است و اگر واقعیت داشته باشد یک کشف سر است و چون آن طرف نمی‌تواندتحمل کند در نتیجه موقعیت او به هم می‌ریزد برای او تشکیک ایجاد می‌شود و به جدّ می‌توان گفت که بسیاری از ابتلائاتی که بسیاری از بزرگان به آن ابتلائات مبتلا شدند به واسطه همین کشف سری بود که بعضی می‌کردند و هر چه آنها به اینها می‌گویند نگویید، شما به این مطلب که می‌رسید برای خودتان نگه دارید خداوند که این مطلب را عنایت کرده و به شما گفته، این مطلب مخصوص به شما است. آخر شما مگر قیم مردم هستید؟ مگر شما وکیل بر مردم هستید؟ کی به شما قیومیت و وکالت و ولایت داده؟ قبول نمی‌کردند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -224,50 +346,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> خب حالا فرض می‌کنیم که این شخصی که ما او را اعلم می‌دانیم و مجتهد است فرض بر این است که این هم ولیّ است و به مقام ولایت رسیده و از مراحل اسماء و صفات گذشته و قابلیت برای هدایت و ارشاد را دارد، وقتی آن شخص این مطلب را بداند باید چکار کند؟ باید از این متابعت کند. چون می‌داند. وقتی یک شخصی به مراحل هدایت و ارشاد رسیده و از مراحل اسماء و صفات گذشته و فنای در ذات پیدا کرده، این شخص این چیست؟ این قابلیت هدایت را دارد. باید برود از او اطاعت کند. هان؟ اگر اطاعت نکرد خدا در روز قیامت می‌آید چه می‌گوید؟ می‌گوید تو که به یک همچنین شخصی رسیدی چرا از او اطاعت نکردی؟ چرا به او سرنسپردی؟ چرا تسلیم او نشدی؟ می‌گوید بسیار خب نشدی جزای تو این است که مراتبی که الان این دارد به تو نمی‌دهیم، چوبت نمی‌زنیم ولی این ها را هم به تو نمی‌دهیم. خب حالا اگر کسی آمد این شخص را اعلم دانست ولی این شخص را ولی نمی‌داند که به همچنین جایی رسیده، آیا شرعا می‌تواند از این اطاعت کند یا نه؟ دیگر نمی‌تواند، نمی‌داند. اگر بیایند به او بگویند که آقا شما از این تقلید می‌کنی باید به عنوان استادی هم تمام زمام امورت را به دست این بسپاری! غلط می‌کند بگویند، حق ندارند. کی همچنین حرفی زده؟ چون فرض بر این است که این نمی‌داند. خداوند متعال بر طبق علم از انسان تکلیف می‌خواهد، به مقدار علم از انسان وظیفه و تعهد می‌خواهد. شما که می‌دانی این ولی نیست، چگونه خداوند متعال تو را مکلف کند که به عنوان ولایت باید از این حرف شنوی کنی؟ خیلی مسخره است! با همین بیانی که ما آمدیم جلو این غلط است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حالا اگر قضیه عکس بشود و جور دیگری بشود، اگر شخصی ولی‌ است، به مقام ولایت رسیده، فرض کنیدکه مثل آقای حداد رضوان الله علیه، آیا از ایشان می‌شود تقلید کرد شرعا به عنوان اینکه ایشان ولیّ است؟ نه! نمی‌شود تقلید کرد. باید از مجتهد جامع الشرایطی که به علوم اسلامی‌و شرع احاطه دارد انسان تقلید کند. بله! نکته‌ای که در اینجا هست این است که ممکن است ولی انسان را ارشاد و هدایت کند که شما از آن مجتهد تقلید کنید، واجب است و باید تقلید کنی ولی از آقای حداد نمی‌شود تقلید کند. چون ایشان به حسب ظاهر دارای علم ظاهر و علم شرع نیستند و خود ایشان هم از مجتهد تقلید می‌کنند. این مراتب را ما باید حفظ کنیم و در هم دخالت ندهیم. هر کدام در جای خودش محفوظ است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> بنابراین اینکه ما می‌شنویم که می‌گویند آقا به هر کسی سرسپردی باید از همان هم تقلید کنی این از آن چرندیات تاریخ است! آقا به هر کسی که شما تسلیم می‌شوید مگر می‌شود که از غیر از او تقلید کرد؟ خیلی مزخرف است. یعنی چه؟ هر چیزی حساب دارد. انسان باید در مقام عمل برای او احراز بشود که این شخص قابلیت تقلید را دارد؟ دین خدا شوخی نیست مسخره نیست آقاجان! قضیه قضیه طبابت است دیدید پیرزنها را یک کیسه دارند هر کسی سرش درد بکند بیا ننه جان این را بخور! بابا این معلوم نیست نکشد او را! بیا این را بخور! می‌گویند یک کسی چشمش درد گرفته بود یک پیرزنی برای او دودکرده پِهِن گاو را تجویز کرد! بدبخت چشمش تراخم داشت گفت این پهن گاو والاغ را بردار دود کن بگیر روی چشمت خب می‌شود! بدبخت کرد و کور شد! هان! روایتی داریم </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مَن طببّ بغیر علمٍ و اصابه شیء فدمه علیه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> به این مضمون، عین روایت، کسی که طبابتی کند بدون علم ـ من این را در جایی دیدم البته سندش را ندیدم اما در هر صورت مطلب مطلب صحیح[ی است] یعنی مطابق با براهین اصولی و فقهی است ـ کسی که یک طبابتی بکند برای شخصی، البته در بعضی از صور که آن طرف مثلا یک وقتی خب انسان ممکن است به او بگوید خب می‌خواستی حرف او را گوش ندهی حالا این یک حرفی زد تو هم آمدی خوردی؟ خب خدا به تو عقل داده، ولی نه! مثلا یک بچه ای هست نمی‌تواند، مثلا مصالح و مفاسد خودش برایش ممهّد نیست آماده نیست یا اینکه یک مریضی است این استیسال پیدا کرده و قدرت تفکر از او سلب شده، در واقع می‌توانیم بگوییم در اینجا سبب اقوای از مباشر هست. در اینجا این اگر بخواهد طبابت کند و این شخص بمیرد خونش به گردن همین است، همین آقای.... آقا فلان جایم این طور شده دلم این طور شده فلان شده، بردار روغن چی چی بمال روی پوستت! بابا این شاید آپاندیسش در اینجا متورم شده و ترکیده و چند ساعت دیگر این از دنیا می‌رود، این چرک وارد خون می‌شود! مگر انسان می‌تواند بدون اینکه اطلاع داشته باشد بیاید این کار را انجام بدهد؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> امروزه هر چیزی تخصصی شده و باید به تخصص عمل شود. شما نگاه کنید یک چشم الان تخصص‌های متعددی دارد، تخصص‌های متعدد، چند تخصص، خیلی ممکن است به ندرت یک نفر بیاید در همه این امراض متخصص بشود. دین شوخی نیست دین باید بر اساس ضوابط و میزان لحاظ بشود. آقا بیا اینجا خیرش را می‌بینی آقا بیا تو از این تقلید کن روز قیامت جوابش را....! روز قیامت خودت هشتت گرو هیجده تو است این چرت و پرتها چیست؟ آقا بیا اینجا، برعهده من! تو کی هستی که بخواهی بر عهده بگیری؟ اینها تمام چیست؟ شعار است. یک مسلمان....! ببینید مکتب عرفان و مکتب اولیاء‌خدا مکتب مکتب اتقان بود محکم کاری بود هر چه از دهانشان درآمد.... شما زمان مرحوم آقا یادتان می‌آید؟ شما محکم‌تر از این مرد به عمرتان دیدید؟ حرفی که می‌زند بر پایه استدلال بگویید شکمی‌نگویید همین جوری درآید بگوید بعد برویم ببینیم چه شد؟ برایش یک محملی درست کنیم! همین طوری!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -408,163 +531,173 @@
         </w:rPr>
         <w:t xml:space="preserve"> بنده چرا بیایم ناراحت بشوم [از این که] یک عده نمی‌خواهند از بنده تقلید کنند، ای بابا اینکه ناراحتی ندارد این که بهتر است مسئولیتش کمتر است ما اصلا دنبال یک همچنین چیزی می‌گردیم دنبال این می‌گردیم که مسئولیت کمتر داشته باشیم حالا بیایم ناراحت بشوم؟ باید از خدا بخواهم، از خدا باید بخواهم که فرض کنید که آن کس بگوید آقا بنده از شما تقلید نمی‌کنم. بنابراین از مطالب امشب این طور استفاده کردیم که مقدار معرفت انسان به هر چیز است که بر آن اساس خداوند تکلیف قرار می‌دهد. اگر من معرفت به بعضی از مسائل دارم به همان مقدار خداوند به من تکلیف می‌دهد، الناس فی سعه مالایعلمون، مردم در سعه هستند نسبت به آن مطالبی که نمی‌دانند، می‌توانند انجام بدهند، شما نمی‌دانید این آب نجس است یا نجس نیست، نمی‌دانی، خب می‌توانی بخوری اما اگر فهمیدی این آب نجس است باید بگذاری در اینجا و نمی‌توانی بخوری. شما نمی‌[دانید] الان فرض کنید که من باب مثال این معامله صحیح است یا صحیح نیست، می‌توانید انجام بدهید. شما نمی‌دانید این لباس نجس است یا طاهر است، در آن نماز بخوانید یا نه، می‌توانید نماز بخوانید و هلمّ جرا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> وقتی که انسان بداند آن موقع تکلیف می‌آید. حالا که دانستی باید بر طبق تکلیف عمل کنی. اگر نجس است تطهیرش کن و اگر طاهر است حکم طهارت دارد ادلّۀ ما همه حاکی از این مسئله است که به مقدار علم، انسان مکلف است. علم ندارد تکلیف ندارد. مسائل احتیاط و امثال ذلک اینها مربوط به یک موارد دیگر است نه مربوط به اینها. به مقدار [علم تکلیف دارید.] پس عرفان به یک شیء، معرفت به یک شیء، عبارت است از هم رتبه بودن این شیء با آن شیء دیگر، هم رتبه باشد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> حالا چگونه ممکن است که انسان با اشیاء‌دیگر هم رتبه باشد؟ هم رتبه بودن انسان با اشیاء دیگر به چه چیز محقق می‌شود و چگونه پیدا می‌شود و چگونه ممکن است که فرض کنید که انسان من باب مثال با یک عالِمی‌هم رتبه باشد؟ انسان نسبت به پروردگار هم رتبه باشد؟ انسان نسبت به ملائکه هم رتبه باشد؟ این چه نحوه ممکن است باشد انشاءالله اگر خداوند توفیق بدهد برای شبهای آتیه.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ChapChin"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهم صل علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -825,61 +958,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="45" name="_x0000_i0045" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="60" name="_x0000_i0060" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0045" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0060" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5047,56 +5180,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -5112,51 +5244,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5381,51 +5513,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6200,51 +6332,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6314,72 +6446,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6589,62 +6724,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6704,250 +6841,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7024,50 +7190,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7516,120 +7694,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>