--- v1 (2026-05-06)
+++ v2 (2026-08-15)
@@ -958,61 +958,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="60" name="_x0000_i0060" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="5" name="_x0000_i0005" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0060" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0005" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>