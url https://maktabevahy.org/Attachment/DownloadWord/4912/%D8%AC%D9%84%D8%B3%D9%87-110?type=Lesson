--- v0 (2025-10-29)
+++ v1 (2026-05-07)
@@ -12,58 +12,52 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذ باللَه من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسم اللَه الرحمن الرحیم</w:t>
       </w:r>
     </w:p>
@@ -267,147 +261,147 @@
         <w:t xml:space="preserve">چیزهایی که خود مرحوم آقا هم در این جا ایشان تشکیک کردند و نسبت به محاذاة مطالبی فرمودند که اشاره‌ای کردیم که بعدا می‌آ‌ید این روایات را دسته بندی کنید آن روایاتی که به طور ساده و ساذج مسئله مواقیت التی وقتها رسول اللَه این را بیایید در یک ستون قرار بدهید آن روایاتی که دلالت می‌کند بر این که جواز احرام از غیر میقات است آن هم در یک ستون قرار بدهید قاطی نکنید که یک صفحه از این طرف وسائل را نگاه می‌کنید و یا جامع احادیث را و بعد می‌روید آن صفحه یادتان می‌رود آن چیست نه یک تخته بگذارید یا یک صفحه کاغذ بگذارید این روایات را همه را می‌‌آورید در این ستون قرار می‌دهید اینها را که مربوط این روایات که در غیر از این مواقیت هم می‌شود آن را هم در یک ستون آن روایات که مربوط می‌شود به این که در صورت جهل یا نسیان شخص می‌تواند از ادنی الحل یا از نفس مکانی که هو فیه آن فرض کنید که او یحرم آنها را هم در یک ستون قرار می‌دهید خلاصه هر جا را که می‌بینید در روایات از نقطه نظر مفهومی ‌تفاوتی وجود دارد آن را در آن دسته قرار بدهید آن وقت ببینید به چه نتایجی می‌رسید یعنی وقتی که این کار را کردید برای شما یک ذهنّیتی پیدا می‌شود در این چگونه و در این چگونه است. ذهنیت پیدا می‌شود یعنی شما را در یک حال و هوایی قرار می‌دهد که در آن حال و هوا می‌توانید راحت‌تر آن جهات اختلاف در روایات را به دست بیاورید که در وهلۀ اول قضیه چه بوده است بعد موارد اختلاف واستثناء کجاست آنها را می‌توانید به دست بیاورید خیلی راحت وسهل می‌رسید به آن چه را که مورد نظر امام علیه السلام است وقتی که این کار تمام شد مسئله برای شما حل شود آن موقع می‌روید سراغ اقوال فقهاء که آن کسی که گفته به این دلیل می‌بینید با حقیقت منافات دارد و با ملاک مطابق نشد. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">در خیلی از موارد داریم من می‌گویم که اصلا این تعبیر که شیخ حر کرده اصلا چه ربطی دارد به قضیه؟ اصلا این روایت در یک فضای دیگر این یک تعبیر دیگر است فرض کنید که در همین جا ایشان می‌فرمایند که این مربوط به حج صبیان است ما گفتیم فرض کنید که روایتی که روایت علی بن جعفر از امام است عن اخیه است که از امام صادق علیه السلام است حضرت می‌فرماید سئلته عن رجل ترک الاحرام حتی انتهی الی الحرم بعد می‌فرماید و یدل علی ذلک فی حج الصبیان این اصلا نشان می‌دهد که مطلب تفاوت می‌کند با آن چه را که باید به آن توجه کرد نمی‌شود خیلی به این تعبیرات تکیه و اعتماد کرد یا مثلا فرض کنیدکه در بعضی از تأویلاتی که شیخ صدوق تأویل کرده نسبت به چیزهای می‌بینیم که اصلا، جای تأویل نیست در خیلی ازاین تأویلها در خیلی از این توجهیات انسان اصلا به خلاف می‌رسد غلط است این تأویل که شما در این جا آ‌وردید روی چه حسابی چرا نمی‌آ‌یی با این روایت آن روایت را مقیّد کنید چرا می‌آیید تقیید می‌کنید این را به یک قیدی که «لا یلزم به صاحبه» باشد یا مثلا به یک تأویلات خیلی بعیده خود انسان می‌رود در این فضا قرار می‌گیرد و این کار را حتما انجام بدهید که در اختلاف در مطالبی که نقل می‌شود از فقهاء مخصوصا من می‌خواستم در این قضیه بگذرم بعد بروم سراغ چیز بعد دیدم که نه چون مسئله پای اجرای اصول عملیه به اصطلاح در میان است گفتم که حالا که این طور است پس ما هم دیگر وارد گود شویم آستینها را بزنیم بالا و برویم به جنگ شبهات یعنی وقتی جریان اصل و اینها پیش می‌‌آید انسان دیگر نمی‌تواند کوتاه بیاید در این قضیه شما صاف دیگر در آن جا می‌بیند اصلا در این جا اجرای اصل در این جا جایز هست یا جایز نیست این یکی از آن مواردش است که فرض کنید که همین طوری بگوییم که مقتضای اصل الا ما خرج بالدلیل! بابا این مال آن جایی است که دلیل نیست زبان ما مو درآورده است این مال آن جایی است که دلیل نیست نه این که صرفا همین طوری بگوییم که مقتضای اصل این است فرض کن که جواز احرام این است شما اصلا نمی‌توانید اصل جاری کنید یعنی نباید در مخیّلۀ شما بیاورید در این که آیا مورد مورد جریان اصل است یا نه در جایی که صریحا از امام فرض کنیدکه از امام راجع به آن مسئله حکم می‌شنوید این مال آن جا است بله اگر نسبت به مورد از امام تصریح نبود آن وقت می‌رفتیم سراغ عمومات، سراغ اصل حالا یا اصول لفظیه یا اصول عملیه حالا ما باید در اینجا این را نگاه کنیم آن را که عرض کردم خدمت شما که گفتم بعدا خواهم گفت چند روز پیش جلسۀ‌قبل پیش آن این مسئله است که آیا ما در این روایات باب ادله‌ای که تصریح بر تعیین مواقیت است لکل احد است داریم یا نداریم اگر داشته باشیم دیگر کجا می‌توانیم اصل جاری کنیم؟ کجا داریم همچنین چیزی که رجماً بالغیب اصل جاری کنیم موافق با اصل است! اصل چیست؟ آن، جایی است که انسان دلیلی نداشته باشد این مسئله را البته خود ما هم توضیح در این قضیه می‌دهیم ولی برای این که خود رفقا بهتر بتوانند به مطلب برسند حتما باید این کار را انجام بدهندتا این که آن نقاط ضعف و قوتی که در صحبتهای بنده نسبت به تلفیق بین آراء یا تفرقه است آن بهتر بتواند جایگاه خودش را باز کند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="RevayatFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم صل علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -668,61 +662,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="113" name="_x0000_i0113" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="11" name="_x0000_i0011" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0113" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0011" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -4840,56 +4834,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -4898,51 +4891,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5167,51 +5160,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -5986,51 +5979,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6100,72 +6093,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6375,62 +6371,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6490,250 +6488,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -6810,50 +6837,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7302,120 +7341,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>