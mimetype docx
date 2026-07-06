--- v1 (2026-05-07)
+++ v2 (2026-07-06)
@@ -662,61 +662,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="11" name="_x0000_i0011" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="10" name="_x0000_i0010" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0011" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0010" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>