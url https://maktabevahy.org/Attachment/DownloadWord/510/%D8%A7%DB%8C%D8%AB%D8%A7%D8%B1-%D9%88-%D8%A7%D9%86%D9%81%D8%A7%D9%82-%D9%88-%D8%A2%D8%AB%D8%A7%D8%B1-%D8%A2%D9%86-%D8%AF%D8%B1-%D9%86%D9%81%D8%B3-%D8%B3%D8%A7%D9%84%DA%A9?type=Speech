--- v0 (2025-10-19)
+++ v1 (2026-05-06)
@@ -13,260 +13,370 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">ایثار و انفاق و آثار آن در نفس سالک</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">هوالعليم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">أعوذُ بِالله مِنَ الشَّیطانِ الرَّجیم</w:t>
+        <w:t xml:space="preserve">ایثار و انفاق و آثار آن در نفس سالک</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">بِسمِ الله الرَّحمَنِ الرَّحیم</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">و صلَّی‏ اللهُ عَلَی سیّدنا و نبیّنا أبی‌القاسم مُحَمّدٍ</w:t>
+        <w:t xml:space="preserve">شرح دعای ابوحمزه ثمالی - رمضان المبارک 1420 - مجلس ششم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">و علی آله الطّیبین الطّاهرین و اللعنة عَلَی أعدائِهِم أجمَعینَ</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">بیانات</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حضرت آیت‌اللَه حاج سید محمدمحسن حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدس‌الله‌سرّه</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">الحمد لله الذی اسئله فیعطینی و إن کنت بخیلا حین </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">یستقرضنی</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">أعوذُ بِالله مِنَ الشَّیطانِ الرَّجیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بِسمِ الله الرَّحمَنِ الرَّحیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و صلَّی‏ اللهُ عَلَی سیّدنا و نبیّنا أبی‌القاسم مُحَمّدٍ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و علی آله الطّیبین الطّاهرین و اللعنة عَلَی أعدائِهِم أجمَعینَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">حمد مختص پروردگاری است که هر گاه از سؤال کنم به من عطا می‌کند اگر چه بخیلم، در وقتی که او از من چیزی را بخواهد.</w:t>
+        <w:t xml:space="preserve">الحمد لله الذی اسئله فیعطینی و إن کنت بخیلا حین یستقرضنی.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> در این جمله مثل جملۀ قبل، خداوند متعال اعطا را به نحو پیوسته و مستمرّ در قبال سؤال ذکر می‌کند. البتّه می‌توانیم بگوییم که لازمۀ اجابتِ پروردگار همین اعطا هم هست. و این فقرات به عنوان عطف بیان جُمَلی بکار رفته. هر گاه از خدا سؤال کنیم او اعطا می‌کند. و هر گاه او از ما درخواست می‌کند ما بخل می‌ورزیم.</w:t>
+        <w:t xml:space="preserve">حمد مختص پروردگاری است که هر گاه از سؤال کنم به من عطا می‌کند اگر چه بخیلم، در وقتی که او از من چیزی را بخواهد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> جملۀ جالبی در این جا حضرت می‌فرماید که پروردگار </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">؟ چون معنای استقراض، قرض گرفتن، که قرض الحسنه باشد این است که انسان از یک شخص یک وامی می‌گیرد و یک قرض می‌گیرد و بعد در رأس آن مدّت آن قرض را ادا می‌کند. در واقع چیزی از جیب این شخص کم نمی‌شود. فقط یک مدتی این مالش در جایی حبس می‌شود. می‌دهد به زید به عمر، اما غیر از انفاق است که انفاق وقتی که انسان یک چیزی را می‌دهد دیگر این از ملکش بیرون می‌رود. حالا ثوابش بعد هست، این یک مطلب دیگر است، فقط از نقطۀ نظر ظاهر. وقتی که انسان به فقیر صد تومان پول می‌دهد. این صد تومان توی جیبش که برنمی‌گردد. اون صد تومان را خرج می‌کند. ولی وقتی که به یک شخصی قرض می‌دهد دوباره آن شخص این قرض را پس می‌دهد. پس بنابراین چیزی از او کم نمی‌شود. فلهذا در قرض گرفتن عفت و متانت و عزت مسلم و مؤمن محفوظ است و ثواب قرض زیاد است. انسان قرض بدهد به افراد.</w:t>
+        <w:t xml:space="preserve"> در این جمله مثل جملۀ قبل، خداوند متعال اعطا را به نحو پیوسته و مستمرّ در قبال سؤال ذکر می‌کند. البتّه می‌توانیم بگوییم که لازمۀ اجابتِ پروردگار همین اعطا هم هست. و این فقرات به عنوان عطف بیان جُمَلی بکار رفته. هر گاه از خدا سؤال کنیم او اعطا می‌کند. و هر گاه او از ما درخواست می‌کند ما بخل می‌ورزیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
+        <w:t xml:space="preserve"> جملۀ جالبی در این جا حضرت می‌فرماید که پروردگار </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یستقرضنی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، از ما قرض بگیرد. چرا نفرمود و </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إن کنت بخیلا حین یسئلنی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؟ چون معنای استقراض، قرض گرفتن، که قرض الحسنه باشد این است که انسان از یک شخص یک وامی می‌گیرد و یک قرض می‌گیرد و بعد در رأس آن مدّت آن قرض را ادا می‌کند. در واقع چیزی از جیب این شخص کم نمی‌شود. فقط یک مدتی این مالش در جایی حبس می‌شود. می‌دهد به زید به عمر، اما غیر از انفاق است که انفاق وقتی که انسان یک چیزی را می‌دهد دیگر این از ملکش بیرون می‌رود. حالا ثوابش بعد هست، این یک مطلب دیگر است، فقط از نقطۀ نظر ظاهر. وقتی که انسان به فقیر صد تومان پول می‌دهد. این صد تومان توی جیبش که برنمی‌گردد. اون صد تومان را خرج می‌کند. ولی وقتی که به یک شخصی قرض می‌دهد دوباره آن شخص این قرض را پس می‌دهد. پس بنابراین چیزی از او کم نمی‌شود. فلهذا در قرض گرفتن عفت و متانت و عزت مسلم و مؤمن محفوظ است و ثواب قرض زیاد است. انسان قرض بدهد به افراد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> حالا چرا خداوند می‌فرماید </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یستقرضنی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">؟ سؤالی که خداوند می‌کند از بندۀ مؤمنش این چه نحوه سؤالی است؟ و چه نحوه استقراضی است؟ خب خداوند که مادّی نیست. بدن مادّی ندارد. جسم مادّی ندارد. منظور انفاق بندۀ مؤمن است در آن مواردی که خداوند امر کرده، صدقه بدهد. خمس بدهد. زکات بدهد. تبرّعات بدهد. کمک کند. حالا کمک بدنی نه کمک مالی، رفع گرفتاری کند از شخصی. اینها عبارت است از استقراض پروردگار، روایت هم داریم. حدیث قدسی است به این مضمون که می‌فرماید ـ غیر از آیات شریفه که می‌فرماید: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مَنْ ذَا اَلَّذِي يُقْرِضُ اَللّٰهَ قَرْضاً حَسَناً فَيُضٰاعِفَهُ لَهُ وَ لَهُ أَجْرٌ كَرِيمٌ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
@@ -332,77 +442,79 @@
         </w:rPr>
         <w:t xml:space="preserve"> مرحوم آقا در زمان حیاتشان اعلام کرده بودند همه جا که من وصایت هیچ کسی را قبول نمی‌کنم. در یک جا وصیّ شده بودند و خیلی به ابتلائاتی گرفتار شده بودند. بعد از آن طرف هم از نقطۀ نظر فقهی یک بحثی است که اگر وصی مطلع نشود از وصایت، اگر در زمان حیاتش مطلع بشود و دفع کند خب آن وصایت باطل می‌شود. ولی اگر بعد از حیات متوجه بشود آن وصایت امضاء است. البته خب در این مسأله حرف است. ما نمی‌توانیم با تمام حدود و ثغورش موافقت کنیم. آن وقت بعضی‌ها اینجا می‌آمدند زرنگی می‌کردند. در زمان حیاتشان به آقا نمی‌گفتند که شما وصیّ هستید. می‌گذاشتند وقتی که از دنیا رفتند یک دفعه توی وصیّتنامه‌شان بله! آقا، آقای طهرانی فرض کنید که وصیّ است. یک بنده خدایی همین کار را کرده بود. در زمان حیاتش مرحوم آقا را وصّی نکرد و شخصی هم بود که به مسائل وارد بود، مرحوم آقا از این کار ایشان ناراحت شدند. عبارت ایشان به من این بود که کاری که ایشان کرد سلوکش را در آن طرف خراب کرد، در آن طرف قضیّه خراب کرد. حالا بعد دیگر بواسطۀ این وصایت چه آمد بر سر افراد و بعضی‌ها جدا شدند، فلان و بیا و برو و خیلی خلاصه مطالبی بعد پیش آمد! خب آقا دیگر این کارها چیه می‌کنید؟ سر خدا را که آدم نمی‌تواند کلاه بگذارد که، آدم زرنگی کند؟ برای چه؟ برای چه؟ در حالی که خود این شخص وقتی که آقا از او تقاضا کرده بودند دویست متر زمین به بعضی از رفقایش بدهد قرض، که خانه بسازند نداد! اینها برای ما عبرت است ها! مایه‌ی عبرت است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> این وصیّت، وصیّت به ثلث و امثال ذلک تمام اینها مسائل بیخود است. انسان در زمان حیاتش هر چه قسمت کرد، کرده و الاّ اگر بخواهد بیاندازد برای بعد از حیاتش، آن چندان نصیبش نمی‌شود، نه این که نشود، می‌خواهی [بعد از] زمان حیاتت خرج امام حسین و تکایا و عزادازی کنی، همین الآن بکن. همین الآن یک پول اختصاص بده، خرج عزاداری سید الشّهداء. می‌خواهی فرض کن من باب مثال به فقرا و ایتام و اینها کمک کنی، صدقات، خب همین الآن بیا بکن. کار امروز را به فردا [نینداز] «صوفی ابن الوقت باشد ای رفیق» ابن الوقت یعنی همین الآن، همین الآن «نیست فردا گفتنت شرط طریق» تصویف در کار سلوک معنی ندارد. آدم رند کار امروز را به فردا نمی‌اندازد. فردا مال فردا، امروز مال امروز. امروز یک سهم و حصّه‌ای از وجود برای ما قرار داده‌اند. سهم و حصّه فردا مال فرداست. الآن، همین الآن. می‌دانید چرا مرحوم پدر ما شخص موفقی بود؟ به خاطر این که ابن الوقت بود. یعنی دقیقا نمی‌خواست اوقات از او فوت بشود. همان... اصلا ایشان دأبشان این بود. ایشان می‌فرمودند که از کوچکی اصلا حال ایشان این بود. مثلا فرض بکنید که گاهی اوقات تعطیلاتی پیش می‌آید. مشق و تکالیف و اینها مدرسه می‌دهند. مثلا برای سیزده روز ایام نوروز، برای یک هفتۀ نمی‌دانم چی؟ برای چند، ایشان می‌گفتند من می‌خواستم همان روز اول، همۀ سیزده روز را بنویسم. یعنی می‌آمدم توی خانه، می‌نشستم و سریعا چیز را تمام می‌کردم یا مثلا یک کاری....، همیشه از واجب موسع ایشان مضیقش را اختیار می‌کردند. همان وقت اولش را! حالا موسّع است و این یکی از رموز مسألۀ فلاح و نجاح ایشان بود. که انسان باید ابن الوقت باشد. هی تأخیر نیندازد حالا....</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> امام حسن علیه السّلام به جناده می‌فرمایند، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">استعدّ لسفرک و حصّل زادک قبل حلول اجلک... و آعمَل لَدنیاک کانّک تعیش ابدا و وآعمل لآخرتک کانّک تموت غدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> در امور دنیا آن چنان باش که زندگیِ همیشگی داری، وقتی یک کسی زندگی همیشگی دارد و بداند که این، حالا همیشگی نمی‌گوییم ما، بداند تا هزار سال دیگر زنده است. می‌گویند آقا این منزل را بخر. حالا سال دیگر می‌خریم. ما که تا هزار سال زنده‌ایم. دو سال دیگر می‌خریم. آقا این کار ار انجام بده حالا بعد انجام می‌دهیم. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و کن لدّنیا کأنّک تعیش ابدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. همیشه تو زنده‌ای. خیلی اهمیّت نده. دنیاست دیگر. خیلی....! و کن للاخرة کأنّک تموت غدا. برای آخرت آن چنان باش که [کانّه] فردا می‌خواهی بمیری.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> دیدید وقتی به بعضی‌ها خبر مرگشان را می‌گویند چطور به هول و ولا می‌افتند؟ مثلا دکتر به آنها می‌گوید که یک ماه دیگر می‌میری. فوری عجیب همه چیز به هم می‌ریزد. حلالیّت می‌طلبد. سراغ زید و عمر می‌رود. حلالم کنید. غیبت کردیم تهمت زدیم. قرضش را می‌پردازد. اگر بفهمد که مثلا درست است ها. چرا؟ چون می‌بیند یک ماه دیگر دارد می‌میرد. یک ماه دیگر دارد می‌رود. و یک واقعیت‌هایی در جلویش است. نه! واقعیت دارد. اینطور نیست مسأله، واقعیت دارد باید بیاید حساب پس بدهد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -443,333 +555,351 @@
         </w:rPr>
         <w:t xml:space="preserve"> این آمد سراغ آن کسی که به او بغله را فروخته بود گفت، گفت من نمی‌دهم. گفتش که بغله را پس بده پولت را بگیر. گفت بغله مُرد. یابو مُرد، قاطر. گفت خب بیا پولت را بدهم، گفت نه، گفت خیلی مردی؟ خیال کردی من نمی‌دانم آنچه را که تو می‌دانی؟ آخر به آنها هم‌ رسیده بود. گفت قرار بوده یک چیزی نازل بشود به ما. ما قاطر را خریدیم به قاطر خورده، قضیه این است. برو پی کارت. دید نه، از عهدۀ این خریدار قاطر نتوانست بربیاید، رفت سراغ خریدار اسب. گفتش فلانی بیا معامله‌یمان را پس بگیریم. خیار فسخ به قول معروف تو این معامله، تو خیاری نداشتی فسخی نداشتی. گفتش من اصلا دلم می‌خواهد این اسب را چیز بکنی، گفت نه نمی‌شود. گفت بابا اصلا من می‌خواهم پول اسب را بدهم چکار داری؟ پولت را به تو پس می‌دهم. گفت پس نمی‌گیرم. گفت چرا؟ گفت اسب مرده. دیگر چی را بیایم پس بگیرم؟ گفت بیا پولت را پس بگیر. گفت نمی‌خواهم، گفت چرا؟ گفتش که این پول صدقه‌ای بود که این صدقه رفع بلا از ما کرده، برو پی کارت.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> خلاصه آمد سراغ حضرت موسی، شیون کنان، حضرت موسی گفت نه دیگر، این هیچ راهی ندارد. کاری هم از من ساخته نیست. هر کاری که می‌کنی برو وصیّتت را بکن. خلاصه حسابهایت را رُفت و ریس بکن که این جا راحت بروی. این بدبخت بیچاره آمد توی خانه، دیگر رفت سراغ این و آن و فلان این حرفها، تا شب خلاصه رفت! ترتیبش داده شد. دیگر همسایه‌ها را صدا کرد و حلالیت بطلب، از آن بطلب، فلان کنند. قبل از این که بمیرد رفت دیگر، یعنی این قدر با جزع و فزع و این چیزها.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> حالا اگر بیایند به انسان بگویند که آقا تا یک هفتۀ دیگر تو از دنیا می‌روی. آقا به جان شما این قدر نمازهایمان اول وقت می‌شود. این قدر دیگر مواظب زبانمان هستیم. یک کلام [ناپسند] نگوییم. در اوقات بیکاری به ذکر </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لا اله الا الله </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">همه‌اش مشغولیم. قبل از این که ساعت زنگ بزند. یک ساعت زودتر نصف شب از خواب بلند می‌شویم. تمام افرادی را که خلاصه پشت سر آنها حرفی زدیم ولو درکجا! می‌رویم رضایت و حلالیت و فلان و این حرفها می‌طلبیم. قربان صدقه‌شان می‌رویم. تو را خدا بیا حلالمان کن. فلان بکن. چرا قضیه اینطور است؟ به خاطر این که مسأله جدّی است. مسأله جدّی است. حالا بیایند یک دفعه بگویند نه آقا! به تأخیر افتاد. یک کسی برای شما یک صدقه‌ای داده، صدقۀ حسابی! به تأخیر افتاده یا یک کسی دعایی کرده یا فلان، چقدر به تأخیر افتاده؟ سی سال به تأخیر افتاده. اِ عجب! بسیار خب، ساعت زنگ می‌زند، دیگر آقا خاموشش می‌کند. یک دست می‌زند که [صدایش درنیاید!] آقا تو که دیروز یک ساعت هم زودتر پا می‌شدی؟ حساب‌ها دوباره به هم می‌ریزد. این طبیعت انسان است. طبیعت انسان این است. و اینها می‌برند ها. در نهایت قضیه اینها می‌برند. اینها بُرد می‌کنند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> امام مجتبی علیه السّلام می‌فرماید: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و آعمل لآخرتک کأنّک تموت غدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. می‌خوهی فردا بمیری. اینطور برای آخرت خودت کوشا باش. اینطور برای آخرت خودت [تلاش کن.] خب حالا خداوند متعال از ما طلب می‌کند. این کلام سیدالشهداء علیه السّلام را که رفقا تابلو کردند در چیز که به خاطر دارید که می‌فرماید، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:bCs/>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و اعلموا أنّ حوائج النّاس الیکم من نعم الله علیکم فلا تملَّوا النِعَمَ فَتَحُوزُوا (....) نِقَماً</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، حوائج مردم به شما از نعمتهای الهی است به شما. این که الآن می‌آید پیش شما تقاضای حاجت می‌کند، این از نعمتهای الهی است. از نعم ملالت پیدا نکنید. سستی نکنید. اگر این کار را بکنید نقم بر شما می‌اید. نقمت می‌اید. اینها مال چیست؟ اینها همین سؤالهای خداست استقراض خداست. خدا که استقراض می‌کند به این نحوه [است] حالا موقعی که او استقراض می‌کند ما چه هستیم؟ بخیل هستیم. این بخل مال چیست؟ این بخل مال اینست که ما به اهمیت مسأله و قضیه پی نمی‌بریم. مطلب برایمان شوخی است. مطلب برایمان پیش پا افتاده است. مطلب برایمان..... می‌دانیم نه این که ندانیم. درست نمی‌دانیم. درست نمی‌دانیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اگر رفقا یادشان باشد در عید فطر پارسال در ضمن آن خطبه‌ای که خوانده شد این مسأله همینطوری به زبان ما آمد، گفتم به رفقا، هیچ وقت شده از همدیگر التماس دعا کنید برای رفتن سر کار؟ آقا التماس دعا داریم. دعایت چیست؟ دعا کنید ما امروز برویم سر کار، برویم کار بکنیم، تا حالا کسی این کار را کرده؟ آقا التماس دعا، برای چه؟ که از سر کار من برگردم منزل. کجا می‌خواستی بروی؟ می‌خواستی بالای کوه بروی؟ آقا دعا کنید ما برویم دکان را امروز باز کنیم. آقا دعا بفرمایید امروز ما برویم مطب را باز کنیم. دعا بفرمایید امروز ما برویم برای زن و بچه غذا بخریم، آذوقه بخریم. نان بخریم. سبزی بخریم. چرا این کار را نمی‌کنیم؟ چون اینها را جزء ضروریات زندگی می‌دانیم. ضروری است. انسان منزل را ادراک کرده، دریافته. تحویل آذوقه و تهیه غذا به عنوان یک ضرورت برای او تحقق پیدا کرده. لذا دعا هم نمی‌گوید بکنید. دعا نمی‌گوید بکنید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> هر وقت نسبت به کار سلوک، حال ما این جور شد. آن موقع به یک جایی می‌رسیم. که برای سلوک نیاییم بگوییم، دعا کن، دعا کن. اگر بگویی دعا کن، ول معطلی آقا جان. راست و پوست کنده، باید به تو خندید. آقا دعا بفرمایید خدا به ما توفیق بده. ول معطّلی، آقا دعا بفرمایید خدا به ما همّت بده. بفرمایید چیست؟ چرا نمی‌گویید دعا کنید الآن، الآن ما همه اینجا نشستیم هر کدام از ما یک منزلی داریم. دعا اینها که خب حجره دارند. این بندگان خدا، درستِ یا نه؟ ان شاء الله خدا به اینها هم منزل عنایت می‌کند از این آوارگی...! نه آقا جان! بُرد با شماست. دارم می‌گویم به شماها. گول این حرفها را نخورید. بعد شماها به حرفم می‌رسید. می‌گویید پس چرا خودت نکردی؟ ما هم مثل شما یک وقتی گول خوردیم. هر کی! حالا یا حجره یا منزل، هر چی اسمش را [بگذارید]، بالأخره کسی توی خیابان که نمی‌خوابد. توی خیابان. آیا هیچ وقت تا به حال به فکر کسی رسیده که مثلا از این جا که می‌رویم خانه نرویم. کجا برویم؟ بالأخره بله! ممکن است به فکر کسی برسد که از این جا حرم مشرّف بشویم بعد برویم خانه. این ممکن است. اما این که اصلا خانه نرویم. اصلا به فکر نمی‌آید. اصلا به ذهن نمی‌آید. چرا؟ چون این واقعیّت برای ما ملموس است. ملموس است که ما از این جا باید منزل برویم. هنوز سلوک برای ما ملموس نشده.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> بله! خوشمان می‌آید خوشمان می‌آید که چیز باشیم. خودم را عرض می‌کنم. حدیث نفس برای خودم می‌کنم. چرا بخواهم برای شما چیز بکنم؟ نه برای شما شاید اینطور باشد. برای من نیست. صاف و پوست کنده می‌گویم. هنوز سلوک برای من ملموس نشده، به عنوان یک ضرورت، به عنوان یک امر لازم، به عنوان یک امر حیاتی، نیست اینطور، برای شخص من ولی مسأله‌ای که در این‌جا هست و آن مسأله موجب می‌شود که انسان مأیوس نباشد این است که رحمت پروردگار اوسع است از این نقائص ما، می‌گوید این مقدار را هم که قبول داری، عیب ندارد. این مقدار بیا، بعد بزرگتر می‌شود. بعد بزرگتر می‌شود. همّت بالا می‌شود. از خود او باید بخواهیم. از خود او باید بخواهیم که هم توفیقش را عنایت کند هم پی‌گیری او را و هم اسمترار او را، و همه چیز، او گفته عیب ندارد، باشد. این نقائص را تو داری. خب این نقائص مال تو اما خب ما هم این جا یک چیزهایی داریم. خدا می‌گوید، خدا می‌گوید تو این نقائص را داری. خدایی من کجا رفته؟ ما هم این جا یک چیزهایی داریم که آن نقائص را ترمیم می‌کند. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یا من غلبت رحمته غضبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، رحمت خدا چیست؟ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهم إنّی اسئلک برحمتک إلی وسعت کلّ شیء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. رحمت یعنی همین، رحمت یعنی حالت عنایت و جذب پروردگار مر عبادش را به سمت خود با تمام نقائص و با تمام کاستی‌ها. این عبارت است از رحمت پروردگار. لذا انسان باید از خدا بخواهد هر چه هست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> الحمدلله الّذی اسئله فیعطینی ان کنت بخیلا حین یستقرضنی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، دیگر امشب، شب آخر است و.... حالا ممکن است شب آخر باشد، چرا؟ بر حسب ظاهر، اگر مشخص شد که خب هیچی، اگر مشخص نشد. باز فردا شب هم هستیم در خدمت رفقا. دیگر امسال هم به همین کیفیّت قضیه گذشت. مجلس تمام گشت و به آخر رسید عمر، ما هم‌چنان در اول وصف تو مانده‌ایم. ظاهرا از جایی دیگر بوده حالا آمده‌ایم دوباره از آن بالا. حالا از هر جا شروع کنیم کلام امام سجاد حدّ یقفی ندارد. دیگر همین مقدار را می‌توانیم بگوییم که ما در این دنیا، با همین مطالب شما خودمان را سرگرم می‌کردیم. این مقدار را که می‌توانیم بگوییم. ان شاء الله امیدواریم که </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فإنّ الشّقّی من حرم غفران الله فی هذا الشّهر العظیم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">،</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> شقی کسی است که از رحمت خداوند دراین ماه بزرگ محروم مانده.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ان شاء الله امیدواریم که خداوند با رحمت واسعۀ خودش ما را در زمرۀ سُعداء قرار بدهد. و آن چه خیر و رحمت و برکت برای اولیاء و معصومین و بزرگان عنایت کرده است، ما را هم مشمول آن بگرداند و هر چه از شرّ و بدی و نقمت و دوری، آنها را مبرّا داشته است، ما را نیز مشمول بگرداند. </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ChapChin"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
         <w:t xml:space="preserve">اللهم صل علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1030,61 +1160,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="60" name="_x0000_i0060" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="73" name="_x0000_i0073" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0060" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0073" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5298,56 +5428,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -5363,51 +5492,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5632,51 +5761,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6451,51 +6580,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6565,72 +6694,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6840,62 +6972,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6955,250 +7089,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7275,50 +7438,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7767,120 +7942,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>