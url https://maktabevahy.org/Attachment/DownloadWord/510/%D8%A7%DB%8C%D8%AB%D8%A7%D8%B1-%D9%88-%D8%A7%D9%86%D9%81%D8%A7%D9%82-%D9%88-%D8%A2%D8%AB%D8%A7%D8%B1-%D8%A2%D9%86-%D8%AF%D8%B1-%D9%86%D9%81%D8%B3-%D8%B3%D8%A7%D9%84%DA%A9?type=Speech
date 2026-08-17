--- v1 (2026-05-06)
+++ v2 (2026-08-17)
@@ -1160,61 +1160,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="73" name="_x0000_i0073" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="102" name="_x0000_i0102" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0073" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0102" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>