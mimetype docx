--- v1 (2026-01-08)
+++ v2 (2026-05-06)
@@ -437,61 +437,61 @@
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بنابراین روی این جهت ارزش و حسن عمل انسان دیگر به آن کار ظاهر نیست بلکه به آن نیت و ضمیر باطن اوست، دیگر به او برمی‌گردد. اگر باطن، باطن صاف باشد. عملی را که انسان انجام می‌دهد آن عمل مقبول است و اگر باطن، باطن صاف نباشد آن عملی را که انسان انجام می‌دهد مقبول نیست. این را که من عرض کردم در روز جلسه عنوان بصری قبل از ماه رجب که: اگر افرادی نسبت به برادران‌ ایمانی در دلشان مسئله‌ای باشد. خدا نماز و روزه آن‌ها را قبول نمی‌کند، بخاطر همین مسئله است. چون راه خدا با نفاق جور درنمی‌آید. راه خدا با دورویی جور درنمی‌آید. راه خدا با زد و بست جور درنمی‌آید، راه خدا با طَرد کردن و جمعیت درست کردن و حزب درست کردن و کنار زدن و این‌طرف کشاندن جور درنمی‌آید. هزار سال نماز بخوانید، روزه بگیرید سر سوزنی به جلو نخواهیم رفت چون باطن ایراد دارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">آنچه که موجب ترقّی و رشد فعل است، عمل ظاهر که نیست. خوب این عمل ظاهر موجب تقویت بدن است ورزش بدن است. این عمل ظاهر موجب جریان فرض کنید که خون است. و حرکت در آمدن خون است. به خصوص برای افرادی که چربی دارند. مثل ما هرچه نماز بخوانیم این بیشتر این حکم ورزش را دارد (از این جمله به بعد دیگر صوت قطع گردید و از جای دیگر آغاز شد مطلب پیش رو جا افتادگی نوار است). ولی آنچه که موجب تجرّد نفس است، آن چیست؟ آن جهت باطنی و جهت امری عمل است. آن جهت باطنی است. چه فرق می‌کند که انسان بلند شود هی نماز بخواند و مقصودش از این نماز فریب مردم باشد یا فریب خودش باشد. هر دو یکی است. چه فرق می‌کند یا این‌که بلند شود. ورزش کند. طبیب به او بگوید آقا شما نیم ساعت باید صبح ورزش کنی. دست‌هایت را ببری بالا و بیاوری پایین. پاهایت این‌طرف کنی، آن‌طرف کنی. خم بشوی. راست بشوی. فرقی ندارد، نه هیچ فرقی ندارد. مثل چه چیزی؟ فرض کنید یک آدمی که خدا را قبول ندارد هی بلند شود نماز بخواند به قول آن یهودی، آن مؤذن مسلمان مریض شده بود. صبح‌ها این‌ها هم کسی را پیدا نکردند ظاهراً خوش صدا. یک یهودی بود، به او پول دادند که بیا عوض ما اذان بگو. گفت به قول مسلمان‌ها اشهد أن لا إله الّا اللَه. به قول مسلمان‌ها اشهد ان علیا ولی اللَه. این به قول مسلمان‌ها، به قول مسلمان‌ها، چرا چون قبول ندارد. خودش قبول ندارد. رسالت پیغمبر را قبول ندارد. حالا این نماز برای او ثواب دارد. این اذان برای او ثواب دارد. نه. ثواب ندار. این ملجم مرادی آمده بود و در مسجد کوفه نماز می‌خواند. هی نماز می‌خواند. هی نماز می‌خواند به طوری که افرادی که در مسجد کوفه شب می‌آمدند برای بیتوته یا برای نماز شب می‌دیدند این زودتر از آن‌ها آمده همین ابن ملجم زودتر آمده و مشغول نماز است. ولی منظورش از این نماز چه بود. به دست آوردن فرصت مناسب برای این‌که امیرالمؤمنین را از پا دربیاورد. حالا این نماز تقرّب دارد. ظاهر ظاهر خوبی است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">روزی پیغمبر اکرم در مدینه نشسته بودند صلی‌اللَه‌علیه و آله و سلم (اللَهم صل علی محمد و آل محمد) رو کردند به ابابکرگفتند ای ابابکر شمشیر دست بگیر برو پشت مسجد آن‌جا یک شخصی در حال نماز ایستاده گردنش را بزن. آن‌جا یک‌ شخص پشت ایستاده حالا نفرمودند نماز. رفت و برگشت بعد از مدتی، گفت یا رسول اللَه دیدم یک شخصی ایستاده می‌فرماییدها درست. ولی دارد نماز می‌خواند حضرت به عمر فرمودند برو گردن این شخص را بزن. این شخص را بکش آمد و برگشت گفت یا رسول اللَه دیدم در حال سجده است. دلم نیامد که بزنم. چرا دلش نیامد، چون افق متّحد است. مرتبه عمر این جناب با مرتبه او یکی است. لذا دلش نمی‌آید او را از بین ببرد. نمی‌خواهد رفیقش از بین برود. نمی‌شناخت او راها. ولی روح اجازه نمی‌دهد که این او را از بین ببرد. چون در یک مرتبه است. ابی‌بکر آمد دید، دید در حال نماز است. خوب پیغمبر گفتند بکش دیگر از پیغمبر بالاتر چه کسی. ولی اجازه نمی‌دهد. دل اجازه نمی‌دهد. چرا دل اجازه نمی‌دهد. چون رفیقش است. شریکش است. هم مرتبه‌اش است. هم کلاس هستند. حضرت به امیرالمؤمنین فرمودند یا علی شمشیر را بگیر و برو او را از بین ببر. حضرت آمدند وقتی برگشتند یا رسول اللَه ندیدم کسی را، کسی نبود. رفته بود. حضرت فرمودند اگر این این شخص از بین می‌رفت دو نفر بعد از من اختلاف نمی‌کردند. این رئیس خوارج بود. شخصی بود به نام ذوالنذ که یک شکل خاصّی هم داشت و این رئیس گروه خوارج بود و تمام مجالس و ملاقات‌ها و حزب‌هایی را که در زمان پیغمبر و بعد از پیغمبر تشکیل شده بود، این می‌گرداند و قائله خوارج را همین به وجود آورد. در جنگ صفّین و مسئله نهروان را همین به وجود آورد. امیرالمؤمنین علیه‌السلام قبل از جنگ نهروان فرمودند ما این جنگ را انجام می‌دهیم از ما ده نفر کشته نخواهد شد. و از آن‌ها ده نفر زنده نمی‌مانند. از اصحاب امیرالمؤمنین نه نفر کشته شدند، شهید شدند. و از آن‌ها نه نفر فقط زنده ماندند. که یکی از آن‌ها همین ابن ملجم بود که رفتند در مکه و در آن‌جا با هم جلساتی داشتند و خلاصه قرار گذاشتند که امیرالمؤمنین را از بین ببرند. این‌ها در میان کشته‌ها امیرالمؤمنین علیه‌السلام جستجو می‌کردند دیدند حضرت دنبال یک کسی می‌گردد. یک دفعه یک جا ایستادند. فرمودند تمام قائله خوارج مال همین شخث بود. در میان کشته‌ها افتاده بود. همه زیر سر همین بود.</w:t>
+        <w:t xml:space="preserve">روزی پیغمبر اکرم در مدینه نشسته بودند صلی‌اللَه‌علیه و آله و سلم (اللَهم صل علی محمد و آل محمد) رو کردند به ابابکرگفتند ای ابابکر شمشیر دست بگیر برو پشت مسجد آن‌جا یک شخصی در حال نماز ایستاده گردنش را بزن. آن‌جا یک‌ شخص پشت ایستاده حالا نفرمودند نماز. رفت و برگشت بعد از مدتی، گفت یا رسول اللَه دیدم یک شخصی ایستاده می‌فرماییدها درست. ولی دارد نماز می‌خواند حضرت به عمر فرمودند برو گردن این شخص را بزن. این شخص را بکش آمد و برگشت گفت یا رسول اللَه دیدم در حال سجده است. دلم نیامد که بزنم. چرا دلش نیامد، چون افق متّحد است. مرتبه عمر این جناب با مرتبه او یکی است. لذا دلش نمی‌آید او را از بین ببرد. نمی‌خواهد رفیقش از بین برود. نمی‌شناخت او راها. ولی روح اجازه نمی‌دهد که این او را از بین ببرد. چون در یک مرتبه است. ابی‌بکر آمد دید، دید در حال نماز است. خوب پیغمبر گفتند بکش دیگر از پیغمبر بالاتر چه کسی. ولی اجازه نمی‌دهد. دل اجازه نمی‌دهد. چرا دل اجازه نمی‌دهد. چون رفیقش است. شریکش است. هم مرتبه‌اش است. هم کلاس هستند. حضرت به امیرالمؤمنین فرمودند یا علی شمشیر را بگیر و برو او را از بین ببر. حضرت آمدند وقتی برگشتند یا رسول اللَه ندیدم کسی را، کسی نبود. رفته بود. حضرت فرمودند اگر این این شخص از بین می‌رفت دو نفر بعد از من اختلاف نمی‌کردند. این رئیس خوارج بود. شخصی بود به نام ذوالثدیه که یک شکل خاصّی هم داشت و این رئیس گروه خوارج بود و تمام مجالس و ملاقات‌ها و حزب‌هایی را که در زمان پیغمبر و بعد از پیغمبر تشکیل شده بود، این می‌گرداند و غائله خوارج را همین به وجود آورد. در جنگ صفّین و مسئله نهروان را همین به وجود آورد. امیرالمؤمنین علیه‌السلام قبل از جنگ نهروان فرمودند ما این جنگ را انجام می‌دهیم از ما ده نفر کشته نخواهد شد. و از آن‌ها ده نفر زنده نمی‌مانند. از اصحاب امیرالمؤمنین نه نفر کشته شدند، شهید شدند. و از آن‌ها نه نفر فقط زنده ماندند. که یکی از آن‌ها همین ابن ملجم بود که رفتند در مکه و در آن‌جا با هم جلساتی داشتند و خلاصه قرار گذاشتند که امیرالمؤمنین را از بین ببرند. این‌ها در میان کشته‌ها امیرالمؤمنین علیه‌السلام جستجو می‌کردند دیدند حضرت دنبال یک کسی می‌گردد. یک دفعه یک جا ایستادند. فرمودند تمام غائله خوارج مال همین شخص بود. در میان کشته‌ها افتاده بود. همه زیر سر همین بود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> خوب حالا این نماز جناب ذوالنذی این نمازش تقرّب دارد. از نماز بهتر چه چیزی.</w:t>
+        <w:t xml:space="preserve"> خوب حالا این نماز جناب ذوالثدیه این نمازش تقرّب دارد. از نماز بهتر چه چیزی.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «الصّلوة قربان کلّ تقى»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> نماز موجب تقرّب هر شخص باتقوایی است. «ما نودی بشئ کما نودی بالصلوة» به هیچ حکمی از احکام و هیچ عبادتی از احکام تاکید نشد. آن تاکیدی که راجع به نماز است. ولی همین نماز چیست. هی می‌برد پایین هی می‌برد پایین. هی انسان را می‌برد به قعر و به جهنّم. هی بیشتر می‌رود چرا؟ عمل ظاهر ملاک نیست. نیت باید درست باشد. یک روز اویس قرن از یک جا داشت می‌گذشت دید یک شخصی یک قبری کنده و رفته دارد توی آن قبر نماز می‌خواند. گفت داری چکار می‌کنی؟ گفت دارم نماز می‌خوانم دارم نماز می‌خوانم. گفت چند سال‌ است این کار را کردی. گفت بیست سال. گفت برو بیست سال از خدا دور شدی. آخر کسی می‌رود توی قبر نماز می‌خواند. تو نماز را برای خدا می‌خوانی یا برای عذاب قبر می‌خوانی، عذاب قبر از تو برداشته شود. بیچاره نقل می‌کنند در احوال سیده نفیسه خاتون که در مصر ایشان مدفون هستند، که شصت دوره قرآن بر سر قبرش خوانده. آیا این کار صحیح است. نه صحیح نیست. قرآن را برای قبر نمی‌خوانند. قرآن را برای خدا می‌خوانند. مرحوم آقا رضوان اللَه‌علیه فرمودند هر وقت خواستید قرآن بخوانید قرآن را برای این و آن نخوانید ثوابش را فقط به روح پیغمبر صلی اللَه علیه و آله و سلم (اللَهم صل علی محمد وآل محمد) اهدا کنید. شما ثوابش را به پیغمبر اهدا بکن، پیغمبر چندتا هم می‌گذارد رویش به آن کسی که می‌خواهی می‌فرستد. چرا؟ چون نیتت خالص شده ثواب را برای پیغمبر وسیله برای نجات ما کیست. در این عالم پیغمبر است. آن وقت آیا نمک نشناسی نیست این کسی که وجودش هم از نظر ظاهر هم از نظر باطن واسطه فیض همه خلایق هست آدم این که یک عمل مختصر سر سوزنی که می‌خواهد انجام بدهد. او را از باب تشکر اهدا نکند. به این خدایا برای پدرم، برای مادرم بابا همه این‌ها به طفیل پیغمبر بر سر سفره پیغمبر آن‌جا نشستند. این‌ها چه می‌شود، عمل خالص می‌شود. وقتی که عمل خالص شد آن ضریب اطمینانش هی می‌رود بالا وقتی که عمل خلوصش زیاد شد آن جنبه قربانش آن قوی‌تر و شدیدتر می‌شود. وقتی شدیدتر شد خوب خدا هم که می‌داند نیت انسان را پیغمبر هم که می‌داند نیت انسان را خوب آن چکار می‌کند؟ قوی‌تر می‌کند. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بنابراین این مسئله‌ای که مطرح می‌شود در اصول که آیا فعل انسان این ملاک برای ثواب و ملاک برای عقاب است. یا نیت انسان و مسئله تجرّی و عدم تجرّی و این‌ها تمام بی‌اعتنا فعل هیچگاه ملاک برای ثواب و عقاب نیست. چون این یک عمل ظاهر است. آنچه هست چیست. نیت است. انسان باید نیت خودش اصلاح بکند. خوب حالا اگر یک کسی بگوید خوب حالا اگر یک کسی بگوید خوب حالا اگر یک کسی بگوید خوب حالا ما نیت خودمان را درست می‌کنیم. ولی کار هم انجام نمی‌دهیم. خوب این اول فساد نیت است. شما وقتی می‌دانی پروردگار متعال شما را به این مسئله امر کرده است. دیگر نیتمان را درست می‌کنیم. ولی عمل را انجام نمی‌دهیم. چیست. پس نیتت خراب است. با اصل مسئله چیست جور درنمی‌آید. مسئله ما کجا بود آن‌جا بود که شخص صفای باطن داشته باشد. آیا ممکن است که شخص صفای باطن داشته باشد. بعد در مقابل حکم پروردگار بایستد بگوید من انجام نمی‌دهم. نیتم را درست می‌کنم. خدا می‌گوید بسیار خوب یک نیتی نشانت بدهم. یک صفای باطنی نشانت بدهم. داری من را گول می‌زنی. تنبلی درمی‌آوری. می‌خواهی از زیرش در بروی. دنبال باطن می‌گردی. صفا می‌گردی. نه‌ اشتباه کرده این شخص. شخصی که صفای باطن داشته باشد نمی‌تواند تمرّد کند. شخصی که صفای باطن داشته باشد و نیت صالح نمی‌تواند خود را بزند. اگر خود را گول زد صفای باطن ندارد. مشمول چیست؟ خبث باطن است. مشمول کدورت و ظلمت باطن است. نه مشمول صفای باطن. مگر این‌که شخصی حکم بهش نرسد. اطلاع نداشته باشد. نداند حج برای او واجب نشده ولی بگوید خدایا اگر حج برای من واجب می‌شود به هر کیفیتی شده. من حج می‌رود. خداوند او ار مستطیع نکرده خداوند او را متمکن نکرده. مریض شده مال ندارد و امثال ذالک. اما نه اینکه متمکن بشود. و قدرت پیدا کند بگوید که ما نیتمان نیت خیر است. برویم چی چی پولمان را بدهیم به این‌ها بخورند. به این‌ها چکار کنند. نخیر. این‌جور نیست. قضیه. ما نیتمان نیت صالح است. چرا برویم فرض کنید که نماز بخوانیم نیت ما نیت صالح است. چرا برویم این کار را انجام بدهیم. این دارد خودش را گول می‌زند. این دارد به دور وجدان خودش هی پرده می‌اندازد. وجدان هی دارد به او نهیب می‌زند آخر عبدی که در مقام اطاعت است. آن عبد نمی‌تواند مخالفت کند. از یک طرف وجدان و از یک طرف نفس امّاره این هر دو بر این هجوم آوردند خوب این‌جا محل چیست؟ بزنگاه قضیه و محل تصمیم‌گیری است. </w:t>
@@ -1118,61 +1118,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="1" name="_x0000_i1025" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i1025" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>