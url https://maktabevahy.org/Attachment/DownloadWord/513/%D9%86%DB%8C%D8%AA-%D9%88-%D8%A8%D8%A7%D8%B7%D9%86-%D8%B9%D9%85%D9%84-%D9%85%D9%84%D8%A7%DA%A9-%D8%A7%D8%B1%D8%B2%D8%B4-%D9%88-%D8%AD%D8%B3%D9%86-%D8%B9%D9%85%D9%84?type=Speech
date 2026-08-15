--- v2 (2026-05-06)
+++ v3 (2026-08-15)
@@ -1118,61 +1118,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="1" name="_x0000_i1025" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="15" name="_x0000_i0015" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i1025" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0015" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>