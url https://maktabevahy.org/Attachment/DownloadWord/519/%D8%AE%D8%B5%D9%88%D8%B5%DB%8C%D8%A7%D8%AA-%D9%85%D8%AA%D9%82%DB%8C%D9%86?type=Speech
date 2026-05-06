--- v0 (2025-10-29)
+++ v1 (2026-05-06)
@@ -13,58 +13,52 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -401,50 +395,51 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> آقا مردم بایکوت کنند، اجناس نخرند. این راجع به مسائل اقتصادی، راجع به مسائل معنوی هم به جای خود … </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إِنَّ اَللّٰهَ لاٰ يُغَيِّرُ مٰا بِقَوْمٍ حَتّٰى يُغَيِّرُوا مٰا بِأَنْفُسِهِمْ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">... ﴿الرعد،١١﴾ در هر مسئله ‌ها این مردم چکار کردند؟ تصمیم گرفتند بر علیه مفاسد اقتصادی در زمان شاه قیام کنند، شاه را ساقط کردند دیگر، خدا هم کمکشان کرد، نکرد؟ شاه با آن ید بیضا، با آن تجهیزات، با آن کم و کیف، با آن اتکاءهای بین المللی که داشت، وقتی که قرار بر این شد که بساطش برچیده بشود </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اِنّ اللَه اِذَا اَرَادَ شیئاً [اَمرَاً] هیّأ اسبابه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اسبابش را هم فراهم می‌کند وقتی بخواهد یک مسئله‌ای را در خارج بوجود بیاورد اسبابش را هم فراهم می‌کند هی از این مردم می‌کشت هی بیشتر مردم تظاهرات می‌کردند، هی از این مردم از بین می‌برد هی بیشتر... چرا؟ چون تصمیم گرفته بودند که این کار انجام بشود، تصمیم گرفته بودند و خدا هم کمکشان کرد. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -535,50 +530,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="AshaarFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تخیّر خلیط من فعالک انّما *** من القبر ما کان یفعل</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یک دوستی برای خودت انتخاب کن از کی؟ از اعمال و از کردارت، نه از دوستان دنیایی، دوستان دنیایی فقط جنازه تو را می‌گیرند تا دم قبر هم تشیع می‌کنند: بلند بگو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> لا اله الا اللَه!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مرحوم آقا عجیب است ها مانند او در تهران تشییع جنازه نشده بود، همین پدر آقا در تمام مدّتی که در اوین مرض قلب داشت و در تابستان در اوین بود هان املاکشان، املاک بالصطلاح اجدادی ما، چون همه آنها در اوین و درکه بودند دیگر، جدّ دهم خود من، امامزاده سید محمد ولی، الان در درکه هست. پدر ما می‌گفت ایشان در آن مدتی که در آنجا بودند، یک نفر به دیدن او نیامد، آن‌وقت همین که از دنیا می‌رود در تشییع جنازه‌اش می‌گفتند: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="AshaarFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
@@ -586,67 +582,69 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="AshaarFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">رفت به دار فنا *** حجت الاسلام ما</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">همین ها! این مردم هستند! آقاجان از من بشنوید فردا من و شما را تنها می‌گذارند! حالا اگر هم از من نمی‌شنوید انشاءاللَه آن دنیا وقتی به هم رسیدیم می‌گویید آسید محمد محسن راست گفتی ها! هم من به شما می‌گویم، هم شما به من می‌گویید، همه به هم می‌گوییم راست گفتید! همین ها انسان را تنها می‌گذارند و گذاشتند، تنها گذاشتند خب حالا چه برای انسان می‌ماند</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">؟ تخیّر خلیطا من فعالک، انّما، تخیّر خلیا من فعالک</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یک دوستی برای خود انتخاب کن. این دوست از کردار و از اعمال و أفعالت باید باشد که به درستی که قرین و مصاحب انسان، دوستان دنیایی نیستند، در قبر قرین و مصاحب انسان همین افعال و اعمالی است که دارد در این دنیا انجام می‌دهد </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا بدّ من یوم الحشر من ان تعدّه لیوم مرء فیه و یحروا</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ظاهرا این است، البته من دیگر فراموش کردم، مضمون این مسائل و مطالبی که پیغمبر اکرم فرمودند در این قضایا دور می‌زند، تمام این سیر از قبر تا روز قیامت، تمام این اعمال با تو هستند. هیچ کس نیست، پدر از پسر روز قیامت فرار می‌کند، حالا ببینید! پدر از پسر فرار می‌کند، زن از شوهر فرار می‌کند، شوهر از زن فرار می‌کند، مادر از بچه‌ها فرار می‌کند، دوست از دوست فرار می‌کند، طبق آیه قرآن، از خودمان نمی‌گوییم، آیه قرآن می‌آوریم </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">يَوْمَ يَفِرُّ اَلْمَرْءُ مِنْ أَخِيهِ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -757,177 +755,178 @@
         </w:rPr>
         <w:t xml:space="preserve">یک خورده اخم و تخم و فلان و آقا، دو سال بعد، سه سال بعد سرشان تو دادگاه و محکمه درمی‌آید چه شد؟ شما که اول می‌گفتید، ما هم دیگر را درک کردیم چرا الان دارید همدیگر را دک می‌کنید؟ این چیه؟ دنیا است آقا ای فدایت بشوم ای قربانت بگردم نه آقا این نیست گول نخوریم قضیه، از این خبرها نیست بله باید محبّت باشد انس باشد اینها همه به جای خودش محفوظ ولی نکته اینجاست که انسان عاقل همیشه باید، یک جای خالی را برای خودش نگه دارد همیشه قلب خودمان را تماما و صد در صد از یک تخیّل و تصوّر مملوّ نکنیم که یک وقتی اگر خلاف شد مشکل باشد همیشه یک جای خالی را برای توجّه به آن سمت برای خودمان داشته باشیم در همه مسائل، آقای حدّاد آمد از اول، خود را برگزید این عاقل است یا این سینا؟ کدام عاقلند؟ نتیجه‌اش چه؟ الان، الان اگر چشم برزخی شما باز بشود انشاءاللَه که باز دشه و بیشتر هم باز خواهد شد و خوب امیدواریم که خوب رفقا دوستان، اینها حتی مددی دست ما را هم بگیرند خلاصه می‌گویند سلام روستایی بی طمع نیست خیال نکنید حالا به همین راحتی می‌آیید می‌گویید آقا حرف بزن، آقا حرف بزن فردا ما خلاصه پی قضیه را می‌گیریم آن وقت کارتان مشکل نمی‌شود چون بار من خیلی سنگین است درست شد؟ اگر چشم برزخیمان را خدا ، باز کند و ما الان به مقام این سینا و مقام بزرگی دارد در این شکی نیست مرد بزرگی بود از مفاخر اسلام بود زحمت کشید اینها هم به جای خود محفوظ و آقای حداد را نگاه کنیم به هست قضیه تفاوت تا کجاست تقاوت از زمین تا آسمان است حالا کدام عاقل‌تر بودند کدام مهمشان بیشتر بود کدام درایتشان بیشتر بود حتی اگر آقای حداد به حسب ظاهر شفایی، بوعلی را هم بخوانید نفهمد به حسب ظاهر البته ها شفای بوعلی را ما خودمان درس گرفتیم شاید کس ولی صحبت در شفا و قانون و اشارات نیست صحبت در ادراک مسئله و ادراک موقعیّت است کدام یک از این دو موقعیت را بهتر ادراک کردند؟ کدام یک از این دو؟ درست شد؟ خب این می‌گذرد بعضی ها هم ممکن است که فرض کنید که مدتها بگذرد و تا آخر هم ملتفت نشوند اقلا ابن سینا آخر ملتفت شد و آن ماههای آخر عمرش را می‌گویند دیگر همش به تهجّد و ابتهال بکاء این مسائل ظاهرا می‌گذراند ولی ممکن است که انسان هم متوجه نشود خوب خدا دستش را گرفت ولی آیا، آن عمری را که در این مدت، همه عمر از او گذشته بود و می‌توانست که این عمر را در مرتبه بالاتری قرار بدهد آیا آن مرتبه بالاتر دیگر برمی‌گردد؟ دیگر مطلقا برنمی‌گردد آن دیگر برنمی‌گردد تا اینجا آن مقداری که کردی بسیار خوب زحمت کشیدی دیگر آن مقداری که قصدش خالص بود به پایت می‌نویسم آن مقداری که کمک کردی به ایتام کمک کردی در وزراتت چه کردی چه کردی و چه کردی آنها را باید به پایت می‌نویسم البته در صورتی که قصدت خالص باشد قصدت خدا باشد مسائل دیگر در کار نباشد ما آنها را همه را به پایت می‌نویسیم درست ولی بنده خدا، تو که می‌خواستی قصدت را خالص کنی می‌خواستی خوب اقلا پایت را آن بالا بگذاری آن طرفش هم هست یک بنده خدایی بود این از همین روحانیون بود که سابق از ساواک، ساواک شاه پول می‌گرفتند مقرری می‌گرفتند در همین قم هم بود منبری هم بود بعدا خوب اسناد و اینها درآمد که بله ایشان ماهی نمی‌دانم چقدر، پانصد تومان، چقدر، از ساواک پول می‌گرفت آن موقع بله یک روز من این قضیه را با مرحوم آقا مطرح کردیم گفتیم بله، فلانی از چیز، ساواک سندش درآمده که پول می‌گرفت و بعد از انقلاب هم مثل اینکه بلافاصله فوت کرد دیگر چیز نیست علی ایحال انشاءاللَه به او با غفران خودش برخورد کنند ما دیگر چه می‌دانیم مرحوم آقا فرمودند: خوب بنده خدا تو که قرا خودت را به اینها بفروشی چرا به ما هی پانصد تومان می‌فروشی؟ تو ماهی صد هزار تومان هم آن موقع بگویی بهت می‌دهند چرا به ماهی پانصد تومان تو می‌آیی تنازل می‌کنی آخه تو که قرار دینت را بفروشی، خوب اقلا یک چیز، آب، چیزی گیرش، در قبالش یک چیز درست و حسابی پیدا کن ماهی پانصد تومان چه هست حالا ماهی پانصد تومان آن موقع، می‌شود تقریبا ماهی، چقدر؟ پنجاه هزار تومان چقدر چهل پنجاه هزار تومان الان فرض کنید که می‌شود خب ماهی چهل پنجاه هزار تومان فرض کنید که حالا، چیز خوب این طرفش هم هست وقتی که انسان می‌خواهد قصدش را خالص بکند خوب جوری خالص بکند که بتواند به آن رتبه اولیاء و مرتبه اعلی برسد اینطور خالص بکند و الّا خوب بله، نصیبش همین مقدار است و از این بالاتر چه؟ بالاتر نمی‌رود قسم دیگر از حلیم، عرض شد حلمی است که خداوند، با آن حلمش با ما، رفیقانه برخورد می‌کند نه اینکه چشم پوشی می‌کند و این خیلی عجیب است و من خیال می‌کنم شاید منظور حضرت سجاد علیه‌السلام، این قسم سوم باشد گرچه اگر قسم دوم هم باشد اشکالی ندارد که خدا بالاخره صبر می‌کند، صبر می‌کند و بعد با نهیبی و با ضربه‌ای و با مسئله‌ای انسان را متوجه می‌کند باز آن هم خوب است آن هم باز، به اصطلاح جای شکرش باقی است که اقلا نگذاشت انسان ساقط بشود نگذاشت انسان به هلاکت بیافتد نگذاشت انسان دیگر آن دیگر آن، وجود خودش را، آن هستی خودش را، آن را از دست بدهد اما از این بالاتر، این قسم است که انسان گناه می‌کند ولی خدا با انسان باز رفیق است انسان خطا و لغزش می‌کند، و نه تنها خدا چشم پوشی می‌کند، بلکه همراه با انسان می‌آید جلو و با این جلو آمدن، هی تربیت می‌کند یعنی نه اینکه می‌زند یعنی این گناه، با تربیت انسان توأم است مثل چه؟ قضیه موسی و آن مه را سراغ داریم یک بره‌ای از رمه در زمان حضرت موسی، آخه حضرت موسی چیز بود دیگر، مدتی چوپان بود </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">شبان وادی ایمن، گهی رسد به مراد که هشت سال به جان خدمت شعیب کند</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حضرت موسی آمد خدمت شعیب کند آن هم پیغمبر است دیگر می‌داند از چه راه وارد بشود انداختش چوپانی تو برو فعلا چوپانی بکن آن می‌داند که بعد چه مسئولیتی باید به عهده بگیرد و باید کجاها برود انداختش در دست‌انداز تربیت، یک گله را داد بهش گله، گله که مثل آدم راه نمی‌آیند یکی از این ور می‌رود یکی از آن ور می‌رود بز، سرش را می‌اندازد از آن طرف می‌رود نمی‌دانم گوسفند از آن طرف می‌رود این، بیابان است گرگ است سارق است هزار خطر است درّه است نهر آب است این هم چوپان است بایستی که رمه را درست، صحیح و سالم برساند می‌دوید دنبال این، هی می‌دوید دنبال آن از هر روز یک سنگ برمی‌داشت می‌انداخت می‌انداخت این برمی‌داشت دوباره برمی‌داشت آن، آی، کجا می‌روی؟ موسای پیغمبر دنبال بره می‌دوید یک روز یکی از این برّه‌های ناقلا، آمده سر به سر حضرت موسی بگذارد گفت بگذار، یک خورده ما سر به سرت بگذاریم حالا تو می‌خواهی بروی سراغ مردم، اول یک خورده بکش ببین چه مزه می‌دهد؟ اینها همه زبان حال است ها بنده هم زبان حال می‌گویم اول یک خورده بیا، تا بعد بروی خودت را با مردم بتوانی وفق بدهی بره شروع کرد به رفتن این بدو، او بدو خلاصه؟ حضرت موسی هم که به این نمی‌رسد بالاخره آن برای سرپایینی و سربالایی درست شده بود می‌پرید بالا می‌پرید پایین خلاصه ولی او هم دست برنمی‌داشت هی می‌رفت هی دست برنمی‌داشت نه سنگ بهش زد، نه تیز بهش انداخت نه نمی‌دانم، فحشش داد نه سب بهش داد می‌دید این بره، برای آدم کردن من دارد می‌رود این می‌فهمد حضرت موسی، هی رفت، هی رفت، هی رفت، اما رفت، با خودش چه می‌گوید با این بره، اگر ما بودیم چکار می‌کردیم؟ آقا می‌رفتیم، ای خدا بگویم چکارت کند تو الان اینقدر قیمت داری بیست هزار تومان، سی هزار تومان داری به مال من صدمه می‌زنی داری ضرر می‌زنی گیرم بیایی، چت می‌کنم همانجایی که می‌رسیم فوری؟ چاقو را برمی‌داریم سرش را می‌بریم تا دیگر از این اشتباهات در زندگیش تکرار نشود که اینقدر دنبال، انسان بدود درست شد؟ ا تا حضرت موسی رفت، بهش رسید وقتی بره خسته شد دیگر نتوانست دیگر رسید بهش حالا زبان حالش چیست؟ که این بره که از این رمه جدا افتاده‌ای، من برای آن بیست هزار تومان و ده هزار تومان که از کیسه من رفته دلم نمی‌سوزد برای خودت دلم می‌سوزد که الان گیر گرگ می‌افتی دل سوزی من برای توست این همه تعبی که خودم را دارم می‌اندازم برای تکامل توست این زحمتی که الان دارم به خودم می‌دهم این زحمت برای اینست که تو به خطر نیفتی همراه با عصیان تو من دارم خودم را به تعب می‌اندازم هی تو داری عصیان می‌کنی من هی دارم دنبال تو می‌آیم هی تو داری نافرمانی می‌کنی من هی دارم همراه با تو می‌آیم هی تو داری تخلف می‌کنی از جاده هی من دارم همراه تو می‌آیم که چه؟ که تو را بگیرم، برگردانم به سعادتت، به حیاتت، به رستگاریت، به رشدت به کمالت به بروز استعدادت، من دارم برای تو این کار را می‌کنم تو خیال می‌کنی من دارم به دنبال تو می‌آیم برای اینکه نفعی متوجّه من بشود؟ تو خیال می‌کنی که الان من دارم دنبال تو می‌آیم من به خاطر اینکه یک روزی دست از تو بگیرم؟ تو دستی از من بگیری؟ تو خیال می‌کنی حالا که من دارم، دنبالت می‌آیم به خاطر اینکه یک روز به درد من بخوری؟ تو خیال می‌کنی من که دارم دنبال تو می‌آیم به خاطر این است که شئونات و حیثیات و مصالح اجتماعی من به واسطه تو تأمین می‌شود؟ این است مسئله؟ نه جانم این آمدن من و این حرکت من، اینها تمام, به خاطر این است که تو به تکامل برسی ای بنده خدا حرکت استاد با یک شاگرد، حرکت حضرت موسی با شبان مولانا، این را می‌خواهد بگوید وقتی که یک شاگردی، در قحت تربیت سلوکی یک استاد برمی‌آید آرام که نمی‌نشیند بعضی‌ها هستند آرام هستند عقل دارند فهم دارند بار، را بر استاد، زیاد نمی‌کنند بلکه بار، برمی‌دارند از دوش استاد ولی بعضی‌ها نه، نافرمانی می‌کنند خطا می‌کنند لغزش می‌کنند استاد هم با آنها راه می‌آید هی به آنها تذکر می‌دهد هی به آنها اینها خیال می‌کنند چه؟ این واسه خودش می‌خواهد می‌خواهد مجلسش گرمتر باشد بیچاره خیال می‌کند استاده که حالا با این راه می‌آید به خاطر این است که یک نفعی متوجه او می‌شود به خاطر اینکه بگویند فردا، چند تا شاگرد تربیت کرده و به کمال رسانده به خاطر اینکه در میان اجتماع و اینها بخواهد معروف بشود بنده خدا اینها به خاطر خودت است تمام این ملامت، ناملایمت‌ها و تمام این مرارتهایی که دارد می‌کشد به خاطر خودت است می‌خواهی برو، ببین ککش می‌گزد یا نه؟ امتحانش کن امتحانش مجانی است ولی به ضرر او تمام نمی‌شود به ضرر خودت تمام می‌شود درست شد؟ این حلم، حلمی است که حضرت سجاد دارد می‌گوید </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الحمدلله الذی یحلم عنی، کانّی لاذنب لی </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">دارد خدا با من مدارا می‌کند انگار نه انگار، من گناه نمی‌کنم خدا، اطاعت می‌کنم ولی این گناه مرا، در راه تربیت خودش، تحصّل می‌کند می‌خواهد مرا تربیّت بکند این گناه مرا، ندیده می‌گیرد می‌گوید این بچه است ولش کن نقص دارد اشتباه می‌کند شیطان گاهی گولش می‌زند هوای نفس گاهی غلبه می‌کند نباید که ما سخت بگیریم دیدید می‌گویند می‌گویند بابا! خدا که سخت نمی‌کرد تو دیگر چرا سخت می‌گیری؟ هان؟ خدا که سخت نمی‌گیرد پس این خدا که الان دارد با ما مدارا می‌کند این مدارا برای تکامل خود ماست چیزی گیر او نمی‌آید او غنی به ذات است آن استغنای ذاتی دارد او صمد است او توثر است او خلع ندارد او جنبه نقصان و استعداد ندارد که بخواهد به فعلیت برساند اینها همه‌اش به خاطر ماست حالا ما خیال می‌کنیم عجب یک شب بلند می‌شویم نماز شب می‌خوانیم خدایا، یک بنده داری ساعت چهار بلند شده واست دارد نماز می‌خواند خدا هیچی نمی‌گوید می‌گوید تو بگو تو بخوان هرچه هم می‌خواهی بگویی تو بگو تو پاشو نمازت را بخوان بیا به ما فخر بفروش تو پاشو این کار ار بکن بیا این کار را بکن تو پاشو این کار را انجام بده مرحوم آقا رضوان‌اللَه علیه مشکلشان این بود با ما افراد سرکشی بودیم ما افراد متمرد بودیم و این استاد، در قبال تعهد و تکلیفش نسبت به شاگرد گیر کرده بود عجیب اینجاست و عجیب اینجاست که گاهی از اوقات، منّت اطاعت از استاد را اینها به خود می‌خریدند و دم برنمی‌آوردند یعنی شاگرد می‌آمد، در ارتباط با استاد، عملی را انجام می‌داد، و آن منّتش را بر استاد می‌گذاشت چون شما گفتید من این را انجام می‌دهم ولی او از بزرگواری خودش حرف نمی‌زد می‌گفت بگذار انجام بدهد، منّتش را سر من بگذارند می‌فهمید چقدر بزرگواری می‌خواهد؟ اینهایی که دارم خدمتتان عرض می‌کنم، اسرار سلوک است ها اسرار تربیت استاد و شاگرد است ها که مرحوم آقا، این منّت را بر خود می‌خریدند من پسرشان هستم دیگر از اوضاعشان اطلاع داشتم دیگر از ارتباطشان با افراد، مطّلع بودم دیگر حالا این دستوری که برداشته دارد به این می‌دهد نمی‌داند بیچاره، این دستور، را برای خودت می‌دهد این دستور را برای خودش نمی‌دهد این دستور را برای تو دارد می‌دهد البته، دستوری که می‌دهد یک قدری مقداری مشکل است پس چه؟ آسان حلوا بدهد دستور حلوا و بلوی زعفران بدهد؟ خوب آن که دیگر هنر نیست این که دیگر مسئله ندارد آن هر لات بی سر و پایی می‌شود سالک هر آدم او باشی می‌شود سالک دستوری که او می‌دهد توش یک مقداری چه هست؟ فشار است توش یک مقداری تلفیق است آن وقت این دستور را برای تو می‌دهد آن وقت تو منتش را بر سر او می‌گذاری بله چون شما فرمودید ما انجام دادیم بله چون شما فرمودید او به روی بزرگوارش نمی‌آورد هی صبر می‌کند می‌گوید باشد تو انجام بده تو از اینجا رد بشو از این پل رد بشو از این قضیه بگذر باشه چرا؟ چون او دارد یک چیز دیگری می‌بیند او دارد به جای دیگر توجه می‌کند او به تو نگاه نمی‌کند اصلا وجهه او چیز دیگر است النجاح او چیز دیگر است چشم او دارد چیز دیگری را می‌بیند التفات می‌کنید نکته چقدر دقیق است؟ من خیال می‌کنم دیگر وقت برای ادامه مسئله، بله دیگر نباشد ان شاء اللَه تتمه‌اش را اگر خدا بخواهد برای شب آینده، اگر چنانچه توفیق پیدا کنیم ان شاء اللَه عرض می‌کنیم امیدواریم که خداوند، فهم ما را باز و همت ما را عالی و ما را نسبت به وظیفه و تکلیفمان، متعهّد بگرداند</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم صل علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1188,61 +1187,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="67" name="_x0000_i0067" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="78" name="_x0000_i0078" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0067" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0078" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5408,56 +5407,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -5473,51 +5471,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5742,51 +5740,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6561,51 +6559,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6675,72 +6673,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6950,62 +6951,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -7065,250 +7068,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7385,50 +7417,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7877,120 +7921,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>