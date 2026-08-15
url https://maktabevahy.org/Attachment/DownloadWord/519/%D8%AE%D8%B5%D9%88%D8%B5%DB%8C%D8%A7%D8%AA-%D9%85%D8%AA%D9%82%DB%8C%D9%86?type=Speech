--- v1 (2026-05-06)
+++ v2 (2026-08-15)
@@ -1187,61 +1187,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="78" name="_x0000_i0078" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="19" name="_x0000_i0019" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0078" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0019" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>