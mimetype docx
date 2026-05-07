--- v0 (2025-10-17)
+++ v1 (2026-05-07)
@@ -13,58 +13,52 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -266,50 +260,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و در حدیثی که شیعه و سنّی از رسول اکرم صلّی اللَه علیه و آله و سلّم روایت کرده‌اند وارد است:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حلالُ محمّدٍ حَلالٌ إلی یومِ القیامَة، و حَرامُ محمّدٍ حَرامٌ إلی یومِ القیامَة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">؛</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1058,152 +1053,152 @@
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهمّ صلّ علی محمّد و آل محمّد </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1464,61 +1459,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="4" name="_x0000_i0004" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="11" name="_x0000_i0011" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0004" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0011" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -6325,56 +6320,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -6390,51 +6384,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -6659,51 +6653,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -7478,51 +7472,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -7592,72 +7586,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -7867,62 +7864,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -7982,250 +7981,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -8302,50 +8330,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -8794,120 +8834,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>