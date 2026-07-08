--- v1 (2026-05-07)
+++ v2 (2026-07-08)
@@ -18,1083 +18,995 @@
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو العلیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">مجلس اوّل</w:t>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">احکام اجتهاد و تقلید</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">طهران، مسجد قائم، رمضان المبارک ١٣٩٨ هجری قمری</w:t>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">علامه حاج سید محمدحسين حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدّس الله سرّه</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">طهران، مسجد قائم، رمضان 1398 ه‍.ق</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">أعوذ باللَه من الشَّیطانِ الرَّجیم‌</w:t>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أعوذ بِالله من الشّیطان الرّجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">بسم اللَه الرّحمٰن الرّحیم‌</w:t>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بسم الله الرّحمٰن الرّحیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">و صلّی اللَه علیٰ محمّدٍ و آلهِ الطّاهِرین‌</w:t>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و صلَّی اللهُ علیٰ محمّدٍ و آلِه الطّاهِرین</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">و لَعنَة اللَه علیٰ أعدائِهم أجمَعین‌</w:t>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و لعنةُ اللهِ علیٰ أعدائِهم أجمَعین</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">ابدیّت و غیر قابل نسخ بودن قوانین اسلام</w:t>
+        <w:t xml:space="preserve">جاودانگی قوانین اسلام</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">از ضروریّاتِ دین اسلام این است که قوانین اسلام ابدی است؛ یعنی تا روز قیامت قابل نسخ نیست و هیچ قانون و حکم آسمانی یا غیر آسمانی نمی‌تواند علیه قانون اسلام بیاید و آن را نسخ کند.</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">از ضرورت دین اسلام است که قوانین اسلام ابدی است؛ یعنی قابل نسخ نیست تا قیامت [و] هیچ حکم آسمانی یا غیر آسمانی [و] قانونی نمی‌تواند برعلیه قانون اسلام بیاید و قانون اسلام را نسخ کند. و در حدیثی که شیعه و سنّی از خود رسول اکرم صلّی الله علیه و آله و سلّم روایت کرده‌اند [وارد است] که:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">و در حدیثی که شیعه و سنّی از رسول اکرم صلّی اللَه علیه و آله و سلّم روایت کرده‌اند وارد است:</w:t>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حلالُ محمّدٍ حَلالٌ إلیٰ یَومِ القیامَة، و حَرامُ محمّدٍ حَرامٌ إلیٰ یَومِ القیامَة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «حلال محمد حلال است تا روز قیامت و حرام محمد حرام است تا روز قیامت.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
-[...27 lines deleted...]
-        <w:footnoteReference w:id="1"/>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وجوب رجوع به مجتهد جامع‌الشّرایط در زمان غیبت‌</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و در زمان حضور امام، احکام را مردم از امام می‌پرسند اگر دسترسی دارند به خودِ امام؛ و اگر دسترسی ندارند، از نُوّاب امام و افرادی [می‌پرسند] که قوّۀ اجتهاد دارند و می‌توانند مستقلاًّ در کتاب خدا و سنّت پیغمبر و روایاتی که از ائمّه به آنها رسیده است نظر کنند و حکم خدا را از آن استنتاج کنند. بنابراین باب اجتهاد باز است ولو در زمان خود امام.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">«حلال محمّد حلال است تا روز قیامت و حرام محمّد حرام است تا روز قیامت.»</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در زمان حضور خودِ امام، مانند حضرت امام زین‌العابدین، حضرت امام حسن، مانند موسی بن جعفر علیهم السلام و سایر ائمّه، تمام قُطر</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> اسلام که دسترسی به امام نداشتند، ولیکن به دستور امام در هر شهری [و] در بَلَدی مردم رجوع می‌کردند به آن عالمی که دارای شرایط استنباط بود و به امضا و اذن آنها، حکم خدا را خود از کتاب خدا و سنّت پیغمبر استنتاج می‌کرد و برای مردم بیان می‌کرد.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">وجوب رجوع به مجتهد جامع‌الشّرایط در زمان غیبت‌</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در زمان غیبت هم مانند زمان حضور است؛ [یعنی] افراد که دسترسی ندارند به خود امام، باید به علمایی که متّقی و جامع شرایط هستند مراجعه کنند و احکام را از آنها بگیرند. اگر خود بدون مراجعه به اهل خُبرۀ در این فن که مجتهد جامع‌الشّرایط است، عمل کند، عمل او باطل است.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">اگر مردم در زمان حضور امام به خودِ امام دسترسی دارند، احکام را از امام می‌پرسند و اگر دسترسی ندارند، از نُوّاب امام و افرادی می‌پرسند که قوّۀ اجتهاد دارند و می‌توانند مستقلاًّ در کتاب خدا و سنّت پیغمبر و روایاتی که از ائمّه به آنها رسیده است نظر کنند و حکم خدا را از آن استنتاج کنند. بنابراین باب اجتهاد ولو در زمان خود امام هم باز است.</w:t>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرایط عامّ اجتهاد و افتاء</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...33 lines deleted...]
-        <w:footnoteReference w:id="3"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آن افرادی که برای رجوع مردم از طرف امام معیّن شده‌اند، افرادی هستند که باید اوّلاً به مرحلۀ اجتهاد رسیده باشند؛ یعنی آن‌قدر علم آنها زیاد باشد و آن‌قدر جودَتِ ذهن و حِدَّت نظر و ملکۀ قدسیّۀ الهی داشته باشند تا [اینکه] بتوانند از آیات قرآن و از اخباری که رسیده ـ اخبار مطلق و مقیّد، عام، خاص، مُجمَل، مُبیَّن، اخباری که برای بیان حکم واقعی رسیده، احکامی که برای بیان تقیّه رسیده ـ از میان تمام این اخباری که چه‌بسا بسیاری از آنها با یکدیگر از نقطه‌نظر دلالت، تنافی هم دارند، بتوانند حکم خدا را استنتاج کنند. این را می‌گویند: ملکۀ اجتهاد.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">در زمان غیبت هم مانند زمان حضور است؛ یعنی افرادی که به خود امام دسترسی ندارند باید به علمائی که متّقی و جامع شرایط هستند مراجعه کنند و احکام را از آنها بگیرند. اگر خودشان بدون مراجعه به اهل خُبرۀ در این فن که مجتهد جامع‌الشّرایط است، عمل کنند، عملشان باطل است.</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">از این گذشته، باید دارای عدالت باشند؛ یعنی عادل باشند، اهل فسق و فجور و گناه نباشند.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
+        <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">شرایط عامّ اجتهاد و افتاء</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و از این بالاتر، باید از هوای نفس گذشته باشند و مطیع امر مولا باشند؛ یعنی طالب ریاست نباشند [و] برای ریاست، مردم را به تقلید [از] خود دعوت نکنند، و صددرصد عبدی باشند مطیع اوامر پروردگار و در مقام حفظ نفس خود، از آراءِ شیطانیّه و خاطرات نفسانیّه عبور کرده [باشند] و اعمال آنها و نیّت آنها و افکار آنها برای رضای خدا باشد.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">آن افرادی که از طرف امام برای رجوع مردم معیّن شده‌اند، افرادی هستند که اوّلاً باید به مرحلۀ اجتهاد رسیده باشند؛ یعنی آن‌قدر علم آنها زیاد باشد و آن‌قدر جودَتِ ذهن و حِدَّت نظر و ملکۀ قدسیّۀ الهی داشته باشند تا اینکه بتوانند حکم خدا را از آیات قرآن و اخباری که رسیده است ـ اخبار مطلق، مقیّد، عام، خاص، مُجمَل، مُبیَّن، اخباری که برای بیان حکم واقعی رسیده، احکامی که برای بیان تقیّه رسیده است، که چه‌بسا بسیاری از آنها با یکدیگر از نقطۀ نظر دلالت، تنافی هم دارند ـ استنتاج کنند. این را ملکۀ اجتهاد می‌گویند.</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و البتّه برای إفتاء ـ یعنی برای فتوا دادن ـ لازم است که مرد باشد؛ زن نمی‌تواند فتوا بدهد. ولیکن اگر زنی خودش به مرحلۀ اجتهاد رسید، دیگر بر او حرام است [که] تقلید کند و باید در آن احکامی که خودش استنباط می‌کند، روی نظریّه و استنباط خود رفتار کند. رأی او برای خود او حجّت است، ولی برای دیگران، حتّی برای زنان دیگر حجّت نیست.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...20 lines deleted...]
-        <w:footnoteReference w:id="5"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس بنابراین در زمان غیبت و در زمان حضور، افرادی [که] دسترسی به امام ندارند به‌واسطۀ اینکه امام در پردۀ غیبت است، یا مانند موسی بن جعفر علیه السّلام مثلاً در بغداد زندانی است، یا در مدینه است و اهالیِ نقاط دوردست دسترسی ندارند و خود آنها هم دارای ملکۀ استنباط نیستند که خودشان از آراءِ امام و کتاب خدا و سنّت پیغمبر حکم را استنتاج کنند، آنها باید به علمای شیعه‌ای [مراجعه کنند] که دوازده‌امامی باشند، و مرد باشند، و زنازاده نباشند، و دارای ملکۀ اجتهاد باشند و دارای ملکۀ عدالت [باشند]؛ و از آن گذشته، دارای نفس قدسی [باشند] که بتوانند احکام را بر موضوعات منطبق کنند، و تارک هوای نفس باشند.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...34 lines deleted...]
-        <w:footnoteReference w:id="6"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اینها شرایطی است که اگر در کسی جمع شد، به او می‌گویند: مجتهد جامع شرایط. این [شخص] می‌تواند فتوا بدهد و رأی او برای افرادی که به این مسئله نرسیده‌اند، حجّیّت دارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="NormalA++"/>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> امام و کتاب خدا و سنّت پیغمبر حکم را استنتاج کنند، آنها باید به علمای شیعه‌ای مراجعه کنند که دوازده امامی باشند، مرد باشند، زنازاده نباشند، دارای ملکۀ اجتهاد و ملکۀ عدالت باشند و از آن گذشته، دارای نفس قدسی باشند که بتوانند احکام را بر موضوعات منطبق کنند، و تارک هوای نفس باشند.</w:t>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حرمت استفتاء و محاکمه نزد غیر مجتهد جامع‌الشّرایط</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">اینها شرایطی است که اگر در کسی جمع شد، به او مجتهد جامع شرایط می‌گویند؛ این شخص می‌تواند فتوا بدهد و رأی او برای افرادی که به این مرحله نرسیده‌اند، حجّیّت دارد.</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و به غیر اینها مراجعه کردن حرام است؛ حالا می‌خواهد انسان به علمای اهل‌تسنّن مراجعه کند [یا] می‌خواهد به علمای شیعه‌ای مراجعه کند که به درجۀ اجتهاد نرسیده‌اند ولی از خود اظهار نظر می‌کنند، [یا] به درجۀ اجتهاد رسیده باشند ولی عادل نیستند، [و یا] عدالت معمولی در آنها هست ولی تارک هوای نفس نیستند، یا اینکه [اصلاً] مرد نیستند؛ بنابراین رجوع به اینها در گرفتن احکام و دیگر در فصل خصومت جایز نیست.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">حرمت استفتاء و محاکمه نزد غیر مجتهد جامع‌الشّرایط</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دو نفر که با یکدیگر نزاعی دارند، [مثلاً بر] سرِ مِلکی، مالی، آبی، صنعتی، تجارتی، نزاع در نکاح دارند، نزاع در طلاق دارند، [و] در هریک از مواقعی که بین دو نفر نزاع پیدا می‌شود، باید حلّ خصومت آنها را مجتهد جامع‌الشّرایط بکند؛ و اگر آنها به مجتهد جامع‌الشّرایط مراجعه نکنند و حکم [شخص] دیگری را برای خود نافذ بدانند، کار حرام کرده‌اند.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">مراجعه کردن به غیر مجتهد جامع شرایط حرام است؛ و فرقی ندارد که انسان به علمای اهل‌تسنّن مراجعه کند یا به علمای شیعه‌ای که به درجۀ اجتهاد نرسیده‌اند ولی از خود اظهار نظر می‌کنند، یا اینکه به درجۀ اجتهاد رسیده‌اند ولی عادل نیستند، یعنی عدالت معمولی در آنها وجود دارد ولی تارک هوای نفس نیستند، یا اینکه اصلاً مرد نیستند؛ رجوع به همۀ این افراد در گرفتن احکام و هم‌چنین در فصل خصومت، جایز نیست.</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">برای مسلمان‌هایی که بین آنها نزاعی پیدا می‌شود، حرام است مراجعه کنند به دادگاه‌هایی که براساس حکم اسلام حکم نمی‌دهد یا [اینکه] براساس حکم اسلام حکم می‌دهد ولی قاضی، مجتهد جامع‌الشّرایطِ عادل نیست؛ رجوع به آنها حرام است.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="7"/>
+        <w:footnoteReference w:id="8"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">دو نفر که با یکدیگر نزاعی دارند، مثلاً بر سرِ مِلک، مال، آب، صنعت، تجارت، نزاع در نکاح، نزاع در طلاق، و در هریک از مواقعی که بین دو نفر نزاع پیدا می‌شود، باید مجتهد جامع‌الشّرایط خصومت آنها را حل کند؛ و اگر آنها به مجتهد جامع‌الشّرایط مراجعه نکنند و حکم شخص دیگری را برای خود نافذ بدانند، کار حرام کرده‌اند.</w:t>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حرمت رجوع به طاغوت برای فصل خصومت</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">برای مسلمان‌هایی که بین آنها نزاعی پیدا می‌شود، حرام است به دادگاه‌هایی مراجعه کنند که براساس حکم اسلام حکم نمی‌دهند یا اینکه براساس حکم اسلام حکم می‌دهند ولی قاضی مجتهد جامع‌الشّرایطِ عادل نیست؛ رجوع به آنها حرام است.</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و در روایتی که مشایخ ثلاثه، یعنی مرحوم شیخ کلینی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="8"/>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و مرحوم شیخ طوسی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و مرحوم [شیخ] صدوق،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در کتب خود روایت کرده‌اند به نام «مقبولۀ عمر بن حَنظله»، رجوع به آنها را در حکم شرک به خدا قرار داده است. عین این روایت را ما امروز می‌خوانیم ـ [البته] آن مقداری را که محل حاجت است، چون روایت بسیار مفصّل است ـ تا اینکه حکم خود را بدانیم. عمر بن حَنظله که از اصحاب حضرت صادق علیه السّلام است، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قالَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">حرمت رجوع به طاغوت برای فصل خصومت</w:t>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سَألتُ أباعَبدِاللَه علیه السّلام عَن رَجُلَینِ مِن أصحابِنا یکونُ بَینَهُما مُنازَعَةٌ فی دَینٍ أو میراثٍ فتَحاکَما إلَی السُّلطانِ أو إلَی القُضاة، أ یَحِلُّ ذَلِک؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">روایتی به نام «مقبولۀ عمر بن حَنظله» را که از اصحاب حضرت صادق علیه السّلام است، مشایخ ثلاثه، یعنی مرحوم شیخ کلینی</w:t>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قالَ علیه السّلام: «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مَن تَحاکَمَ إلَیهِم فی حَقٍّ أو باطِلٍ فإنّما تَحاکَمَ إلَی الطّاغوتِ، و ما یُحکَمُ لَهُ فإنّما یأخُذُهُ سُحتًا و إن کانَ حَقُّه ثابِتًا؛ لأنّهُ أخَذَ بِحُکمِ الطّاغوتِ و إنّما أمَرَ اللَه أن یُکفَرَ بِهِ؛ قالَ اللَهُ تَعالیٰ: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿يَتَحَاكَمُوٓاْ إِلَى ٱلطَّـٰغُوتِ وَقَدۡ أُمِرُوٓاْ أَن يَكۡفُرُواْ بِهِۦ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="9"/>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> در کتب خود روایت کرده‌اند که رجوع به آنها را در حکم شرک به خدا قرار داده است. چون روایت بسیار مفصّل است، امروز ما عین عبارت آن مقداری را که محل حاجت است می‌خوانیم تا اینکه حکم خود را بدانیم:</w:t>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="NaghlegholArabiMatn++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">قال: سَألتُ أباعَبدِاللَه علیه السّلام عن رَجُلَینِ مِن أصحابِنا یکونُ بَینَهُما مُنازَعَةٌ فی دَینٍ أو میراثٍ فتَحاکما إلی السُّلطانِ أو إلی القُضاة، أ یحِلُّ ذَلِک؟</w:t>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«عمر بن حنظله می‌گوید: از حضرت صادق علیه السّلام سؤال کردم دربارۀ این مسئله که دو تا مرد از اصحاب ما (یعنی از شیعیان) بین آنها در دَینی یا در میراثی که به آنها رسیده دعوایی است و نزاعی است و آنها برای فصل خصومت رجوع می‌کنند به سلطان یا به‌سوی قُضاتی که از طرف سلطان موکَّل است و بین مردم فصل خصومت می‌کند؛ آیا این عمل حلال است یا نه؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
-[...17 lines deleted...]
-          <w:rStyle w:val="Ayat2Matn++"/>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حضرت فرمودند: کسی که در محاکمات، آنها را حاکم قرار بدهد، در حق یا در باطل، او به سوی طاغوت مراجعه کرده و طاغوت را برای خود حاکم گرفته است و آنچه را که طاغوت برای او حکم می‌کند و این [شخص] آن میراث یا مال را می‌گیرد، سُحت و حرام گرفته؛ و اگرچه حقّش ثابت است و حقّ خود را گرفته، ولی چون به حکم طاغوت گرفته، برای او گرفتنش حرام است و خداوند در قرآن مجید امر کرده است که مردم به طاغوت کافر بشوند، نه‌اینکه به او مراجعه کنند؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قالَ اللَهُ تَعالیٰ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿يَتَحَاكَمُوٓاْ إِلَى ٱلطَّـٰغُوتِ وَقَدۡ أُمِرُوٓاْ أَن يَكۡفُرُواْ بِهِۦ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">»</w:t>
+        <w:t xml:space="preserve">.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قلتُ: فکیفَ یَصنَعان؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">«عمر بن حنظله می‌گوید: از حضرت صادق علیه السّلام سؤال کردم دربارۀ این مسئله که بین دو مرد از اصحاب ما (یعنی از شیعیان) در دَین یا در میراثی که به آنها رسیده دعوا و نزاعی است و آنها برای فصل خصومت به سلطان یا به سوی قُضاتی که از طرف سلطان موکَّل هستند و بین مردم فصل خصومت می‌کنند، رجوع می‌کنند؛ آیا این عمل حلال است یا نه؟</w:t>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قالَ: «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یَنظُرانِ مَن کانَ مِنکُم مِمَّن قَد رَویٰ حَدیثَنا و نَظَرَ فی حَلالِنا و حَرامِنا و عَرَفَ أحکامَنا فَلیَرضَوا بِه حَکَمًا، فإنّی جَعَلتُهُ علَیکُم حاکمًا؛ فَإذا حَکَمَ بِحُکمِنا فَلَم یُقبَل [یَقبَله] مِنهُ فَإنّما بِحُکمِ اللَهِ استَخَفَّ و عَلَینا قد رَدَّ، و الرّادُّ عَلَینا الرّادُّ علَی اللَهِ، و هُوَ علیٰ حَدِّ الشِّرک بِاللَه!</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">.“»</w:t>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«عمر بن حنظله می‌گوید: خدمت حضرت عرض کردم: حالاکه اینها نمی‌توانند به این دادگاه‌های رسمی مراجعه کنند برای فصل خصومت، چون آنها طاغوت‌اند، [پس] اینها در مرافعات و نزاع‌هایی که بین آنها پیدا می‌شود چه کنند؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="NaghlegholArabiMatn++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">قلتُ: فکیفَ یصنَعان؟</w:t>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حضرت فرمودند: ”نظر کنند، نگاه کنند، بگردند [و] پیدا کنند از [میان] شما (یعنی از میان شیعیان، نه از میان مخالفین) آن افرادی [را] که حدیث ما را روایت می‌کنند و در حلال ما و حرام ما نظر دارند و به احکام ما آشنایی دارند، آنها را برای خود به حکَمیّت انتخاب کنند و به حکم آنها راضی باشند؛ من آنها را برای شما حاکم قرار دادم! پس زمانی که آنها به حکم ما حکم کنند و از آنها قبول نشود، پس مطلب این است و جز این نیست که به حکم خدا استخفاف شده و برعلیه ما ردّ شده، و کسی که ردّ کند بر ما، ردّ بر خدا کرده و آن در حکم شرک به خداوند عزّ و جلّ است!“»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
-[...19 lines deleted...]
-        <w:footnoteReference w:id="13"/>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرایط افتاء در فرمایش امام صادق علیه السّلام‌</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">«عمر بن حنظله می‌گوید: خدمت حضرت عرض کردم: حالا که اینها برای فصل خصومت نمی‌توانند به این دادگاه‌های رسمی</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در روایتی که در کتاب </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">احتجاج</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> شیخ طبرسی نقل می‌کند از </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تفسیر حضرت امام حسن عسکری</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> علیه السّلام ـ روایت بسیار مفصّل است ـ که آن حضرت روایت را نقل می‌کند از حضرت صادق علیه السّلام؛ و روایتْ بسیار روایت عجیبی است و بسیار روایت شریفی است که حتی مرحوم شیخ انصاری در کتاب </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رسائل</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> می‌فرماید: «این روایت از متنش </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یَلوحُ آثارُ الصّدق!</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> یعنی دیگر احتیاج به سند ندارد که ما دنبال صحّت و عدم صحّت سند این روایت بگردیم، بلکه این مطالب ظاهر است که از معدن ولایت بیرون آمده و آثار صدق از متن خود روایت مشهود است. روایت خیلی مفصّل است [و] مرحوم شیخ در </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رسائل</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> نقل می‌کند، ولی اصل روایت در </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">احتجاج</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> شیخ طبرسی با مزایایی است که در این کتاب نقل شده ولی مرحوم شیخ انصاری از او نقل نمی‌کند این زیادی‌ها را؛ تا به اینجا می‌رسد که حضرت صادق عیله السّلام می‌فرماید:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فأمّا مَن کانَ مِنَ الفُقَهاء صائِنًا لِنَفسِهِ، حافِظًا لِدینِه، مُطیعًا لِمَولاهُ، تَارِکًا علیٰ هَواهُ، فَلِلعَوامِ أن یقَلِّدوهُ!</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">مراجعه کنند چون‌که آنها طاغوت‌اند، پس در مرافعات و نزاع‌هایی که بین آنها پیدا می‌شود چه‌کار کنند؟</w:t>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«اما آن فقهایی که نفس خود را از دستبرد شیطان و هوای نفس امّاره حفظ می‌کنند و دین خود را از دستبرد شیطان و آراءِ باطله و نیّات سوء نگه می‌دارند و هوای نفس خود را ترک کرده و به دور انداخته‌اند و صددرصد مطیع امر مولای خود هستند، واجب است بر عوام که از آنها تقلید کنند!»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">حضرت فرمودند: ”نظر کنند و نگاه کنند و بگردند و از میان شما (یعنی از میان شیعیان، نه از میان مخالفین) آن افرادی را پیدا کنند که حدیث ما را روایت می‌کنند و در حلال ما و در حرام ما نظر دارند و به احکام ما آشنایی دارند، آنها را برای خود به حکمیّت انتخاب کنند و به حکم آنها راضی باشند؛ من آنها را برای شما حاکم قرار دادم! پس زمانی که آنها به حکم ما حکم کنند و از آنها قبول نشود، پس مطلب این است و جز این نیست که به حکم خدا استخفاف شده و علیه ما رد شده است، و کسی که بر ما رد کند، بر خدا ردّ کرده است و آن در حکم شرک به خداوند عزّوجلّ است!“»</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">توجه فرمودید؟ صلواتی ختم کنید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...163 lines deleted...]
-        <w:t xml:space="preserve">اللَهمّ صلّ علی محمّد و آل محمّد </w:t>
+        <w:pStyle w:val="ChapChin"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[اللَهمّ صلّ علیٰ محمّدٍ و آلِ محمّدٍ]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
       <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
         <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
@@ -1459,61 +1371,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="11" name="_x0000_i0011" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="26" name="_x0000_i0026" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0011" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0026" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -1544,690 +1456,726 @@
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">این کتاب شریف، متن جلسات سخنرانی حضرت علاّمه آیةالله حاج سیّد محمّدحسین حسینی طهرانی ـ رضوان الله علیه ـ در مسجد قائم طهران می‌باشد که در آن با بیانی شیوا و دلنشین برخی از احکام مبتلابه فقهی را برای نمازگزاران و سالکان راه خدا تبیین نموده‌اند. (ناشر(</w:t>
-[...8 lines deleted...]
-          <w:rStyle w:val="EsmeKetab++"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">کنز الفوائد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، ص ٣٥٢؛ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="EsmeKetab++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">کتاب الاُم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، شافعی، ج ٢، ص ٢٦٤.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فرهنگ فارسی معین</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">: «قطر: ناحیه، اقلیم.»</w:t>
+        <w:t xml:space="preserve">: «قُطر: ناحیه، اقلیم.»</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">رجوع شود به </w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="EsmeKetab++"/>
+        <w:t xml:space="preserve"> رجوع شود به </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وسائل الشّیعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">، ج ٢٧، ص ١٣٦ ـ ١٥٣.</w:t>
+        <w:t xml:space="preserve">، ج ٢٧، ص ١٣٦ ـ ١٥٣.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">رجوع شود به </w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve"> رجوع شود به </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وسائل الشّیعة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ٢٧، ص ١٣٦ ـ ١٥٣.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الاحتجاج</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، ج ٢، ص ٤٥٨.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="EsmeKetab++"/>
-[...14 lines deleted...]
-          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الاحتجاج</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ص ٤٥٦ ـ ٤٥٨. هم‌چنین رجوع شود به </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ولایت فقیه در حکومت اسلام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">، ج ٢، ص ١٠٣ ـ ١١٠؛ </w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="EsmeKetab++"/>
+        <w:t xml:space="preserve">، ج ٢، ص ١٠٣ ـ ١١٠؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">رسالۀ اجتهاد و تقلید</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، ص ٦٢، تعلیقه.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الاحتجاج</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">، ج ٢، ص٤٥٦ ـ ٤٥٨؛ </w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="EsmeKetab++"/>
+        <w:t xml:space="preserve">، ج ٢، ص٤٥٦ ـ ٤٥٨؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وسائل الشّیعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، ج ٢٧، ص ١٦.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">رجوع شود به </w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="EsmeKetab++"/>
+        <w:t xml:space="preserve"> رجوع شود به </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وسائل الشّیعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">، ج ٢٧، ص ١١ ـ ١٦.</w:t>
+        <w:t xml:space="preserve">، ج ٢٧، ص ١١ ـ ١٦.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الکافی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، ج ١، ص ٦٧.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تهذیب الأحکام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، ج ٦، ص ٣٠١.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">من لا یحضره الفقیه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، ج ٣، ص ٨.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">سوره نساء (٤) آیه ٦٠.</w:t>
+        <w:t xml:space="preserve"> سورۀ نساء (٤) آیۀ ٦٠.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الکافی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، ج ١، ص ٦٧؛ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="EsmeKetab++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تهذیب الأحکام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، ج ٦، ص ٣٠١؛ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="EsmeKetab++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">من لا یحضره الفقیه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">، ج ٣، ص ٨؛ با قدری اختلاف در مصادر.</w:t>
+        <w:t xml:space="preserve">، ج ٣، ص ٨. با قدری اختلاف در مصادر.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فرائد الأصول</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، ج ١، ص ١٤١: «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">... .»</w:t>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دَلَّ هذَا الخبرُ الشّریفُ اللّائِحُ مِنه آثارُ الصّدق... .</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">»</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">التّفسیر المنسوب إلی الإمام الحسن العسکری</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> علیه السّلام، ص ٢٩٩ ـ ٣٠٢؛ </w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="EsmeKetab++"/>
+        <w:t xml:space="preserve"> علیه السّلام، ص ٢٩٩ ـ ٣٠٢؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الاحتجاج</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">، ج ٢، ص ٤٥٦ ـ ٤٥٨.</w:t>
+        <w:t xml:space="preserve">، ج ٢، ص ٤٥٦ ـ ٤٥٨. با قدری اختلاف در مصادر.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">جهت اطّلاع بیشتر بر مفاد این حدیث شریف رجوع شود به </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">، ج ١، ص ٩١ ـ ١١١.</w:t>
+        <w:t xml:space="preserve"> جهت اطلاع بیشتر بر مُفاد این حدیث شریف رجوع شود به </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ولایت فقیه، ج ٢، ص ٧١ ـ ٩٩</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سالک آگاه، ج ١، ص ٩١ ـ ١١١.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>