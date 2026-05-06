--- v0 (2025-10-21)
+++ v1 (2026-05-06)
@@ -12,197 +12,329 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو العليم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نظرلطف و رحمت پروردگار متعال نسبت به همه بندگان</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرح دعای ابوحمزه ثمالی - رمضان المبارک 1424 - مجلس سوم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیت‌اللَه حاج سید محمدمحسن حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدس‌الله‌سره</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذُ بِاللَه مِنَ الشَّیطانِ الرَّجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بِسمِ اللَه الرَّحمَنِ الرَّحیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و صلَّی‌ اللَه عَلَی سیّدنا و نبیّنا أبی‌القاسم مُحَمّدٍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و علی آله الطّیبین الطّاهرین و اللعنة عَلَی أعدائِهِم أجمَعینَ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و اَنتَ المَنّانُ بِالعَطِیّاتِ عَلی اَهلِ مَملَکتِک و العآئِدُ عَلَیهِم بِستَحَنُّنِ رَأفَتِکَ اِلهی رَبَّیتَنی فی نِعمَکَ وَ اِحسانِکَ صَغیراً وَ نَوَّهتَ بِاسمی کَبیراً</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خدایا مرا پروراندی در نعمت‌ها و احسان خودت در صِغرِ سن و نام و آوازۀ مرا بلند گردانیدی در کِبَرِ سن.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> حضرت در این فقره به ظهور اسماء و صفات جمالیۀ پروردگار اشاره دارد. یکی از اسماء پروردگار اسم رَبّ است. رَبّ یعنی پرورش‌دهنده و تربیت ‌کننده. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> أَ أَرْبٰابٌ مُتَفَرِّقُونَ خَيْرٌ أَمِ اَللّٰهُ اَلْوٰاحِدُ اَلْقَهّٰارُ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ﴿یوسف‌، ٣٩﴾ در آیۀ شریفه اشاره به ارباب پراکنده می‌کند. کسانی که ما آنها را رب خود می‌نامیم و رب خود قلمداد می‌کنیم. رئیس قوم را رب خود قلمداد می‌کنیم. معلم را رب قلمداد می‌کنیم. صاحب البیت را رب قلمداد می‌کنیم. مواجب‌دهنده را رب تلقّی می‌کنیم. خدای متعال در این آیه می‌فرماید: آیا پرورش‌دهندگانِ متفرق و پراکنده که هر کدام در عالم و وادی هواهای خود متشتت و متفرق و غوطه‌ورند اینها بهترند؟ و تمسک به اینها سزاوارتر است؟ یا انسان به پروردگار واحد اَحَدِ صمد که شریک و انبازی ندارد و هیچ مانندی ندارد، به او تمسک کند؟ کدام بهتر است؟ آیا انسان در این دنیا دست بیاندازد و به افراد مختلف مراجعه کند و تکیه و پناه خود را از این ارباب متفرقون قرار بدهد؟ یکی ربش قاضی محکمه است. پشت آن به قاضی گرم است، من قاضی دارم. فلان قاضی رفیق من است، کسی نمی‌تواند خلاصه بر ما حکومتی کند و هر کاری که ما کردیم ممضی است و مقابلی برای خود نمی‌بینیم. یکی پشت آن به وزیر گرم است، فلان وزیر قوم و خویش ماست، از دوستان ماست رفیق ماست، تا او هست دیگر چه باکی از حوادث و از مسائلی که پیش می‌آید. یکی پشت آن به مدیر گرم است. یکی پشت آن به وکیل گرم است. اما غافل از اینکه تمام اینها ارباب متفرقونند. یعنی در حال تفرقه هستند. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تفرقه یعنی در درون، حالا نه در خارج با همدیگر دعوا دارند و چه دارند و این بر سر آن می‌کوبد و او بر سر این دهل می‌زند، نخیر، در باطن و نفس خود جمعیتی ندارند که آن تفرقۀ ظاهر نمایانگر و منبعث از تفرقۀ باطن است. اگر باطن جمع باشد، اگر باطن در وحدت باشد، اگر باطن در اجتماع باشد، بروز و ظهور خارجی آن هم اجتماع و وحدت است و اگر باطن در تفرق باشد بروز خارجی هم تفرق و تشتت است و اینها به علت و معلول ارتباط پیدا می‌کنند، به جنبۀ علیّت و مؤثریّت و سببیّت در تعاقب اسماء و صفات و غرائز و افعال خارجی و ظهورات خارجی.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -343,260 +475,273 @@
         </w:rPr>
         <w:t xml:space="preserve"> یک آقایی می‌گفت در یک وقتی، در همین قسمتهای رادیو، تلویزیون و اینها بود، می‌گفت ما یک وقت یک مطلبی داشتیم از یک شخصی ـ از یک روحانی که الآن هم از دنیا رفته است، و مدتهاست از دنیا رفته است ـ یک قضیه‌ایی داشتیم نقل می‌کردیم، اسم این بنده خدا را ما گفتیم حضرت حجة الاسلام آقای فلان این اینطور فرمودند حالا یا اعلامیه داده بودند یا یک کاری کرده بودند. می‌گفت وقتی که ما این را [بیان کردیم] دیدیم تلفن زده شد آقا از دفتر ایشان، آقا اسم ایشان حضرت حجة الاسلام شما برداشتید در تلویزیون گفتید. گفتیم خب حالا حجة الاسلام مگر اشکالی دارد؟ آقا ایشان آیت اللَه هستند تصحیح بفرمایید. در خبر تصحیح بفرمائید. گفتم خب بابا این که حال مسألۀ مهمی نیست. حالا گفتیم حضرت حجة الاسلام این کار را کردند. آقا نمی‌شود آقا! اصلاً آسمان به زمین می‌آید آقا! اصلاً همه چی بهم می‌ریزد. معنی ندارد، حجة الاسلام کیست؟ می‌گفتند، دیدیم پنج دقیقۀ دیگر دوباره تلفن زده شد. دفعۀ سوم خود آن آقا صُحبت کردند. آقا یعنی چه؟ آخر هر چیزی حسابی دارد نظامی دارد. شما که اینطور فلان. می‌گوید اِنقدر به ما تلفن شد، تا ما بعد از اینکه سه ربع از خبر گذشته بود، آن وقتی همۀ خبرها تمام شد، ما آخر تصحیح کردیم، ببخشید آقا این حضرت آیی اللَه این مطلب را فرمودند و قضیّه به این کیفیت است. خب این چیست؟ این همین است دیگر، این گرفتاری همین است، این گرفتاری همین است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یک وقت ما در یک مجلسی بودیم یک شخصی در آنجا بود، در زمان شاه بود در زمان شاه گذشته، این شخص رتبۀ آن رتبۀ سپهبدی بود، من هم می‌دانستم سپهبد است. منتهی لباس آن لباس شخصی بود، من در، صحبتهایی که می‌گفتم می‌گفتم مثلاً آقای سرهنگ فلان این طور، یک دفعه می‌دیدیم چهرۀ آن قرمز شد، سیاه شد، سفید شد، زرد شد، بنفش شد، هِی دارد رنگ عوض می‌کند. یکی گفت آقا ایشان جناب سپهبد فلان هستند. گفتم بله، بله بله، سرهنگ یا سپهبد فرق می‌کند اینها با یا هم یکی است؟ گفت آقا شما نمی‌دانید؟ گفتم هان! گفتم بله، بله، بله، اینهایی که طناب زیاد آویزان می‌کنند منظورتان است، اینهایی که طناب زیاد آویزان می‌کنند، پس سپهبد هستند. بله، بله، ما خیال کردیم، دیدیم آخر شما چیزی ندارید لباستان عادی است، به شما سر گرد هم بگوییم سرباز هم بگوییم چه بگوییم یکی است فرقی نمی‌کند، هر وقت از آن لباسها پوشیدید آن وقت ما هم می‌دانیم به شما چه بگوییم. خلاصه مجلس به شوخی و اینها دیگر قضیّه گذشت. ولی خب خیلی اول آن گران بود، خیلی سخت که حالا یک نفر اینقدر زحمت کشیده است ما آقا در تمام زحمتهای ایشان فرض کنید که خط بطلان بکشیم و بگوییم که آقای سرهنگ فلان، </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یا اینکه در یک مجلس دیگری بودیم در آنجا، یک شخصی در آنجا بود، قضیّه در زمان مرحوم آقا هم بود، دیگران هی خطاب می‌کردند آقای دکتر و آقای نمی‌دانم چی و این حرفها، ما همین گفتیم آقای فلان، اسم آن را می‌بردیم، آقای فلان مثلاً شما چی؟ دیدیم ایشان خیلی همچین ناراحتند از اینکه خلاصه عنوان و لَقب و اینها داده نمی‌شود، بعد که خلاصه یک مقداری قضیّه گذشت و اینها، ایشان قبلاً فرض بکنید که به ما حضرت آقا و حضرت مثلاً آیت اللَه و اینها می‌گفتند، گفت خب حالا که قرار بر این است که عناوین بیافتد خب ما هم حجة السلام و آیت اللَه آن را حذف می‌کنیم. گفت آقای طهرانی گفتم بله قربان! چه فرمایشی دارد؟ همین آقای طهرانی و آقای فلان، همین خوب است، بقیۀ آن را آقا بگذارید کنار، همۀ اینها آقا اعتبارات و تخیّلات است. آقای فلان و آقای فلان، آقای فلان، آقای فلان، این حرفها چیست؟ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لامیز بین الاعدام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، بین اعدام میز نیست. یک وقت مسأله، مسألۀ احترام است و معرفی شخصیّت طرف است خب این اشکال ندارد. یک وقتی نه! مسأله به خود گرفتن است، و روی این مطلب حساب باز کردن است، آنجا قضیّه اشکال پیدا می‌کند، و اینجا انسان باید خود را محکّ بزند، و در قِبال این مسأله خود را بیازماید. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خدای متعال یک نفر را عزّت می‌دهد در میان افراد، این نباید موجب بشود که افراد دیگر حسرت بخورند. یک روز ابن سنیا داشت با انبوهی از اطرافیان و اُمرا و درباریان ساسانی از یک خیابان عبور می‌کرد. ابن سینا خب مرد بزرگ بود وزیر و همه کارۀ آن آل بویه بود. همین که داشت عبور می‌کرد و می‌رفت و مردم نگاه می‌کردند یک مرتبه دید، خیلی گوشش هم تیز بود. ابن سینا در حواس ظاهر و باطن از افراد عادی قوی‌تر بود یعنی چشمش بیش از افراد عادی می‌دید. گوشش بیشتر می‌شنید، حواسش حواس غیرعادی بود یک فرد نابغه و غیر عادی بود بوعلی. دید دو نفر، دو تا زن، دارند با هم حرف می‌زنند. یکی از یکی پرسید این کیست؟ آن زن جواب داد این فردی است که خداوند آن محبّتِ اُنسِ به خود را از او سَلب کرده است و او را به خود واگذاشته است و الآن به این شکل و به این هیأت در آمده است، خیلی، یک مرتبه ایستاد، همه ایستادند. آن زن را صدا کرد گفت بیا، گفت چه گفتی؟ گفت این از من سؤال کرد که این شخص کیست که دارد با این وضعیت می‌آید و افراد دارند اینطور دارند دنبال آن می‌آیند؟ من گفتم این شخصی است که خداوند نعمت خود را از او سلب کرده است و اُنس خود را از او قطع کرده است و او را به خود واگذار کرده است. می‌گویند وقتی که این حرف را از این زن شنید یک مرتبه انقلابی در آن پیدا شد و تغییراتی و تبدّل حالی و دیگر شروع کرد. یعنی آن حالاتی که در آخر عمر پیدا کرد، دیگر شروع شد به تغییرات و تبدّلات درونی و ابتهالات و گریه‌های شبانة او و حسرت از دست دادن این فرصتها، که ای داد بیداد عمرمان را در وزارت‌ها گذراندیم، در ارتباط با اُمرا و حُکّام گذراندیم، و در مجالست با پادشاهان گذراندیم، و الآن دستمان خالی است و چیزی در دست نداریم. و اگر بگویند بفرما...! و دو سه سال بعد هم بیشتر زنده نبود تا اینکه از دنیا رفت. البته اواخر عمر دیگر حالات او – حالات خوبی شده بود. عبارات و کلماتی که از ایشان در آن دو، سه، سال هست انسان وقتی که مطالعه کند می‌گوید بطور کلی با کلمات و عبارات گذشته تفاوت دارد، تفاوت فاحشی دارد. یک مقداری حرکتی در او پیدا شده بود. خب از اول انسان نرود از اول انسان نرود که بعد پشیمان شود. از اول انسان دنبال اینها نرود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> در اینجا امام سجّاد علیه السّلام به یک نکته‌ایی می‌خواهند اشاره بفرمایند و آن نکته این است که خدایا تو در این دنیا با جمال خودت با ما برخورد نما نه با جلال خودت. و با صفات موجبۀ برای مدح با ما برخورد نما، این را دارد تقاضا می‌کند حضرت. حالا یک وقت اراده و مشیّت او تعلّق می‌گیرد که صورت مسأله فرق کند. بنابر مصالحی مسأله تفاوت کند. همین امام سجّاد علیه السّلام که الآن اینطور می‌فرماید و </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">نَوَهّتَ باِسمی کَبیرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. مگر خود حضرت در آن دورانی که برای آن حضرت اتّفاق افتاد مگر در آن دوران حضرت چه وضعی داشتند؟ و چه حالی داشتند؟ یعنی ممکن است که انسان در یک برهه‌ایی خدای متعال او را در امتحان رشد و تکاملی خود قرار بدهد، و نباید آن حال را حال ذلّت و مسکنت و پستی بداند. حضرت زینب سلام اللَه علیها وقتی که وارد مجلس ابن زیاد می‌شدند وارد مجلس یزید می‌شدند، در کوفه حرکت می‌کردند، چه وضعیّتی داشتند؟ غُل انداخته بود به گردن حضرت سجّاد و با زنجیر مانند اُسرای ممالک غریبه، آنها را در کوچه و شهر می‌گردانید. ولی این حالت، حالت ذلّت ظاهری نبود. در همان حال آن حضرت عزیز بود گرچه مردم او را ذلیل بدانند، و از دست رفته بدانند. اطواری که برای انسان، لذا در همانجا شما می‌بینید، در مجلس ابن زیاد شروع می‌کند حضرت به صُحبت کردن. در مجلس یزید، أبدا باکی ندارد از اینکه این همینه و این جلال و این عظمت، برای کوبیدن و ایجاد رُعب و وحشت کردن، اصلاً عمداً اینطور بوجود آورده بودند که آنچنان افراد بیایند و جشن بگیرند و اُمرا بیایند و همه بایستند و از این طرف به آن طرف، فلان، غلامان از چپ و از یَسار و از راست و اینها همه، اینها را وارد کنند، یزید هم در آن مصدر نشسته است این جلال و عظمتِ محیط، آنها را بگیرد و آنها را سرافکنده کند و آنها را شرمنده کند در قِبال این موقعیّتی که خب یزید تدارک دیده بود. این می‌شود چی؟ این می‌شود این امتحان ظاهری. این همین امتحانی که خب پیش می‌آید برای انسان و خداوند برای انسان پیش می‌آورد. در یک همچنین وضعیتی آن مقام عزّتی که مرتبط است با ذات پروردگار و مرتبط است با آن مبدأ و مرتبط است با ام اللَه الواحدُ القهار، آن مقام عزّت می‌آید و بر همۀ این اعتبارات خاکستر نابودی و نسیان و اضمحلال می‌پاشد و همه را از بین می‌برد و خود بر همۀ اینها حاکم می‌شود. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وقتی که امام می‌آید در آن مجلس شما می‌بینید تا یک حرفی می‌زند، او جواب آن را می‌دهد این حرف می‌زند جواب دوّم را می‌دهد، حرف سوم را می‌زند شروع می‌کند به خطبه خواندن به نحوی که اصلاً به هیچ‌وجه من‌الوجوه نمی‌تواند غلبه کند. بلند می‌شود می‌رود در بالای منبر، خطیب می‌رود خطبه بخواند، در روز جمعه، امام سجّاد نشسته است همین که شروع می‌کند به خطبه خواندن و از یزید و معاویه و اینها تعریف کردن حضرت می‌گوید اجازه می‌دهید من بروم روی این چوبها [و] چند کلمه‌ایی [صحبت کنم؟] حضرت می‌رود در آنجا و دودمان بنی‌امیّه را همه را به قعر چاه می‌فرستد. این چیست؟ این آن عظمت الهی است که تجلّی می‌کند در وجود حضرت، در همانجا نَوَّهَتَ بِاسمِی بوجود می‌آید. در آنجا امام سجّاد اسمش بالا می‌رود آنها می‌خواهند این اسم را زمین بزنند در همین موقعیّت موجب می‌شود که اسم امام سجّاد می‌رود بالا، همه با همدیگر می‌گویند این کیست؟ این چه شخصی است؟ این چه شخصیّتی است؟ این چه وضعیتی است؟ این چه می‌شود؟ این را خدا پیش می‌آورد دیگر. خدا اینطور مبدِّل است و متبدّل می‌کند این اوضاع را به نحوی که، آنچه را که آنها می‌خواستند بیاورند و بکوبند و له کنند و ذلّت ببخشند، یکدفعه تبدیل به عظمت می‌شود. تبدیل به رفعت می‌شود، تبدیل به مقام می‌شود، به طوری که ذلیل می‌شود خوار می‌شود می‌گوید که مؤذن بیاید اللَه اکبر بگوید و مردم می‌شورند و بلند می‌شود می‌رود در قصر خود، اصلاً نماز هم نمی‌خواند، اصلاً بلند می‌شود یکی را به جای خود می‌نشاند. چه کسی این کارها را انجام می‌دهد؟ این کارها را خدا دارد انجا می‌دهد دیگر.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اما نکته‌ایی که در اینجا هست آن نکته این است که حضرت سجّاد در اینجا می‌خواهد بفرماید خدایا آن اسمی را که از من بلند کردی، آن اسم را تو انجام دادی، کار آن را تو کردی من نکردم. و اگر قرار بر این باشد که مسأله به تو متسِب باشد، دیگر چه اشکالی دارد؟ دیگر چه اشکال دارد؟ مهم اینجاست که انسان این رفعتِ اسم را از خود نبیند، این خطر است. خدای نکرده اگر انسان بیاید و از خود ببیند و احساس کند که توجهی که مردم به او دارند از ناحیۀ اوست خطر برای او در آنجا پیش آمده است و إلاّ صِرف توجه یک مسأله‌ایی است که خدا پیش می‌آورد و اشکالی ندارد. امام سجّاد علیه السّلام در یکی از ادعیه که ظاهراً مربوط به ایام حجّ و آن موقع‌ها است تا آنجایی که در نظر دارم، در آنجا حضرت می‌فرماید </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ رفَعنی مَعَ هَوانِ قَومٍ آخرین</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. ـ البته دقیق نمی‌دانم حالا رفقا مراجعه کنند ـ خدایا مرا بالا ببر در صورتی که افراد دیگر را پایین می‌آوری. یعنی وقتی که انسان می‌خواهد از خداوند تقاضا کند، چرا تقاضا کند خدایا مرا پایین بیاور؟ در سر من بزن؟ مرا پست کن؟ در میان مردم مرا پست کن؟ چرا؟ چرا این کار را بکند؟ بگوید خدایا مرا بالا بیاور و این بالا آوردن را موجب رحمت و برکت و افاضه و استفاضۀ مردم قرار بده، و برای خود من، نه اینکه موجب گمراهی من قرار بده.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یک وقت در یکی مجلسی بودیم در زمان سابق، در همین ماه رمضان بود. عده‌ایی دعوت داشتند. بعضی از افراد، بعضی از اعیان، از علماء، از معاریف که الآن هم بعضی از آنها به رحمت خدا رفتند. یک شخصی از آقایان که فعلاً هم حیات دارد از آقایان معروفین هم هست. این روکرد و این سوال را از مرحوم آقا کرد که اینجا که حضرت سجاد می‌فرمایند ورفعنی مع هوان قوم آخرین این یعنی چه؟ حضرت در اینجا می‌خواهند بگویند خدایا مرا بالا ببر و دیگران را بیاور پایین. معنای آن این است دیگر. خدایا مرا بالا ببر و دیگران را بیاور پایین. یعنی من بشوم رئیس. من بشوم رئیس و دیگران همه بشوند مرئوس. من بشوم آقا و دیگران همه بشوند بنده. من بشوم مولا و دیگران همه بشوند عبد. این است معنای آن. یک شخصی در آنجا بود آن به همین کیفیت معنا کرد. گفت خب بله چه اشکالی دارد حالا؟ حضرت می‌خواهد بفرماید آقایی را به لباس ما بپوشان، بر قامت ما بپوشان، خب این فرقی نکرد از نظر معنا، حالا شما تعبیر را عوض کردید ولی بالأخره تفاوتی در معنا ندارد. یعنی دیگران را بیاور پایین ما را بکن رئیس آنها؟ امام می‌آید این را بگوید؟ بگوید همه را بیاور پایین ما بشویم رئیس آنها نمی‌گوید دیگر امام، بعد رو کرد به مرحوم آقا و گفت که آقا این درست است این حرفی که مثلاً چیز شده است؟ مرحوم آقا در محذور گیر کرده بودند نمی‌توانستند بگویند درست است نمی‌توانستند بگویند غلط است! خب آن یک شخص معروفی بود البته به رحمت خدا رفته است. حالا بگویند خب خیلی به آن برمی‌خورد، ایشان همین‌طور گفتند حالا شاید این نحو مثلاً معنا کنیم که خدایا اگر مشیّت تو تعلّق گرفته است که عدّه‌ایی را پست، نه به معنای پست، معنای وضیع و پایین قرار بدهی مرا در زمره آنان قرار نده. مثل اینکه بگوییم خدایا اگر مشیّت تو تعلق گرفته است که نقمت و عذاب خود را بر افرادی بیاوری، ما را جزو آنها قرار نده. خب این خیلی خوب است دیگر، دعای بسیار خوبی. اگر تقدیر تو تعلق گرفته است که قومی را دچار نقمت و عقوبت بکنی ما را از زمرۀ این افراد قرار نده، از جملۀ مفلحین قرار بده، نه از جملۀ خاسرین. حضرت می‌فرماید ما را بالا ببر در صورتی که عدّه‌ایی را پایین می‌آوری یعنی مشیّت. خب این خیلی معنا، معنای جالب و عالی بود.آن بنده خدا خیلی دیگر ناراحت شد، از دست اینکه خب آن اولاً روی خود را کرده است به مرحوم آقا و خواسته است که چیز کند و بعد هم این کیفیّت شد، دیگر آقا تا آخر مجلس شروع کرد به گفتن و انداختن نسبت به او و اصلاً مشخص بود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ببینید، ببینید چقدر...! اینها همه برای ما درس است‌ها، من نمی‌خواهم در اینجا فقط حکایت نقل کنم ما بایدخود را آماده و مستعد کنیم برای اینکه هی رشد کنیم، رشد کنیم نه اینکه باب رحمت را بر خود هی ببندیم، با بستن باب رحمت چیزی اضافه نخواهد شد و نفعی به ما نخواهد رسید. هی رشد کنید هی ترقّی کنید. اینجا هم حضرت همین را می‌خواهند بفرمایند. می‌فرمایند خدایا اسم مرا بلند قرار دادی و این بلندی اسم و شهرتی که قرار دادی این منتّی است از تو بر من نه اینکه کرامتی است برای من، نه، تو می‌توانستی به جای من اسم کس دیگر را بلند کنی کسی دیگر را مشهور کنی، کسی دیگر را بیاوری حالا مشیّت و تقدیر تو تعلّق گرفته است به من، این چه افتخاری من بخواهم به خودم نسبت بدهم و این مطلب را از ناحیۀ خودم بدانم؟ خب این یک طرف مسأله، یک طرف اینکه خداوند اسم انسان را بلند قرار می‌دهد معروف و مشهور می‌گرداند، اما آن طرف سکّه این است که آیا هر جایی هم این شهرت مفید است و هر جایی این آوازۀ بلند ممدوح است و هر جایی این معروفیّت موجب کمال است؟ ان شاء اللَه اگر خداوند توفیق عنایت کند برای جلسۀ بعد.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم صل علی محمّد و آل محمّد</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -857,61 +1002,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="86" name="_x0000_i0086" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="40" name="_x0000_i0040" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0086" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0040" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5029,56 +5174,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -5087,51 +5231,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5356,51 +5500,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6175,51 +6319,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6289,72 +6433,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6564,62 +6711,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6679,250 +6828,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -6999,50 +7177,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7491,120 +7681,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>