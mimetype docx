--- v1 (2026-05-06)
+++ v2 (2026-08-16)
@@ -1002,61 +1002,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="40" name="_x0000_i0040" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="36" name="_x0000_i0036" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0040" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0036" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>