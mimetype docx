--- v0 (2025-10-21)
+++ v1 (2026-05-07)
@@ -13,58 +13,52 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -888,152 +882,152 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهمّ صلّ علی محمّد و آل محمّد</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1294,61 +1288,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="6" name="_x0000_i0006" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="32" name="_x0000_i0032" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0006" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0032" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5929,56 +5923,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -5994,51 +5987,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -6263,51 +6256,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -7082,51 +7075,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -7196,72 +7189,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -7471,62 +7467,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -7586,250 +7584,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7906,50 +7933,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -8398,120 +8437,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>