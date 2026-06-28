--- v1 (2026-05-07)
+++ v2 (2026-06-28)
@@ -18,912 +18,775 @@
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو العلیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">مجلس چهارم</w:t>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">احکام و مسائل کفّار ذمّی و حربی</w:t>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">احکام و مسائل کفار ذمّی و حربی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">طهران، مسجد قائم، رمضان المبارک ١٣٩٨ هجری قمری</w:t>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">علامه حاج سید محمدحسين حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدّس الله سرّه</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">طهران، مسجد قائم، رمضان 1398 ه‍.ق</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">أعوذُ بِاللَه مِنَ الشَّیطانِ الرَّجیم</w:t>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أعوذ بِالله من الشّیطان الرّجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">بسم اللَه الرّحمٰن الرّحیم‌</w:t>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بسم الله الرّحمٰن الرّحیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">و صلّی اللَه علیٰ محمّدٍ و آلِهِ الطّاهِرینَ</w:t>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و صلَّی اللهُ علیٰ محمّدٍ و آلِه الطّاهِرین</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">و لَعنَةُ اللَه علیٰ أعدائِهِم أجمَعینَ</w:t>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و لعنةُ اللهِ علیٰ أعدائِهم أجمَعین</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تقسیم کفّار به حربی و ذمّی</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> و در تتمّۀ آن، حقوق اهل ذِمّه به‌میان آمد، لازم بود که میان ذمّی و حربی فرق داده شود و احکام آنها بیان شود.</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">چون رسالۀ حقوق حضرت سجاد علیه السلام بیان شد و در تتمۀ آن، حقوق اهل‌ذِمّه به‌میان آمد، لازم بود که فرقی میان ذمّی و حربی داده بشود و احکام آنها بیان بشود.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">کفّار یا به خدا و پیغمبرانی که از طرف خدا آمده‌اند قائل نیستند یا هستند. آنهایی که به خدا قائل نیستند و به پیغمبران اعتقاد ندارند ـ خواه بت‌پرست باشند، گوساله‌پرست باشند، گاوپرست باشند، ستاره‌پرست باشند، یا مانند همین مادّیّین و کمونیست‌ها مادّه‌پرست باشند و قائل به خدا نباشند ـ مشرک‌اند و به آنها کفّار حربی می‌گویند؛ امّا آن دسته از کفّاری که قائل به خدا هستند و پیغمبران واقعی را هم قبول دارند ـ مانند نصاریٰ و یهود، و مجوس هم بنا بر قول أقویٰ</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کفّار یا اینکه قائل به خدا و پیغمبرانی که از طرف خدا آمده‌اند نیستند و یا هستند. آنهایی که قائل به خدا نیستند و اعتقاد به پیغمبران را ندارند آنها مشرک‌اند؛ خواه بت‌پرست باشند یا گوساله‌پرست باشند یا گاوپرست باشند یا ستاره‌پرست باشند یا مانند همین مادّیّین و کمونیست‌ها مادّه‌پرست باشند و قائل به خدا نباشند. اینها مشرک‌اند و اینها را می‌گویند: کفّار حربی؛ اما آن دسته از کفّاری که قائل به خدا هستند و پیغمبران واقعی را هم قبول دارند ـ مانند نصاریٰ و یهود، و مجوس هم بنا بر قول أقویٰ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> ـ کفّار حربی حساب نمی‌شوند. اینها دو صورت دارند: یا در تحت پناه اسلام و در ذمّۀ اسلام‌اند و به دولت اسلام جِزیه و خَراج می‌دهند، در این صورت کفّار ذمّی می‌شوند. و اگر در ذِمّۀ اسلام نیستند، در این صورت نه ذمّی هستند و نه حربی؛ یعنی نه احکام کفّار حربی بر آنها مترتّب می‌شود و نه احکام کفّار ذمّی.</w:t>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ـ اینها کفّار حربی حساب نمی‌شوند. آن‌وقت اینها دو صورت دارند: یا در تحت پناه اسلام و در ذمّۀ اسلام‌اند و به دولت اسلام جِزیه و خَراج می‌دهند، اینها می‌شوند: کفّار ذمّی. و اگر نه، در ذمّۀ اسلام نیستند، اینها نه ذمّی هستند و نه حربی؛ نه احکام کفّار حربی بر آنها مترتّب می‌شود و نه احکام کفّار ذمّی.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وظیفۀ امام علیه السّلام یا نائب امام در قبال کفّار</w:t>
+        <w:t xml:space="preserve">وظیفۀ امام علیه السلام یا نائب امام در قبال کفّار</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">امّا کفّار حربی، اوّل باید امام علیه السّلام یا نائب امام آنها را به اسلام دعوت کند؛ اگر پذیرفتند که هیچ، امّا اگر نپذیرفتند بر امام یا نائب امام واجب است که در تحت شرایط و اقتضائات و امکانات با آنها جنگ و جهاد کند، یا اینکه کشته شوند یا اینکه اسلام را قبول کنند، و شِقّ ثالثی ندارد.</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اما کفّار حربی، امام [علیه السلام] یا نائب امام باید با آنها جهاد کند. اوّل آنها را اعلام کند به اسلام؛ اگر پذیرفتند که هیچ، [اما] اگر نپذیرفتند بر امام یا نائب امام واجب است که در تحت شرایط و اقتضائات و امکانات با آنها جنگ کند؛ یا آنها کشته بشوند یا اسلام [را] قبول کنند، و شِقّ ثالثی ندارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">ولیکن آن کفّاری که به خدا و کتب آسمانی قائل هستند، بر امام علیه السّلام و نائب امام واجب است که با آنها جنگ کند؛ یا کشته می‌شوند یا اسلام می‌آورند یا جزیه می‌دهند. حکم اینها یک درجه از آن صورت کفّار حربی خفیف‌تر است. اگر اسلام آوردند که دیگر دولت اسلام با آنها کاری ندارد؛ نه از خاک آنها چیزی می‌گیرد، نه از اموال آنها چیزی می‌گیرد و نه از آنها اسیر می‌گیرد، فقط اسلام آورده‌اند و لشکر اسلام از جهاد بر می‌گردد. و اگر آنها حاضر به اسلام آوردن نشدند، باید جزیه بدهند؛ یعنی باید به دولت اسلام خَراج بدهند.</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ولیکن آن کفّاری که قائل به خدا هستند و قائل به کتب آسمانی هستند، بر امام و نائب امام واجب است که با آنها جنگ کند؛ یا کشته می‌شوند و یا اسلام می‌آورند و یا جزیه می‌دهند. اینها یک درجه حکمشان از آن صورت کفّار حربی خفیف‌تر است. اگر اسلام آوردند که دیگر دولت اسلام با آنها کاری ندارد؛ نه از خاک آنها چیزی می‌گیرد، نه از اموال آنها چیزی می‌گیرد، نه از آنها اسیر می‌گیرد. فقط اسلام آورده‌اند و لشکر اسلام از جهاد بر می‌گردد. و اگر اینکه آنها حاضر نشدند به اسلام آوردن، باید جزیه بدهند؛ یعنی به دولت اسلام خَراج بدهند.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">مقدار خراج، مقدار مشخّصی نیست، بلکه بسته به نظریّۀ امام یا نائب امام است و آن جزیه به حسب اختلافات و اقتضائات، مختلف می‌شود</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مقدار خراج، مقدار مشخّصی نیست، [بلکه] بسته به نظریّۀ امام یا نائب امام است [و] به حسب اختلافات و اقتضائات، آن جزیه مختلف می‌شود</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> و در صندوق دولت اسلام می‌آید. آنها در مقابل این جزیه در پناه اسلام‌اند، جان و مال و ناموسشان محفوظ می‌ماند و احدی از مسلمین نمی‌تواند به آنها تعرّض کند، و اگر کفّارِ دیگر به آنها حمله کردند، دولت اسلام از آنها دفاع می‌کند. علاوه بر این، این خراجی را که می‌دهند دولت اسلام صرف تبلیغات می‌کند و کم‌کم آنها را با اسلام آشنا می‌کند و در جملۀ مسلمانان وارد می‌شوند.</w:t>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و این جزیه در صندوق دولت اسلام می‌آید. در مقابلِ این جزیه آنها در پناه اسلام‌اند [و] جانشان، مالشان، ناموسشان محفوظ می‌ماند و احدی از مسلمین به آنها نمی‌تواند تعرّض کند، و اگر کفّارِ دیگر به آنها حمله کردند، دولت اسلام از آنها دفاع می‌کند. و علاوه، این خراجی [را] که می‌دهند دولت اسلام صرف تبلیغات می‌کند و کم‌کم آنها را به اسلام آشنا می‌کند و وارد در جملۀ مسلمانان می‌شوند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">شرایط عقد ذمّه بین امام یا نائب او و کفّار ذمّی</w:t>
+        <w:t xml:space="preserve">شرایط عقد ذمّه</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">ذمّه یعنی آن عقدی که امام یا نائب امام با کفّار ذمّی می‌بندد که آنها در پناه اسلام باشند و جزیه بدهند؛ که از جمله شرایط ذمّه این است:</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ولیکن در آن عقدی که امام یا نائب امام با کفّار ذمّی می‌بندد که آنها در پناه اسلام هستند و جزیه می‌دهند؛ از جمله شرایط ذمّه ـ یعنی در پناه اسلام بودن ـ این است که:</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">خراج بدهند.</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اوّلاً</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: خراج بدهند.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">در مرافعات و نزاع‌هایی که احیاناً بین آنها و مسلمین یا بین خودشان صورت می‌گیرد، باید به قاضی و مَحکمۀ اسلام مراجعه کنند و قاضی اسلام طبق احکام اسلام بر آنها حکم کند و فصل خصومت کند؛ نه طبق احکامی که خودشان دارند.</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دُیّم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: در مرافعات و نزاع‌هایی که احیاناً اگر بین آنها و مسلمین صورت بگیرد یا نزاعی بین خودشان پیدا بشود، باید به قاضی و مَحکمۀ اسلام مراجعه کنند و قاضیِ اسلام طبق احکام اسلام بر آنها حکم کند و فصل خصومت کند؛ نه طبق احکامی که خودشان دارند.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">اهل‌ذمّه نمی‌توانند متعرّض مسلمین بشوند، چه زن‌های آنها و چه مردهای آنها؛ بدین طریق که علیه آنها فتنه برپا کنند و بین آنها را به هم بزنند و آشوب کنند. این خلاف شرایط ذمّه است.</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و دیگر آنکه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: در مملکت اسلام متعرّض زن‌های مسلمان نشوند و از زن‌های مسلمان به نکاح خود در نیاورند؛ چون به‌هیچ‌وجهِ من‌الوجوه زن مسلمان نمی‌تواند زوجۀ شخص غیر مسلمان بشود، و بلکه اگر یک زنی کافره است و شوهرش هم کافر است و بعد این زن مسلمان شد، به‌مجرّد اسلام آوردن خودبه‌خود از تحت حِبالۀ نکاح شوهر خارج می‌شود و دیگر آن نکاح برای آنها بعد از مسلمان شدنِ زن، ادامه ندارد. در نکاح‌های ابتدائی هم همین‌طور است؛ به‌هیچ‌وجه زن مسلمان نمی‌تواند شوهرِ غیر مسلمان بر خودش انتخاب کند، گرچه آن شوهرِ غیر مسلمان ذمّی باشد.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">آنکه قطع طریق نکنند؛ یعنی سر راه را بر مسلمان‌ها نگیرند.</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و هم‌چنین</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: اهل‌ذمّه نمی‌توانند متعرّض مسلمین بشوند، [چه] زن‌های آنها [و چه] مردهای آنها؛ بدین طریق که برعلیه آنها فتنه برپا کنند و بین آنها [را] به‌هم بزنند و آشوب کنند. این خلاف شرایط ذمّه است.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">آنکه سرقت نکنند.</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و دیگر آنکه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: قطع طریق نکنند؛ سرِ راه را بر مسلمان‌ها نگیرند.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">آنکه آنها مجبور نیستند که در ظاهر به احکام اسلام عمل کنند؛ ولیکن اگر فیما بینِ خودشان شراب یا گوشت خوک بخورند، قمار یا ربا کنند، درصورتی‌که علنی و ظاهر نباشد، دولت اسلام از آنها مؤاخذه نمی‌کند، ولی حقّ بازکردن دکّان شراب فروشی یا دکّان خوک فروشی و زمین خوک چرانی و حقّ تأسیس بانک ربوی را ندارند؛ و هم‌چنین حق ندارند محارم خود را نکاح کنند گرچه در آیین آنها جایز باشد.</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و دیگر آنکه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: سرقت نکنند.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">اگر به یکی از این کارها دست بزنند، از شرایط ذمّه خارج می‌شوند؛ پس علاوه بر اینکه حق ندارند دکّان شراب فروشی باز کنند حتّی نمی‌توانند علناً ـ یعنی در ظاهرِ سوق و مرأیٰ و منظر مسلمین ـ شراب یا گوشت خوک بخورند یا نکاح محارم کنند.</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و دیگر آنکه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: آنها به احکام اسلام در ظاهر مجبور نیستند که عمل کنند؛ ولیکن فیما بینِ خود اگر شراب یا گوشت خوک بخورند، یا قمار و ربا کنند، [درصورتی‌که] علنی و ظاهر نباشد، دولت اسلام از آنها مؤاخذه نمی‌کند؛ ولی حقّ بازکردن دکّان شراب‌فروشی یا دکّان خوک‌فروشی و زمین خوک‌چرانی و حقّ تأسیس بانک ربوی [را ندارند]؛ و [هم‌چنین] حق ندارند محارم خود را نکاح کنند گرچه در آیین آنها جایز باشد.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...40 lines deleted...]
-        <w:footnoteReference w:id="5"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و اگر به یکی از این کارها دست بزنند، از شرایط ذمّه خارج می‌شوند؛ و حتی نمی‌توانند علاوه بر اینکه دکّان شراب‌فروشی باز نکنند، شراب بخورند یا نکاح محارم بکنند یا گوشت خوک بخورند علناً؛ یعنی در ظاهرِ سُوق و مرأیٰ و منظر مسلمین.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">اینها شرایط ذمّه است. با این شرایط در ذمّۀ اسلام می‌آیند و وقتی که آمدند دیگر خون و مال و جان و ناموس همۀ آنها در پناه اسلام حفظ می‌شود؛ مگر اینکه از شرایط ذمّه سرپیچی کنند، آن‌وقت خود به خود یا به حکم امام علیه السّلام و نائب امام، حکم کفّار حربی را پیدا می‌کنند.</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و دیگر آنکه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: نمی‌توانند برای خود در مملکت اسلام معبد بنا کنند؛ ساختن کلیسا و بِیَع</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در ممالک اسلامی ممنوع است.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">بنابراین هر کدام از کفّار ذمّی که از شرایط ذمّه سرپیچی کرد، در حکم کفّار حربی می‌شود و در آن صورت، دیگر از نقطه‌نظر حفظِ دولت اسلام، خون و جان و ناموس آنها احترامی ندارد.</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اینها شرایط ذمّه است. با این شرایط در ذمّۀ اسلام می‌آیند و وقتی که آمدند دیگر خون و مال و جان و ناموس همۀ آنها در پناه اسلام حفظ می‌شود؛ مگر اینکه از شرایط ذمّه سرپیچی کنند، آن‌وقت خود به خود یا به حکم امام و نائب امام، آنها حکم کفّار حربی [را] پیدا می‌کنند.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">احکام کفّار حربی</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بنابراین هر کدام از کفّار ذمّی که از شرایط ذمّه سرپیچی کرد، در حکم کفّار حربی می‌شود و در آن صورت، دیگر خون و جان و ناموس آنها از نقطه‌نظر حفظِ دولت اسلام احترامی ندارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">و امّا کفّار حربی؛ کفّار حربی آن کسانی هستند که قائل به خدا و کتب آسمانی نیستند و حکم اسلام نسبت به آنها یا جهاد است یا مسلمان شدن آنها، و شِقّ ثالث ندارد. و اگر آنها بخواهند جزیه هم بدهند، دولت اسلام نمی‌تواند قبول کند؛ کما اینکه پیغمبر صلّی اللَه علیه و آله و سلّم تقاضای بعضی از مشرکین مکّه را که می‌خواستند جزیه بدهند، قبول نکردند و آنها به پیغمبر اعتراض کردند که: «شما راجع به فلان کس که مجوسی هم بود جزیه را قبول کردید!» پیغمبر در جواب نوشتند که:</w:t>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">احکام کفّار حربی</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...13 lines deleted...]
-        <w:footnoteReference w:id="6"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و امّا کفّار حربی؛ کفّار حربی آن کسانی هستند که قائل به خدا و کتب آسمانی نیستند و حکم اسلام نسبت به آنها یا جهاد و یا مسلمان شدن آنها است، [و] شِقّ ثالث ندارد. و آنها اگر بخواهند جزیه هم بدهند، دولت اسلام نمی‌تواند قبول کند؛ کما اینکه پیغمبر صلّی الله علیه و آله و سلّم تقاضای بعضی از مشرکین مکّه که جزیه بدهند [را] قبول نکردند و بعد به پیغمبر اعتراض کردند که: «شما راجع به فلان کس که جزیه قبول کردید و او مجوسی بود!» پیغمبر در جواب نوشتند که:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">بعد از اینکه دولت اسلام برای جهاد با کفّار حربی یا با کفّار ذمّی به طریق معهود و متعارف، لشکر فرستاد، می‌تواند با آنها جنگ کند. و اگر غلبۀ بر آنها مستلزم قطع کردن و آتش زدن درختان و خراب کردن قلعه‌های آنها و انداختن سنگ‌ها با منجنیق در خانۀ آنها باشد، اشکالی ندارد؛ ولی بستن آب به روی آنها و آتش زدن خانه‌های آنها مکروه است. و جایز نیست زن و بچّه‌های آنها و دیوانگان و پیرمردانی را که به حال هَرِم</w:t>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مجوس ولو اینکه الآن دینشان دین خدا نیست و براساس دین توحید قدم نمی‌گذارند، ولی چون اصلاً پیغمبرشان پیغمبر خدایی بوده، لذا مانند احکام اهل‌کتاب با آنها عمل می‌شود.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="7"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> در آمده‌اند، بکشند؛ قتل آنها جایز نیست مگر در دو صورت:</w:t>
+        <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">یک صورت آنجایی است که آن پیرمرد فرتوت، یا با عمل خود یا با رأی خود به آنها کمک کند و جلوی پیشرفت دولت اسلام را بگیرد؛ یا آنکه آن زنان یا آن پیرمردان یا آن اطفال، در جنگ به آنها کمک کنند؛ در این‌صورت کشتن آنها برای پیشرفت اشکالی ندارد.</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بعد از اینکه دولت اسلام لشکر فرستاد برای جهاد با کفّار حربی یا با کفّار ذمّی، به طریق معهود و متعارف می‌تواند با آنها جنگ کند. و اگر غلبۀ بر آنها مستلزم قطع کردن درختان و آتش زدن آن و خراب کردن قلعه‌های آنها و انداختن سنگ‌ها با منجنیق در خانۀ آنها باشد، اشکالی ندارد؛ ولی بستن آب به روی آنها و آتش زدن خانه‌های آنها مکروه است. و جایز نیست زن‌های آنها و دیوانگان و بچّه‌های آنها و پیرمردانی که به حال هرَم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="8"/>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در آمده‌اند، آنها [را] بکشند؛ قتل آنها جایز نیست مگر در دو صورت:</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">وظیفۀ مسلمانان در قبال سپر انسانی قرار دادن زنان و بچه‌ها و ... توسط کفّار</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یک صورت آنجایی [است] که آن پیرمرد فرتوت، یا با عمل خود یا با رأی خود به آنها کمک کند و جلوی پیشرفت دولت اسلام را بگیرد؛ [دیگر] آنکه آن زنان یا آن پیرمردان یا آن اطفال، در جنگ به آنها کمک کنند؛ در این‌صورت برای پیشرفت، کشتن آنها اشکالی ندارد.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> این صورت اول.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
-[...19 lines deleted...]
-        <w:footnoteReference w:id="9"/>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وظیفۀ مسلمانان در قبال سپر انسانی در جنگ</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">و حتّی اگر آنها مردان، زنان یا بچّه‌های مسلمانانی را که به عنوان اسیر گرفته‌اند، یا غیر آنها را در جلوی صفوفِ خود سپرِ خودشان قرار بدهند و حملۀ لشکر اسلام بر آنها میسور نباشد الاّ به کشتن این مسلمانانی که به عنوان سپر قرار گرفته‌اند، کشتن آن مسلمان‌ها و آن بچّه‌ها و زن‌ها اشکالی ندارد و دیه هم تعلّق نمی‌گیرد و قصاصی هم نیست؛</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و صورت دُیّم آنجایی است که آن کفّار به عنوان سپر، زن‌ها و بچّه‌ها یا پیرمردها و مَجانین را جلوی صفوف جنگ قرار می‌دهند؛ چون می‌دانند که در احکام اسلام حکم وارد است که انسان نمی‌تواند زن‌ها یا بچّه‌ها یا دیوانگان یا پیرمردانِ آنها را بکشد، [لذا] آنها جلوی خودْ اینها را قرار می‌دهند تا مانع از پیشرفت بشوند؛ دراین‌صورت اگر فتح دولت اسلام متوقّف باشد بر کشتن آنها اشکالی ندارد. تمام آن زن‌ها و دیوانگان و بچّه‌ها که سپر قرار گرفته‌اند کشته می‌شوند و بعد نوبت می‌رسد به خود آنها.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="10"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> چون این قوانین براساس مصلحت دولت اسلام جمع شده است و این جهاد زیر نظر امام علیه السّلام یا نائب امام بوده است. ولی کفّاره تعلّق می‌گیرد؛ یعنی اگر کسی قتل عمدی انجام بدهد، کفّاره دارد و کفّاره‌اش این است که باید شصت روز روزه بگیرد و به شصت مسکین طعام بدهد و یک غلام را آزاد کند.</w:t>
+        <w:footnoteReference w:id="8"/>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">این قتل، قتل عمدی است، امّا برای اینکه دستشان به کفّار برسد و آنها را بکُشند، مسلمان‌ها را می‌کشند؛ ولی چون به امر خداست قصاص ندارد و اولیای دمِ آن مسلمان‌ها نمی‌توانند قاتلین را بکشند، چون به امر خدا کشته‌اند! ولی باید کفّاره بدهند؛ یعنی باید به‌جای هر آدمی که از مسلمان‌ها کشته شده است، یک غلام آزاد کنند و به شصت مسکین طعام بدهند. ولیکن این آزادی غلام و اطعام مساکین، از بیت‌المال مسلمین است و باید دولت اسلام این کفّاره را بپردازد، و بر عهدۀ یک‌یک از افرادی که جنگ کرده‌اند نمی‌باشد.</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و حتّی اگر آنها از مردمان مسلمان یا زنان یا بچّه‌های مسلمان را در جلوی صفوفِ خود سپر خود قرار بدهند ـ از آن مسلمانانی که به‌عنوان اسیر گرفته‌اند یا غیر آنها ـ و حملۀ لشکر اسلام بر آنها میسور نباشد إلاّ به کشتن این مسلمانانی که به عنوان سپر قرار گرفته‌اند، کشتن آن مسلمان‌ها و آن بچّه‌ها و زن‌ها اشکالی ندارد و دیه هم تعلّق نمی‌گیرد و قصاصی هم نیست؛</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="11"/>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> چون براساس مصلحت دولت اسلام این قوانین جمع شده و این جهاد زیر نظر امام یا نائب امام بوده است. ولی کفّاره تعلّق می‌گیرد؛ [چون] اگر کسی قتل عمدی کند، این کفّاره دارد و کفّاره‌اش این است که باید شصت روز روزه بگیرد و [به] شصت مسکین طعام بدهد و یک غلام [را] آزاد کند.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">اللَهمّ صلّ علی محمّد و آل محمّد</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این قتل هم قتل عمدی است که مسلمان‌ها را بکشند برای اینکه دست [آنها] برسد به کفّار و آنها را بکُشند؛ ولی چون به امر خداست قصاص ندارد و اولیای دمِ آن مسلمان‌ها نمی‌توانند بیایند قاتلین را بکشند، چون به امر خدا کشته‌اند! ولی کفّاره باید بدهند؛ یعنی باید به‌جای هر آدمی که از مسلمان‌ها کشته شده، بایستی که یک غلام آزاد کنند و [به] شصت مسکین طعام بدهند. ولیکن این آزادی غلام و اطعام این مساکین، از بیت‌المال مسلمین است و باید دولت اسلام این کفّاره را بپردازد، [و] بر عهدۀ یک‌یک از افرادی که جنگ کرده‌اند نمی‌باشد.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">توجه فرمودید این مطالب را؟ صلواتی ختم کنید.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ChapChin"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[اللَهمّ صلّ علیٰ محمّدٍ و آلِ محمّدٍ]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
       <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
         <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
@@ -1288,61 +1151,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="32" name="_x0000_i0032" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="3" name="_x0000_i1027" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0032" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i1027" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -1373,464 +1236,454 @@
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">رجوع شود به ص ٢٣.</w:t>
+        <w:t xml:space="preserve"> رجوع شود به </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وسائل الشّیعة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ١٥، ص ١٢٦ ـ ١٢٩؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الله شناسی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ٣، ص ٨٣؛ م</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">طلع انوار</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ٢، ص ٢٨٣.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">رجوع شود به </w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="EsmeKetab++"/>
+        <w:t xml:space="preserve"> رجوع شود به </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وسائل الشّیعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">، ج ١٥، ص ١٢٦ ـ ١٢٩؛ </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">، ج ٢، ص ٢٨٣.</w:t>
+        <w:t xml:space="preserve">، ج ١٥، ص ١٤٩.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">رجوع شود به </w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">، ج ١٥، ص ١٤٩.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لغت‌نامۀ دهخدا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: «بیعة: کلیسای نصاریٰ یا معبد یهودان. ج بیَع.»</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="EsmeKetab++"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">: «بیعة: کلیسای نصاریٰ یا معبد یهودان. ج بیَع.»</w:t>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> رجوع شود به </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وسائل الشّیعة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ١٥، ص ١٢٤ ـ ١٢٦.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">رجوع شود به </w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="EsmeKetab++"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وسائل الشّیعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">، ج ١٥، ص ١٢٤ ـ ١٢٦.</w:t>
+        <w:t xml:space="preserve">، ج ١٥، ص ١٢٦.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="EsmeKetab++"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">، ج ١٥، ص ١٢٦.</w:t>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لغت‌نامۀ دهخدا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: «هَرَم: سخت پیر و کلانسال گردیدن.»</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="EsmeKetab++"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">: «هَرِم: پیر و فرتوت.»</w:t>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وسائل الشّیعة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ١٥، ص 64 و 65.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="EsmeKetab++"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">، ج ١٥، ص ٦٤ و ٦٥.</w:t>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">همان</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">السرائر</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج 2، ص 8.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="EsmeKetab++"/>
-[...14 lines deleted...]
-          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وسائل الشّیعة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ١٥، ص ٦٢؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">السرائر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، ج ٢، ص ٨.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="EsmeKetab++"/>
-[...78 lines deleted...]
-        <w:t xml:space="preserve">، ج ٢، ص ٣٨٦ ـ ٣٩٦.</w:t>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> جهت اطّلاع بیشتر رجوع شود به </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الرّوضة البهیّة فی شرح اللّمعة الدّمشقیّة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ٢، ص ٣٨٦ ـ ٣٩٦.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>