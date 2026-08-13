--- v2 (2026-06-28)
+++ v3 (2026-08-13)
@@ -1151,61 +1151,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="3" name="_x0000_i1027" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="2" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i1027" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>