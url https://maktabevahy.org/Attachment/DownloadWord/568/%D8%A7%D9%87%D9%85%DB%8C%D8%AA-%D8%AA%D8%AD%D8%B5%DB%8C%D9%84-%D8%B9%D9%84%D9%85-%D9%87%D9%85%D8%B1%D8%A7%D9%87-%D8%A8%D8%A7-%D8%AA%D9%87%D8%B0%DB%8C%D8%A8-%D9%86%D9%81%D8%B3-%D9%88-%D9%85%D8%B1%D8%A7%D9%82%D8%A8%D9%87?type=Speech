--- v0 (2025-11-03)
+++ v1 (2026-05-06)
@@ -12,241 +12,330 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو العليم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اهمیت تحصیل علم همراه با تهذیب نفس و مراقبه</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرح دعای ابوحمزه ثمالی - رمضان المبارک 1426 - مجلس چهارم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیت‌اللَه حاج سید محمدمحسن حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدس‌الله‌سره</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذُ بِاللَه مِنَ الشَّیطانِ الرَّجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بِسمِ اللَه الرَّحمَنِ الرَّحیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و صلَّی‌ اللَه عَلَی سیّدنا و نبیّنا أبی‌القاسم مُحَمّدٍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و علی آله الطّیبین الطّاهرین و اللعنة عَلَی أعدائِهِم أجمَعینَ</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">.َ»</w:t>
+        <w:t xml:space="preserve">«مَعرِفَتی یا مَولای دَلیلی عَلَیکَ وَ حُبّی لَکَ شَفیعی إلَیکَ»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">معرفت من ای مولای من، دلیل و راهنمای من بر توست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> دیشب خدمت رفقا عرض شد، معرفت اقتضای التزام [را] می‌کند و در جایی التزام است که در آنجا معرفت باشد و در جایی که معرفت است باید در آنجا التزام باشد. و به هر مقدار که معرفت بیشتر باشد و شناخت انسان نسبت به قضیّه وسیع‌تر و جامع‌تر و دقیق‌تر و ظریف‌تر باشد به همان میزان، التزام و مسئولیت انسان دقیقتر است. آن حسابی را که از یک وزیر و معاون سلطان می‌کشند در ارتباطش با پادشاه و سلطان و کارهایی که انجام می‌دهد در حیطۀ تصرّف خود، هیچ وقت یک همچنین حساب را از دربان قصر نمی‌کشد، هیچ‌وقت یک همچنین حساب را از خدمت کار قصر نمی‌کشند، کسی کاری ندارد به او. کسی نسبت به او ایرادی نمی‌گیرد، اگر خطایی از او سر بزند ایرادی نمی‌گیرد. و این مسأله به معرفت بر می‌گردد و به هر اندازه که معرفت شخص بیشتر باشد آن شخص به سلطان نزدیکتر است. سلطان که آدم احمقی نیست که بیاید رفتگر و آن خدمتکاری که چیزی را تشخیص نمی‌دهد او را ندیم خود قرار بدهد اسرار خود را به او بگوید، اسرار مملکت را به او بگوید، اسرار جنگ و صلح را به یک خدمتکار بگوید یک همچنین کاری را نمی‌کند و اگر بکند این فرد فرد سفیه‌ی است و ابله. به درد سلطنت نمی‌خورد. سلطان به شخصی ثقه و اعتماد دارد و سرّ خود را به او می‌گوید که او جامعیّت داشته باشد، دهان خود را نگه دارد و این مطلب را افشاء نکند، به کسی نگوید، چون سرّ است و سرّ نباید افشاء بشود، نباید گفته بشود و جامعیّت داشته باشد بتواند تحمّل کند. اینطور نباشد که وقتی یک حرف به او زدند از این رو به آن رو بشود افکارش پریشان بشود معادلاتش بهم بریزد. نه! سعه داشته باشد تحمّل نفسانی و قدرت داشته باشد بر اینکه مسائل و مطالب را در خود هضم کند، و ادراک او بالا باشد بتواند تحلیل کند. نه اینکه خود منفعل و متأثر بشود و دستخوش این مطالب قرار بگیرد و زمام کار از دست او بیرون بیاید، نه! سلطان این فرد را ندیم خود قرار نمی‌دهد. و اگر یک همچنین شخصی ندیم شد دیگر باید دهان خود را نگه دارد، نگه ندارد آن وقت مسأله جور دیگری خواهد شد. التزامی که او دارد برای حفظ اسرار، آن التزام ناشی از معرفت و شناخت او نسبت به پادشاه است. نسبت به صفات پادشاه است. نسبت به ملکات پادشاه است نسبت به خصوصیات پادشاه است. از چه چیز بدش می‌آید؟ از چه چیز خوشش می‌آید؟ این پادشاه به چه حساس است؟ چه چیزهایی او را ناراحت می‌کند؟ چه چیزهایی او را خوشحال می‌کند؟ اینها را آن رفتگر که سرش نمی‌شود، چیزی نمی‌فهمد. آن دربان که چیزی نمی‌فهمد، فقط می‌ایستند، با یک نیزه او را در مقابل در نگه می‌دارند می‌گویند کسی بی اجازه وارد نشود. برگۀ عبور داشته باشد راه بده، هر کس می‌خواهد باشد. نداشته باشد نگه دارید، همین. بیش از این نه چیزی از او می‌خواهند نه مطلبی از او می‌خواهند بعد هم سر ماه حقوقش را می‌دهند روانۀ خانه‌اش می‌کنند. بیش از این، چیزی از یک دربان نمی‌خواهند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> امیرالمومنین علیه السّلام با کی نجوا می‌کرد؟ به کی اسرارش را می‌گفت؟ به کی می‌گفت؟ به هر آدمی که در خیابان راه برود صداش می‌کرد یا به میثم می‌گفت؟ به حبیب بن مظاهر می‌گفت؟ به رُشَید هجری می‌گفت؟ به اصبغ بن نباته می‌گفت؟ به زید و صعصعة بن سوحان؟ به چه کسانی؟ به مالک اشتر؟ به کی می‌گفت؟ به اینها می‌گفت یا می‌رفت به آنها می‌گفت؟ اسرارش را درد دلش را و سرّش را و آن چرا که کسی نباید بداند و اگر بداند وضع او بهم می‌ریزد و اوضاعش و زمام کارش از بین می‌رود. به کی باید بگوید؟ بعضی از این مطالب و اسرار، مطالبی بود که اگر حضرت اینها را به غیر از اینها می‌فرمود اصلاً دین اینها کن فیکون می‌شد کافر می‌شدند اصلاً. به طور کلّی ذهن و یافته‌ها و مرتکزات اینها به طور کلّی از بین می‌رفت. امام سجّاد علیه السّلام می‌فرماید: که خدا یک علومی داده است یک اسراری داده که من دهان باز کنم مردم می‌گویند تو بت‌پرستی. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أنت ممّن یعبد الوثنی </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خب این چیست که یعبد الوثنی؟ خب طبعاً یک مطالبی است که در حیطۀ قدرت و سعۀ افراد نیست. نمی‌توانند تحمّل کنند بعد به این کیفیت مسأله بروز پیدا می‌کند، علی کل حال.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> معرفت التزام می‌آورد، التزام نسبت به آنچه را که انسان شناخت دارد. این التزام به این معناست که انسان باید خود و نفس خود را بر آنچه که معرفت پیدا کرده است محدود و مهار کند. اینطور نباشد که شناختی نسبت به قضیّه و مطلب و مکتبی پیدا بشود و بعد با همین شناخت انسان سرخوش باشد سرحال باشد بازی کند. مثل اینهایی که دم از عرفان و تصوّف و این گونه مطالب می‌زنند بعد هم حالا مثلاً یک دمی به خمره هم ‌زدند، حالا بالأخره مسأله‌ای نیست و حالا فرض کنید یک کار خلافی هم کردند، حالا اشکالی ندارد حالا با هر کسی هم نشست و برخاست کردند مهم نیست، راه باز است خداوند سعه دارد و رحمت خدا واسع هست و....، عرفان را به عنوان یک وسیله برای گذران دنیای خودشان قرار دادند. با آن کنفرانس می‌دهند سمینار می‌دهند کتاب می‌نویسند این طرف و آن طرف می‌روند، گذرانست، گذران، مثل سایر چیزها. یک وقتی یکی هنرپیشه هست تئاتر بازی می‌کند این وسیله برای گذرانست دیگر، تئاتر بازی کند پول می‌گیرد، زندگیش را می‌گذراند. این هم یکی است این هم تئاتر است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -407,75 +496,75 @@
         </w:rPr>
         <w:t xml:space="preserve"> مثل اینکه فرض بکنید که یک جامعۀ پزشکی بلند شوند بیایند یک اجماع کنند برای اینکه یک دستورالعملی برای صحت و سلامتی بنویسند، آقا این چیزها را بخورید این چیزها را نخورید، فلان. آدم این را بیندازد کنار، آقا این را که به همه دادند، نه من یک چیز خاص می‌خواهم. یک دستورالعملی بروم پیش آقای دکتر فلان و بگویم آقا شما برای من خودت بنویس، نه از آنهایی که به مردم گفتید! می‌گوید آقا بلند شو برو پی کارت! این حرفها چیست؟ حالا ما آمدیم این مسأله را سهل گرفتیم این دستورالعمل کلّی را بی‌اعتبار و بی‌ارزش کردیم، رفتیم سراغ امام زمان، باید جدایی، خصوصی بیایی منزل ما، تشریف بیاورید منزل ما، کس دیگر هم نیاید، این را هم می‌گوییم دیگر، اگر یک کسی دیگر بیاید غلط است. یک وقت یک بنده خدایی رفته بود از یکی از اولیاء خدا یک وقت گرفته بود. بعد آن وقتی که خواست به آن وقت بدهد ما را هم گفتش که با [او بیاییم]، این ناراحت شده بود که چرا در آن وقت خاصی که مثلاً [از] اولیاء خدا گرفته کسی غیر از آن [هم آمده!] به تو چه؟ خب خودش خواسته، مگر ما آمدیم...؟ گفته خب تو هم بمان. خب حالا یکی دیگر بیاید آن ضرر می‌کند؟ ضرر نمی‌کند. حرفی که می‌زند برای هر دو می‌زند. او خودش را به جای اینکه خسته کند هم بیاید به او بگوید هم به من بگوید هم به سه نفر دیگر، همه را جمع می‌کند یک راست دارد به همه می‌گوید. به جای اینکه پنج ساعت وقت بگذارد، چهار ساعتش تلف بشود، یک ساعت می‌گذارد نیم ساعت می‌گذارد آقا همه‌تان عمل کنید. به جای اینکه حالا هزار ساعت برای همه بگذارد یک دستورالعمل، یک کتاب می‌نویسد، آقا به این رسالۀ لب الاباب عمل کنید تو را به خدا. به پیر به پیغمبر به هر چه معتقداتتان هست می‌رسید. عمل بکن می‌رسی. می‌گوییم نه! آقا این کتاب را که چاپ کردن، الآن همه جا ترجمه هم کردند، نه این فایده ندارد. نه! خصوصی باید باشد، خصوصی باید باشد، این می‌شود چه؟ این می‌شود اعتبار، این می‌شود توّهم و این می‌شود....</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> این مطالبی که امشب دارم می‌گویم خیلی دقیق است رفقا رویش خیلی فکر کنند. راه از لابه‌لای این مطالب کشف می‌شود و بیرون می‌آید که چطور ما از این کلاف سردرگمی خودمان را بیرون بکشیم. و از این توهمات و اعتباراتی که در پیرامون ما قرار دارد ما رها بشویم و به آن آفاتی که به آن آفات افراد مبتلا هستند خدا ما را از آنها نجات بدهد. مطلب این است. پس بنابراین باید ما بدانیم راه عبارت است از عمل و مراقبه و صبر بر آنچه که در درون می‌گذرد، و تحمّل نسبت به آن چه که برای انسان حاصل می‌شود. خب انسان که می‌خواهد یک کاری انجام بدهد نفس نمی‌گذارد، سرکشی می‌کند، لگد می‌زند، بالا می‌رود پایین می‌آید که از زیر آن تکلیف خودش را بیرون بیاورد. گاهی اوقات به صورت مسألۀ عادی برای انسان جلوه می‌کند، این کارهایی که تو داری می‌کنی یک چیزهای عادیست، عادی شده دیگر اینها، چه فایده‌ای کردی؟ چه چیزی بردی؟ هی بشین این را بگو هی بشین آن را بگو، هی بگویند آن کار را بکن این‌ها همه عادی است. گاهی اوقات به صورت فشار برایشان می‌آید، گاهی اوقات به صورت فراموشی، گاهی اوقات به صورت اهمال، گاهی اوقات به صورت تخیّلات، گاهی اوقات به صورت نوسانات اینها همه چیزهایست که این دارد زیر و رو می‌شود، این دارد بالا و پایین می‌رود، انسان باید خودش را حفظ کند و نگه دارد، در چه صورتی؟ در صورتی که یقین داشته باشد. در صورتی که معرفت داشته باشد. معرفت ندارد بلند شود برود معرفت کسب کند. هر وقت معرفت پیدا کرد خودش هم بیاید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> در اینجا کسی نه وکیل کس دیگریست، و نه قیّم کس دیگریست، و نه ولیّ کس دیگریست، هیچ این حرفها نیست. گفت: تو اگر طبیب بودی، سر خود دوا نمودی. در اینجا آن چه را که حق است و درست است بیان می‌شود. یعنی در این مکتب، منظور فرد خاصی نبوده، در این مکتب آن چه را که هست بیان می‌شود. وقتی مرحوم آقا در کتابشان می‌نویسند، در کتاب نور ملکوت قرآن است دیگر، نمی‌دانم در جلد چند است؟ جلد اول و دوم که با آن شخصی که در مسجد قائم بود بحثشان شده بود و اختلاف شده بود و اینها، بعد قضیه یک قدری گسترش پیدا کرد و نزاع یک قدری بالا گرفت و هواهای نفسانی در این مسأله جلو آمد آمد تا اینکه ایشان می‌خواستند یک کاری انجام بدهند یک مرتبه این معنا به ذهن آمد که استخاره کنند و راجع به این قضیّه ببینند که، استخاره یعنی تفعّل به قرآن بزنند که آن آیۀ « </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فَإِذَا اَلَّذِي بَيْنَكَ وَ بَيْنَهُ عَدٰاوَةٌ كَأَنَّهُ وَلِيٌّ حَمِيمٌ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿فصلت‌، ٣٤﴾ آن آیه آمد، خب چه کردند؟ آمدند و به مقتضای این دستور قرآن و آیۀ شریفه عمل کردند و آن برکات و خیرات هم بر آن مترتب شد. ما هزار دفعه این آیه را می‌خوانیم به این عمل نمی‌کنیم، هزار دفعه. چند دفعه ما تا به حالا قرآن خواندیم؟ چند دفعه از اول تا آخر قرآن را ما دوره کردیم؟ حداقل توی ماه رمضانها یکدفعه بوده دیگر. این آیه را هم خواندیم، هرّی می‌خوانیم تا به آخر، دوباره برمی‌گردیم از اول هرّی دوباره تا آخر، کِی روی این آیات ایستادیم؟ کی روی این آیات فکر کردیم؟ کی روی این آیات تأمّل کردیم؟ کی آمدیم این آیات را نسبت به خودمان تطبیق بدهیم؟ مرحوم آقا مگر آن موقع از اولیاء خدا نبودند؟ ولی آمدند همین عمل ظاهر را عمل کردند. از علم غیبشان استفاده کردند؟ از آن باطن یکجوری، از آن عوالم، خلاصه من نمی‌دانم، از آنها کشیدند پایین؟ نه آقا! تفعّل زدند، قرآن را باز کردند این آیه آمد به آن عمل کردند تمام شد. چرا ما نمی‌کنیم؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ما نه، ما اصلاً با قرآن کاری نداریم، قرآن را گفتند روزی یک حزب بخوان، روزی یک حزب می‌خوانیم که اگر فردا یکطوری شد بگوییم آقا ما یک حزب خواندیم و طوری نشد دیگر، پس طلب کار هم می‌شویم. همین. روزی یک حزب می‌خوانیم بعد هم دیگر تکلیف هم انجام می‌دهیم و دیگر هیچ مشکلی برای ما نیست و شش دانگ بهشت را به نام خودمان کردیم، با این یک حزب خواندنمان، خیر سرمان. آن هم اینطوری! موقع خواب دارد چرت می‌زند کلّه را می‌اندازد پایین، اینجوری تمامش می‌کنیم که این اولاً خودش مسخره کردن قرآن است </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ اتَّخَذَوا ایاۀِ اللَه هُزُواً</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> در روز قیامت یکی از گروه‌هایی که قرآن می‌آید از آنها شکایت می‌کند آنهایست که قرآن را به نحو وهن آمیز قرائت می‌کنند. می‌گیرند چهارزانو می‌نشینند پایشان را دراز می‌کنند یا اینطوری یا موقع خواب، خواب‌آلودگی! قرآن را باید وقتی خواند که بهترین اوقات را انسان برای آن کار می‌گذارد، آن موقع باید قرآن را خواند. فکر باز، با آرامش با طمأنینه در مکان خلوت و سکوت. عود روشن کنید، عطر استعمال کنید، خودتان را نظیف کنید، لباس سفید بپوشید، آن وقت قرآن را بخوانید. نه اینکه همین‌طوری یک قرآن را باز بکنیم همین‌طوری می‌خوانیم می‌خوانیم که چون جزء برنامه یک حزب قرآن هست آن هم آخر شب موقع خواب، من دیدم ها! همان آخر شب موقع خواب که می‌خوابند دیگر آن ته ته. هزار تا شِرّ و ور می‌گوییم مجلس می‌گوییم غیبت می‌کنیم تهمت می‌زنیم با این و آن می‌گوییم می‌خندیم همین که موقع خواب است رخت خواب می‌افتد یاد قرآن و حزبمان می‌افتیم. آن موقع قرآن را می‌خوانیم خب دیگر تکلیفمان را هم انجام دادیم تمام شد. نه آقا این فایده ندارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مرحوم آقا آمدند همین آیه را که خدا در این قرآن آورده، این را برای کی آورده؟ هم برای پیغمبرش آورده، هم برای امیرالمومنین آورده، هم برای امام زمان، هم برای آقا هم برای ما؛ این آیه مال همه است. این آیات مال همه است. منتهی هر کسی بر طبق معرفتش عمل می‌کند. قطعاً آنی که امام زمان می‌فهمد صد هزار سال هم بگذرد ما اصلاً یک ذرّه‌اش را هم نمی‌فهمیم خب حالا، ولی نه اینکه اصلاً به طور کلّی نباشد. آن طور که پیغمبر می‌فهمید کجا ما می‌فهمیم؟ به قول یکی می‌گفت یا علی اگر توقع داری آن نمازی که تو می‌خوانی ما بخوانیم، این آرزو را مگر به حوض کوثر ببری! خب آن نماز را آن می‌خواند خب مال خودش، ولی نه اینکه ما اصلاً نخوانیم. نه می‌گویند تو هم بخوان قبول می‌کنیم، نگو نمی‌خوانم، نه! حالا تو هم بخوان به هر مقدار که در سعادت هست در استعدادات هست. حالا همین را آقا در کتاب نور ملکوت آمدند نوشتند برای کی؟ برای اینکه صفحۀ کاغذ پر کنند بگویند این آقای طهرانی هفتاد جلد کتاب داشته؟ یا نه برای امشب، که ما این را باز کنیم این حکایت را که وقتی می‌خوانیم از فردا صبح با افرادی که ارتباط داریم به این حکایت و به این آیه عمل کنیم. این است قضیّه. کردیم بردیم، نکردیم باختیم، این را می‌گویند دستگیری.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -486,158 +575,168 @@
         </w:rPr>
         <w:t xml:space="preserve"> دستگیری این نیستش که یک دستی از غیب مثل اجنّه بلند شوند بیایند از توی این دیوار رد شوند و بیایند و بگیرند و آدم را عوض کنند. نه آقاجان! اگر خیال می‌کنید دستگیری سلوکی این است این آرزو را به قبر ببرید این خبرها نیست، هیچ این خبرها نیست اگر هست بروید. ممکن است جاهای دیگر باشند، شهرهای دیگر، مجالس دیگر. افرادی که بگویند نه! ما اینطوری می‌کنیم، می‌‌آییم دست کاری می‌کنیم و تصرّف می‌کنیم و امر غیر عادی انجام می‌دهیم و خارق العاده می‌کنیم بنده اطلاعی ندارم، هیچ اطلاع ندارم. و از بزرگان هم یک همچنین چیزی را ندیدم و نشنیدم. دستگیری یعنی مطلب که رسید، چون و چرا راجع به آن نکنیم. این معنای دستگیری است. این مطلب را کی رساند؟ کی این مطلب را رساند؟ غیر از اینکه امام علیه السّلام این مطلب را رسانده. آنچه را که ما راجع به آن حضرت می‌دانیم این حدّاقلش است. حدّاقل این است. حالا یکی خودش را به خواب می‌زند، آن دیگر حضرت می‌گوید تقصیر بنده نیست. آن را دیگر امام می‌گوید بنده چه کنم؟ می‌خواهی مطلب به تو برسد ما به تو رساندیم، می‌خواهی قضیّه نسبت به شما روشن بشود خب برایت روشن کردیم، می‌خواهی محک و معیار به دست بیاید ما آنها را برایت انجام دادیم، در پیش پایت گذاشتیم، و برای تو مطلب را روشن کردیم و بیان کردیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> خب این یک مسأله‌ای بود که هم رفقا اطلاع داشتند خب کم و بیش و هم اینکه اطلاع نسبت به این حالا فَذَکّر از باب تذکر خب این گاهی برای خود انسان هم این مسأله مفید است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ان شاء اللَه امیدواریم که خداوند با لطف و رحمت خودش با ما رفتار کند و قصورهای ما را با رأفت و عطوفت خود ترمیم و جبران کند. کلمات اولیاء خدا و راه و رسم آنان را به ما بشناساند و ما را نسبت به انجام آن موفق کند </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم صل علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -898,61 +997,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="101" name="_x0000_i0101" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="11" name="_x0000_i0011" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0101" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0011" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5070,56 +5169,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -5128,51 +5226,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5397,51 +5495,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6216,51 +6314,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6330,72 +6428,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6605,62 +6706,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6720,250 +6823,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7040,50 +7172,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7532,120 +7676,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>