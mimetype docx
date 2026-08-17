--- v1 (2026-05-06)
+++ v2 (2026-08-17)
@@ -997,61 +997,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="11" name="_x0000_i0011" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="47" name="_x0000_i0047" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0011" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0047" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>