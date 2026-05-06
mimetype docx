--- v0 (2025-11-02)
+++ v1 (2026-05-06)
@@ -12,171 +12,292 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو العليم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">شرط اول در حرکت الی اللَه معرفت و یقین به راه</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرح دعای ابوحمزه ثمالی - رمضان المبارک 1426 - مجلس پنجم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیت‌اللَه حاج سید محمدمحسن حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدس‌الله‌سره</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذُ بِاللَه مِنَ الشَّیطانِ الرَّجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بِسمِ اللَه الرَّحمَنِ الرَّحیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و صلَّی‌ اللَه عَلَی سیّدنا و نبیّنا أبی‌القاسم مُحَمّدٍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و علی آله الطّیبین الطّاهرین و اللعنة عَلَی أعدائِهِم أجمَعینَ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مَعرِفَتی یا مَولای دَلیلی عَلَیکَ وَ حُبّی لَکَ شَفیعی إلَیکَ وَ أنَا واثقٌ مِنْ دلیلی بِدَلالتک وَ ساکن مِن شفیعی الی شفاعتک.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">شناخت و معرفت من، ای مولای من، دلیل و راهنمای من بر توست، و محبت من به تو، شفیع من به سوی توست و من اطمینان دارم که این دلیل مرا به سوی تو رهبری خواهد کرد. وثوق دارم و مطمئن هستم که این شفیع، به سوی تو، مرا شفاعت خواهد کرد. هم نسبت به دلیل وثوق دارم که این دلیل تام است و هم نسبت به شفیع اطمینان کامل دارم که تو روی این شفیع را به زمین نمی‌گذاری، و این شفیع را قبول خواهی کرد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> خب نسبت به این فقرۀ اول از کلام حضرت سجاد علیه السّلام که می‌فرمایند: معرفتی یا مولای دلیلی علیک سخنانی خدمت رفقا عرض شد. و عرض شد که در هر جا دلالت است باید در آنجا معرفت باشد. نمی‌شود یک شخصی راهی را در پیش بگیرد و همین‌طور در آن راه حرکت کند بدون اینکه نسبت به آن راه معرفت داشته باشد. این رجمم بالغیب است. علی العمیاء حرکت کردن است، یک شخصی فرض کنید که می‌‌خواهد برود آنطرف شهر، فرض کنید که از فلان مغازه در آن طرف شهر یک متاع خاصی را بخرد، یک دارویی را بگیرد، می‌گویند فرض کنید که در فلان جاست، بدون اینکه آدرس داشته باشد، بدون اینکه از کسی سوال کرده باشد، بدون اینکه یک شخص بلدی را همراه خود قرار بدهد، همین‌طور درِ منزلش را باز کند راه بیفتد. ممکن است از این طرف برود! این چه تضمینی هست؟ روی هوا که نمی‌شود انسان حرکت کند و راه برود.</w:t>
       </w:r>
@@ -305,112 +426,116 @@
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لَتَدْخُلُنَّ اَلْمَسْجِدَ اَلْحَرٰامَ إِنْ شٰاءَ اَللّٰهُ آمِنِينَ مُحَلِّقِينَ رُؤُسَكُمْ وَ مُقَصِّرِينَ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ﴿الفتح‌، ٢٧﴾ ان شاء اللَه شما داخل مسجدالحرام خواهید شد مکه را فتح خواهید کرد سرتان را خواهید تراشید و تقصیر خواهید کرد. بعضی‌ها سرشان را و بعضی‌ها تقصیر خواهید کرد. و مقصّرین. این آیه آمد حالا خدا می‌خواهد امتحان کند. حالا خدا می‌خواهد امتحان کند. خب شما که می‌دانید این پیغمبر است؟ بله، اینها هم همه قرآن است، خب امسال حرکت کنیم برویم به سمت مکه، حرکت می‌کنند که بروند مکّه را فتح کنند. بعد در آنجا عمره به جا بیاورند حلق کنند و برگردند مدینه. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لشگر اسلام حرکت می‌کند، می‌آید در آنجا، حضرت می‌بینند صلاح نیست، قوا بسیار است، ضعف در اینها غلبه دارد، اینها نمی‌توانند این کار را انجام بدهند، از آنها نمی‌آید. مجبور می‌شوند برای صلح که صلح حدیبیّه است، کی صلح می‌کند؟ پیغمبر صلح می‌کند. زید بن ارقم که صلح نمی‌کند، پیغمبر صلح می‌کند، همان کسی که خودش این آیه را آورده، حالا می‌گوید می‌خواهم صلح کنم اِه! یا رسول اللَه ما این همه راه آمدیم ـ عجیب است‌ها، یعنی اصلاً ظاهراً مسأله به یک نحوه‌ای بود که پیغمبر هیچ از عاقبت و آتیه خبر ندادند ـ دست را نگه داشتند، هیچی نگفتند. آنها هم که خیلی رند هستند، خیلی رند هستند. اصلاً طوری وانمود می‌کنند آقا برویم، برویم حساب مشرکین را برسیم و چه کنیم. حالا می‌دانند که صلح می‌شود و الاّ اگر از اول یک آیۀ یأس می‌خواندند یک کلامی می‌گفتند یک شبهه می‌انداختند یک اشاره می‌کردند. کم‌کم مردم می‌گفتند چیست؟ از پیغمبر یک حرفهایی داریم می‌شنویم قضیّه چیست؟ بو دار است، واقعاً برای چه داریم می‌رویم؟ یک چیزهایی، قضیّه چیست؟ مثل قضیّۀ امام حسین، امام حسین از اول که از مدینه راه افتاد آیۀ یأس را برای همه خواند، آب پاکی را ریخت روی دست همه، هر کی آمد گفت آقاجان ما می‌رویم کشته می‌شویم این زن و بچّه هم اسیر می‌شوند، راحت. آمدند توی مکه بعضی‌ها باور نکردند، با اینکه امام حسین صاف می‌گوید باور نمی‌کنند. «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فَمَنْ کانَ یَرْجوا لِقاءَ اللَه فَلْیَرْحَلْ مَعَنا، فَإنّی راحِلٌ مُصْبِحاً غداً إنْ شاءَ اللَه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">کسی که می‌خواهد به ملاقات خدا برسد با ما حرکت کند. مردم می‌گفتند که خب باز هم حالا کسی که می‌خواهد به ملاقات خدا برسد حالا نه! دلیل نمی‌شود که حتماً حالا بیاید کشته بشود شهید بشود، یعنی با ما باشد، منظور با ما باشد. خلق بسیاری همراه امام حسین شروع کردند راه افتادن، اگر می‌دانستند قضیّۀ شب عاشورا را مگر مریض بودند از اول از مکه راه بیفتند؟ پس نمی‌دانستند نمی‌دانستند. آمدند و تا به آنجا هم رسیدند، هی قضیه گذشت و هی توی منازل و این حرفها دیدند حضرت هی صحبت از موت می‌کند: «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خُطَّ الْمَوْتُ عَلی ولد آدَمَ مَخَطَّ القَلادَۀُ عَلی جیدٍ الْفَتاۀِ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">» دم از مرگ می‌زند با حضرت علی‌اکبر آن‌طور صحبت می‌کند، با مسلم بن عوسجه این‌طور صحبت می‌کند، در راه فرزدق را می‌بیند، از احوال کوفه می‌پرسد، می‌گوید آقا مسلم را گرفتند کشتند. از کوفه خارج نشدم الاّ اینکه دیدم سر مسلم را قطع کردند و بدنش را در کوچه‌ها و خیابانهای کوفه می‌گرداندند و حضرت دائماً انّا لله و انّا الیه راجعون می‌فرمود. در این مسائل، باز هنوز این افراد وثوق پیدا نکرده بودند، مطمئن نشده بودند، تا اینکه می‌آیند می‌آیند می‌رسند به شب عاشورا، شب عاشورا حضرت می‌فرماید: آقایان من را صادق می‌پندارید یا نه؟ می‌گویند بله. می‌گوید هر کی باشد در اینجا فردا کشته می‌شود والسلام. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إنَّ اللَّیْلُ قَدْ غَشِیَکُمْ فَاتَّخِذُوهُ جَمَلا </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فعلاً شب گرفته کسی همدیگر را نمی‌بیند لشگر هم شما را نمی‌بینند از این طرف بگیرید و بروید، بگیرید و سرتان را بیندازید پایین بروید. اینها هم دیدند نه دیگر، یک لشگر سی‌هزار نفری اینطرف، اخبار امام حسین هم اینطرف، خب دیگر تکلیف روشن است. اینجا دیگر متوجه شدند و رفتند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ولی در این قضیّۀ پیغمبر اینطور نبود، پیغمبر هیچی نمی‌گفتند هیچ حرف نمی‌زدند حرکت کنیم برویم برای فتح مکه. آمدند آمدند، با تمام احساسات و اینها، همه در ضمیر خودشان چه بود و قول دادیم به زن و بچه‌مان برویم مکه را فتح بکنیم و غنیمت بیاوریم و قوم و خویشهایمان و اینها، همین‌طور با این احساسات و غلیان توهّمات و تخیّلات آمدند، یک نفر فکر نکرد بابا این کاروان صاحب دارد، این قافله صاحب دارد، هر چه گفت گوش بدهیم، می‌رویم و این حرفها یعنی چه؟ این کار را می‌کنیم، آن کار را می‌کنیم یعنی چه؟ در ذهن خود پروراندنِ غنیمت و فتح و فتوح یعنی چه؟ اصلاً این حرفها یعنی چه از اول؟ جدّاً خوبِ انسان از اول ذهن خودش را بر روی این مطالب ببندد، اصلاً ببندد. نگذارد حالا کار به آنجا برسد. این حرفها یعنی چه؟ حالا می‌آید و حرکت می‌کند. می‌آید تا دم حدیبیّه، در حدیبیّه که می‌رسد، یک مرتبه می‌بینند عجب، پیغمبر می‌گویند صلح بکنیم بعد هم برگردیم. می‌گویند یا رسول اللَه مگر نگفتی فتح می‌کنیم؟ فرمود: چرا. پس چرا نشد؟ خب مدّتش را، وقتش را گفتم؟ ان شاء اللَه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لَتَدْخُلُنَّ بَعْد </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">داخل مسجد الحرام هم می‌شویم. دیدند خب نمی‌توانند حرف پیغمبر را رد کنند، نمی‌توانند حرف پیغمبر را رد کنند از یک طرف، از یک طرف در مقابل نفس امّاره و زبون خود ضعیف و پست و ذلیلند، جواب زن و بچّه را چه بدهند؟ جواب قوم و خویش را چه بدهند؟ جواب افراد را چه بدهند؟ می‌گویند چیست آقا؟ این همه راه رفتید دست از پا درازتر آمدید برگشتید به مدینه؟ پس کجاست فتحتان؟ کجاست چیزتان؟ اینها هم که خیلی عالیند توی این جاها! تا یک چیز می‌شود بروید سراغ پیغمبر و از او بپرسید، خودشان که نمی‌ایستند جواب بدهند، همۀ بارها اینجا می‌افتد روی دوش پیغمبر، آن باید بیاید پاسخ بدهد. ولی اگر اینها افراد محکمی بودند خودشان هر کدام می‌شدند یک پیغمبر، می‌گفتند چیست آقا؟ حرفتان چیست؟ نکردیم دلمان نخواست بکنیم دلمان نمی‌خواهد فتح کنیم رفتیم دم مکه و برگشتیم، چه می‌گویید؟ چه می‌گویید؟ این همه راه رفتید! به شما چه ربطی دارد؟ با پیغمبر حرکت کردیم با پیغمبر هم بر می‌گردیم به شما هم مربوط نیست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اینها چون مقهور تخیّلات خودشان شدند و مقهور و مغلوب توهّمات خودشان شدند همۀ بار را انداختند گردن پیغمبر. اولاً کلّه‌ها را انداختند پایین جلوی فامیل، نمی‌توانند بلند کنند، خب چرا اینطور کردید؟ خب چکار کنیم دیگر، رسول خدا دیگر، بله دیگر، چکار کنیم دیگر، چکاری از دستمان دیگر بر می‌آید؟ نمی‌دانم چه....، گاهی هم اینطوری می‌شود دیگر، بله دیگر، گاهی اینطوری می‌شود دیگر، بالأخره باید صبر کرد دیگر، دیگر باید رعایت کرد. ـ این مطالبی که خدمتتان عرض می‌کنم مسائلی است که بنده با چشم خودم در زمان پدرم دیدم! با چشم خودم دیدم ـ دیگر چکار می‌شود کرد دیگر؟ بله دیگر، هر چه بگویند دیگر باید گوش داد دیگر، چند تا توی اینها بودند که صاف مثل شیر ایستادند و گفتند فتح نکردید؟ گفتند نخیر نکردیم. چرا نکردید؟ به شما مربوط نیست. چند تا بودند؟ اصلاً گردن پیغمبر هم نینداختند، چرا گردن پیغمبر بیندازیم؟ اصلاً ما نمی‌خواستیم فتح کنیم چه می‌گویید؟ که بعد بلند شوند بروند برای پیغمبر دردسر درست کنند، اینها که شعور ندارند اینها که ادب ندارند. بدتر می‌آیند کار را زیاد می‌کنند بدتر می‌آیند درد سر درست می‌کنند درد سر درست می‌کنند. چندتا؟ چند نفر بیشتر نبودند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -561,158 +686,168 @@
         </w:rPr>
         <w:t xml:space="preserve"> آقای خسروشاهی کرمانشاهی هم همین‌طور، نسبت به ایشان هم همین‌طور. می‌گویند آقا شما که داری از اسفار از ایشان می‌پرسی، شما که از فصوص محیی الدّین داری می‌پرسی، از خود محیی الدّین و صدرالمتألهین که ایشان بهتر دارد جواب می‌دهد. پس دیگر چه می‌خواهی؟ می‌گوید پس این حرفهایی که راجع به عرفا می‌زنند چه؟ اِه اِه اِه! چه شد؟ خیلی ببخشید خیلی ببخشید اگر حالا یک عده بیایند راجع به خود سرکار یک حرفهایی بزنند شما به حرفهای آنها استناد می‌کنید؟ بیایند بگویند آقای فلان این است شما چه می‌گویید؟ اگر مرحوم آقا همان موقع در می‌آمدند به او می‌گفتند آقا پس اگر یک عده بیایند راجع به شما بگویند ایشان فلان و فلان و فلان است خب پس بپذیریم دیگر، ما دیگر قبول کنیم دیگر. چون آنها می‌گویند! آنها می‌گویند آقای مثلاً کذا این است، آنها می‌گویند آقای کذا اینطور است. خودت اینجا اهل علمی، آقا داری امتحان می‌کنی، به حرف این و آن چکار داری؟ راجع به عرفا این را می‌گویند! خب راجع به عرفا چه می‌گویند؟ می‌گویند وحدت وجودی هستند؟ خب آقای حداد می‌گوید بله بنده وحدت وجودیم وحدت وجود مگر چه چیزیش هست؟ عرفا چه هستند؟ چکار کردند آخه که حالا شما دارید می‌گویید؟ خود این را داری می‌بینی نمازش را داری می‌بینی روزه‌اش را داری می‌بینی سجده‌اش را داری می‌بینی غذایش را داری می‌بینی خوابش را می‌بینی همه را خودت داری می‌بینی توی خانه‌اش هستی. اینجاست که انسان دیگر باید واقعاً به خدا پناه ببرد. خورشید در مقابل و ما چشمانمان را می‌بندیم. حق در مقابل و ما به وساوس و احساسات و اینها متشبث می‌شویم. خیلی مسأله مهم است، خیلی مسأله مهم است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> خب دیگر ما بنا گذاشته بودیم که ساعت ده تمام کنیم الآن پنج دقیقه گذشته، دیگر رفقا خسته نشدید؟ نه! خب اگر حالا دیگران به ما اعتراض بکنند آنوقت تکلیف چیست؟ حالا شما که نه، می‌گویید حالا بمانیم، باید لحاظ بقیه را هم کرد. ان شاء اللَه که خداوند توفیق می‌دهد باز هم از این شبها و این توفیقات که از برکت قرائت قرآن و دعای معصومین علیهم السّلام ما هم یک محفل اُنسی داشته باشیم و با رفقا درد دل کنیم. بالأخره اینها همه مطالبیست که خوب است، خوب است گفته بشود بالأخره مرور بشود تمرین بشود یادآوری بشود برای همه‌مان، اینها مسائل اساسی است که وضعیت و موقعیت کاربردی دارد در سیر سالک. یک روز را انسان با این مطالب سر کند بهتر از این است که سالیان سال را بدون توجه به این مطالب به ذکر و عبادت و فکر و اینها بخواهد بپردازد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ان شاء اللَه امیدواریم که ـ مطلب در همین فقره خیلی هست ـ اگر خداوند توفیق داد بر حسب سعه و ظرفیّت ناقص و ناتمام خود ان شاء اللَه در شبهای آتیه خدمت رفقا خواهیم بود</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم صل علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -973,61 +1108,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="37" name="_x0000_i0037" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="33" name="_x0000_i0033" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0037" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0033" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5145,56 +5280,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -5203,51 +5337,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5472,51 +5606,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6291,51 +6425,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6405,72 +6539,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6680,62 +6817,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6795,250 +6934,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7115,50 +7283,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7607,120 +7787,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>