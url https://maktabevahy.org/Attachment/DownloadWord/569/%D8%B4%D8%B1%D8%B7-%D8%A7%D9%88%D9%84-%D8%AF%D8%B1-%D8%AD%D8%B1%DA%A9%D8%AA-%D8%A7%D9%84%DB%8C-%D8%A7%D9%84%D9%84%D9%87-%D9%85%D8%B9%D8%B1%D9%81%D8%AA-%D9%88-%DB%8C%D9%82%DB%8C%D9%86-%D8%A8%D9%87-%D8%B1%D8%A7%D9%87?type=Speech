--- v1 (2026-05-06)
+++ v2 (2026-08-20)
@@ -1108,61 +1108,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="33" name="_x0000_i0033" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="72" name="_x0000_i0072" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0033" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0072" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>