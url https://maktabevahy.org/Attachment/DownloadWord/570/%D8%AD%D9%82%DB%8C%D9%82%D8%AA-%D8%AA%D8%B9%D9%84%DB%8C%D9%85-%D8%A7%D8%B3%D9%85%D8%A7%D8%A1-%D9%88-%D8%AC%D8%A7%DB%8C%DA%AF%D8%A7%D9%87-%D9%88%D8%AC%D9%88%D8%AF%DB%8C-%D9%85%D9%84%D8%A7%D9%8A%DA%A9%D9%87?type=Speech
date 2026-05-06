--- v0 (2025-11-12)
+++ v1 (2026-05-06)
@@ -12,171 +12,292 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو العليم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حقیقت تعلیم اسماء و جایگاه وجودی ملائکه</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرح دعای ابوحمزه ثمالی - رمضان المبارک 1426 - مجلس ششم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیت‌اللَه حاج سید محمدمحسن حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدس‌الله‌سره</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذُ بِاللَه مِنَ الشَّیطانِ الرَّجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بِسمِ اللَه الرَّحمَنِ الرَّحیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و صلَّی‌ اللَه عَلَی سیّدنا و نبیّنا أبی‌القاسم مُحَمّدٍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و علی آله الطّیبین الطّاهرین و اللعنة عَلَی أعدائِهِم أجمَعینَ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مَعرِفَتی یا مَولای دَلیلی عَلَیکَ وَ حُبّی لَکَ شَفیعی إلَیکَ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عرض شد خدمت رفقا که معرفت، شرط اساسی نیاز است و نیاز و احتیاج بدون معرفت معنا ندارد و بدون معرفت، حرکت حرکتِ کورکورانه است و علی العمیاء است، مانند کسی که در شب تار بدون هیچ‌گونه شناخت از مسیر و هیچ‌گونه ادراک، همین‌طور حرکت می‌کند و راهی را در پیش می‌گیرد و نمی‌داند که در این حرکت به مقصد می‌رسد یا به مهالک؟ و مواجه با وحوش و خطرات [می‌شود یا نه؟] راه وصول به خدای متعال [هم] از این قاعده مستثناء نیست. انسان باید با یقین در آن راه قدم بردارد و باید اتکاء به یقینیّات داشته باشد. زیرا آنچه که راجع به سایر راهها و پیمودن مسیرها در امور اجتماعی و یا در مسائل علمی به او توجه می‌شود و گفته می‌شود، در سیر الی اللَه هزارها برابر است و خطرات الی ما شاء اللَه است. و آن دامهایی که شیطان برای سالکین الی اللَه می‌گستراند بسیار دقیق‌تر و ظریف‌تر از آن خطراتیست که برای غیر این افراد در طول سیر و در مسائل اجتماعیِ آنها پیدا می‌شود. و انسان نمی‌تواند تشخیص بدهد، یک فرد عادی نمی‌تواند تشخیص بدهد که این راه صحیح است یا نه؟ این شخص شخص متأهلی هست و اهل برای این مسأله هست یا نه؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> انسان نگاه می‌کند می‌بیند ظاهر بسیار آراسته‌ای دارد عبادت او از افراد متعبد کم نمی‌آورد تهجّد او بیش از حدّ متعارف است ابتهال و گریه و زاری او از حدّ متعارف بیشتر است. یک وقت من رفتم دیدن یک شخصی، صبح بود، نگاه کردم دیدم این چشمهایش قرمز است مشخص بود که دیشب مثلاً حالا این ابتهال داشته، گریه زیاد داشته و خلاصه بیدار بوده، نخوابیده بوده، شب یکی از شب اعیاد بود، شب عید غدیر بود ظاهراً، من روز عید رفته بودم برای دیدن این شخص، یکی از افرادی که در آنجا بود به من گفت: که دیشب ما صدای گریۀ ایشان را دو ساعت به اذان صبح می‌شنیدیم و تا اذان صبح همین‌طور مناجات و گریه و اینها داشت و راجع به تهجد او و شب زنده‌داری او و نماز شب او و اموری که یک فرد ظاهر الصلاح و متعبد، آن امور را باید انجام بدهد حکایتها نقل می‌کردند و می‌کنند. در حالی که برای ما بعد روشن شد که خیلی مسائلِ پشت پرده وجود دارد که ما از آنها هیچ اطّلاع نداشتیم و هیچ خبر نداشتیم و گرفتاریهای نفس و انانیّتها و خود محوریها و مسائلی را که یک فرد در آن مسائل به نحوی گرفتار است که هیچ کس نمی‌تواند او را نجات بدهد، دامن‌گیر او شده بود. خب حال چطور ممکن است یک فرد با وجود رؤیت و مشاهدۀ این مسائل متئاتر نشود؟ چطور ممکن است؟ چطور ممکن است؟ خب ما با چشم خودمان دیدیم، ما با چشم خودمان دیدیم حالا اگر یک شخصی هم در همان نزدیکی‌ها شب بوده، خب آن حالات را مشاهده می‌کرده، آن وضعیت را می‌دیده.</w:t>
       </w:r>
@@ -263,51 +384,50 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ولی آنکه می‌گوید بیا بخوان، اینها را بفهم. بذر این درخت تناور را می‌خواهد در قلب او بکارد. این بذر را باید در زمین کاشت، بیست سانت باید توی زمین را کاشت، نه اینکه همین‌طوری توی زمین انسان ول بدهد، خب یکی هم می‌آید یک لگد می‌گذارد، این که چیز نمی‌شود، باران می‌آید خرابش می‌کند. باید توی زمین باشد آب بخورد کم‌کم کم‌کم بیاید بالا تا بعد بشود یک درخت. مطالعۀ کتابهای ایشان شرط اساسی برای دلالت بر مقصود است، شرطش همین است. بنده واقعاً الآن که کتابهای ایشان را می‌خوانم، می‌بینم ایشان این مطالب را برای الآنِ من نوشتند، منِ بعد از این سن، برای همین الآن من نوشتند، واقعاً اینطور است. یعنی الآن می‌بینم که این مطلب مال من است و من باید به آن عمل کنم، عمل کردم که هیچ، عمل نکردم باختم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> انسان جوهره‌اش جوهرۀ علم است، چرا امام سجاد علیه السّلام معرفت را به عنوان شرط محقق برای حرکت در اینجا ذکر می‌کنند؟ بدون معرفت هیچ راهی وجود ندارد. هیچ سیری وجود ندارد. چون جوهرۀ وجودی انسان علم است. بدون علم انسان حیوان است، حیوان، جماد است. فرق بین انسان و حیوان چیست؟ فرق در فهم است نه در جسم، در جسم حیوان خیلی از انسان جلوتر است. یک گاو سیصد کیلو وزن دارد انسان هشتاد کیلو وزن دارد، چهارصد کیلو وزنش است. یک فیل گاهی اوقات می‌گویند تا دوازده تن سیزده تن هم وزن دارد. اما انسان نه، انسان هفتاد کیلو، هشتاد کیلو، صد کیلو وزنش است، پنجاه کیلو. فرق بین انسان با سایر موجودات در جوهرۀ او است که جوهرۀ او علم و معرفت است. زیرا آن مادّۀ وجودی انسان، ماده‌ایست که از نقطۀ نظر تجرّد و جامعیّت اسماء الهی از همۀ موجوداتِ دیگر دقیق‌تر و ظریف‌تر و مجرّدتر است، حتّی از ملائکۀ مقرّب، و به هر مقدار که این جوهرۀ وجودی تجرّدش بیشتر باشد، لازمۀ ذاتی او که وجود علم حضوری او به خود و به آثار اوست هم بیشتر خواهد شد. و هر چه این جوهرۀ وجودی بعیدتر باشد و تجرّد او کمتر باشد آن جنبۀ علم نسبت به ذات و نسبت به صفات و آثار و اسماء هم کمتر خواهد بود. و چون انسان از خودِ ذات پروردگار نشأت گرفته است بدون واسطۀ در مراتب وجود، پس بنابراین حیثیّت وجودی انسان همان حیثیّت وجودی پروردگار است. این می‌شود مقام خلافة اللَهی.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ إِذْ قٰالَ رَبُّكَ لِلْمَلاٰئِكَةِ إِنِّي جٰاعِلٌ فِي اَلْأَرْضِ خَلِيفَةً </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿البقرة، ٣٠﴾من می‌خواهم مثل خودم را درست کنم، تا آن موقع درست نکرده بود. ملائکه بودند، دارای مراتب عالی بودند. آن موقعی که خدای متعال این مطلب را می‌فرمود همین جبرائیل هم حضور داشت و همین جبرائیلی که برای خاتم انبیاء هم حتی وحی می‌آورد حضور داشت. اینطور نبود که جبرائیل مراتب کمال را طی کند به پیغمبر که می‌رسد نوبت وحی او بشود، نه، اینطور نبوده. ملائکه از نقطۀ نظر کمال در مرحلۀ ثابتات قرار دارند. کمال برای ملائکه ثابت است. از نقطۀ نظر عرضی بر مراتب آنها اضافه می‌شود امّا از نقطۀ نظر طولی و سعۀ مدرکات، از آن وقتی که ملائکه خلق شدند تا آن وقتی که وجود داشته باشند الی الابد هیچ تغییری به اندازۀ سر سوزن هم نمی‌کنند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> شما این لیوان را بنگرید در دست من، این لیوان توسط کارخانه درست شده. الآن چه مدّت از آن می‌گذرد؟ فرض کنید یک سال از ساخت این لیوان گذشته، دو سال گذشته، چقدر به این لیوان اضافه شده؟ یک سر سوزن اضافه شده؟ نه. اگر ده سال دیگر هم بگذرد باز حجم این لیوان همین قدر است. بله ممکن است شما الآن در این لیوان آب بریزید، بعد در این لیوان شربت بریزید، بعد در این لیوان سرکه بریزید، مایعاتی که ریخته می‌شود ممکن است تفاوت داشته باشد ولی حجم لیوان و این ظرف تفاوت نمی‌کند. ملائکه هم همین‌طورند. از وقتی که خدای متعال اینها را خلق کرده تا الآن و تا بعد، الی ابد الاباد مرتبۀ وجودی آنها و مدرکات اینها در همان محدودیت است و هر کدام از این ملائکه در یک مرتبۀ از این محدودیت قرار دارند، در یک مرتبۀ از این تقیّد قرار دارند. اینها در اسماء و صفات الهی سیر بی‌نهایت دارند. یعنی هر آن برای آنها مسأله‌ای منکشف می‌شود سوای مسألۀ دیگر، این حرکت حرکت عرضی است. امّا مقدار فهم و تعقّل آنها نسبت به اسماء و صفات الهی، آن مقدارش اضافه نمی‌شود هیچ اضافه نمی‌شود. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -338,359 +458,374 @@
         </w:rPr>
         <w:t xml:space="preserve"> به یکی می‌گویند نه! تو می‌توانی فرض بکنید که تا سی‌هزار پا بروی بالا، مسائلی که در آنجا هست، بالای ابرها، این هواپیمایی که در یک کیلومتر دارد می‌رود از ابرها خبر ندارد چون ابر بالاتر است دیگر، حالا بعضی‌ها در بعضی مواقع. ولی او نه! او می‌رود آن بالا ابرها را می‌بیند جریان بادها را می‌بیند که در آنجا هستند اطّلاعاتش اضافه می‌شود. این هواپیما هیچ‌وقت نمی‌تواند بفهمد ابر چیست چرا؟ چون ابر بالاتر از اوست، نمی‌تواند بفهمد. بله حرکت می‌کند، خود او و سرنشینان او، می‌بینند، دریا را می‌بینند زمین را می‌بینند. چون اینها همه زیر یک کیلومتر فرض کنید که قرار دارند حرکت می‌کنند. این پرنده‌ها، بعضی‌ها فرض بکنید که تا پانزده متر تا بیست متر این حشرات نمی‌توانند بروند بالا، بعضی‌ها بیشتر بعضی‌ها بیشتر بعضی‌ها از این پرنده‌ها مثل شاهین می‌گویند که حتی در ارتفاع چند کیلومتری هم اینها می‌توانند پرواز کنند. از آن بالا همه را بر می‌دارد تحت نظر خودش قرار می‌دهد، می‌چرخد، این صیدها را می‌بیند اینهایی که می‌خواهد صید کند جولان می‌دهد. این پرنده‌ای که الآن دارد از یک کیلومتری پرواز می‌کند نمی‌تواند بفهمد که شاهین در بالای سر او دارد او را می‌بیند و ممکن است او را صید کند نمی‌فهمد، فهمش نمی‌رسد. چرا؟ چون قدرت ندارد سعۀ او همین قدر است درک او همین قدر است. چون سعه‌اش اینقدر است درکش هم همین قدر است. بله! در همین مرتبه آن چه را که هست تا هر وقت بال می‌تواند بزند می‌تواند تماشا کند تا که بیاید بنشیند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مدرکات انسان، اولیاء خدا فرقشان با غیر اولیاء خدا همین است. ما اصلاً نمی‌توانیم بفهمیم که اولیاء خدا به چه فکر می‌کنند؟ نمی‌توانیم. صد سال هم کنارشان بنشینیم نمی‌فهمیم! چرا؟ چون مرتبۀ ما مرتبۀ محدود است مقیّد است. با ما حرف می‌زنند با ما غذا می‌خورند با ما می‌خندند با ما می‌خوابند با ما سفر می‌روند با ما حرکت می‌کنند. ولی او الآن چه درک می‌کند و چه در مغزش دارد خطور می‌کند و دلش در کجاست؟ ما نمی‌فهمیم. مگر اینکه به آن تجرّد برسیم. پس ملائکه فرقشان با انسان در این است که ملائکه سعۀ وجودی آنها مادون سعۀ وجودی و تجرّد جوهری آدمیست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> لذا می‌فرماید: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ إِذْ قٰالَ رَبُّكَ لِلْمَلاٰئِكَةِ إِنِّي جٰاعِلٌ فِي اَلْأَرْضِ خَلِيفَةً</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ﴿البقرة، ٣٠﴾ من می‌خواهم خلیفه درست کنم. مگر تا حالا که خدایا درست کردی چه بودند؟ معلوم است خلیفه نبودند. این همه خدا خدایی کرد و این همه مخلوقات بوجود آورد و این همه مسائل از او بروز و ظهور [پیدا] کرد تازه چند هزار سال پیش آمده خلیفه درست کرده. از خلقت حضرت آدم چند هزار سال می‌گذرد؟ بعضی‌ها حساب کردند گفتند: هفت‌هزار سال، یکی گفته شش‌هزار سال دیگر، در همین حدودهاست دیگر، هفت هشت هزار سال. خدا چند سال است؟ مگر اصلاً به سال می‌آید؟ حالا فرض کنید که ما می‌خواهیم به حساب بیاوریم که اصلاً غلط است عالم مجرّدات که در زمان نمی‌گنجد. چند میلیاردها سال پیش خدا شروع کرده به خلقت؟ به حساب نمی‌آید دیگر، تازه هفت هزار سال پیش خلیفه‌اش را درست کرده، غیر از این است؟ هفت هزار سال پیش. از امشب حساب کنید. بعد از این همه خلق، بعد از این همه صنع، بعد از این همه گذشت زمان از مادّه و مخلوقات مادّه، خدا یک مرتبه هفت هزار سال پیش گفت: بسیار خب حالا می‌خواهم یک خلقی بکنم که به ملائکه نشان بدهم. شما خیال نکنید گل سرسبد عالم هستید، نه! تا به حالا من هنرم را نشان ندادم. باید بفهمیم رفقا ما کِه هستیم؟ آنوقت ما این سرمایۀ وجودی، این استعدادی را که با آن استعداد خدا می‌آید بر سر جبرائیل می‌زند، بر سر جبرائیلی که تمام علم اولین و آخرین به واسطۀ جبرائیل است. یعنی هر کسی بنشیند فکر کند یک مسأله حل بکند جبرائیل حل کرده برایش. ما حل نکردیم، او حل کرده. هر کس بنشیند یک استنباط حکم بکند آنهم صحیح، نه قلابی، آن قلابی کس‌های دیگر حل می‌کنند، به جای جبرائیل، یوخائیل می‌آید برایشان استنباط می‌کند، کسهای دیگر، نه! استنباط حکم فقهی صحیح و مطابق با واقع، اگر بکنند کی آمده کمک ایشان کرده؟ جبرائیل بوده. آن پزشکی که می‌آید و نسخۀ صحیح می‌دهد، نه اینکه بکشد مریضهایش را، نه! درست نسخه می‌دهد و او را شفا می‌دهد آن را کی کرده؟ نیاید منت سر مریض بگذارد، نه جانم! جبرائیل بوده. آن مهندسی که می‌آید نقشه می‌کشد و یک بنای عالی می‌سازد، نیاید منت بگذارد و پُز بدهد اگر جبرائیل این کیفیت خط و خطوط و اینها را توی سرش نمی‌انداخت آن همین‌طوری سر جایش مانده بود، بیست و چهار ساعت هم نمی‌توانست سرش را بلند کند. تمام علومی که برای بشر می‌آید از دریچۀ نفس جبرائیل دارد می‌آید آن ملک ملک علم است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حالا یک همچین کسی، این کسی که برای انبیاء وحی آورده. یعنی وحی انبیاء به واسطۀ جبرائیل است. برای حضرت موسی آورده برای حضرت ابراهیم آورده برای حضرت عیسی آورده برای حضرت نوح آورده برای پیغمبر ما آورده، عجیب است! واقعاً عجیب است. این جبرائیل خدا به او می‌گوید: با این مقامی که من به تو دادم و با این قدرت علمی که به تو دادم که می‌توانی بالهای علمی خود را وقتی که می‌گسترانی تمام عالم وجود مرا زیر پَرِ علمی خودت بگیری، این جبرائیل تازه خدا می‌گوید می‌خواهم خلیفی اللَه درست کنم! کی؟ هفت هزار سال پیش. هفت هزار سال پیش خدا به جبرائیل گفته، به میکائیل به عزرائیل به اسرافیل ملک رزق ملک حیات می‌گوید به خودتان نبالید تازه بیایید هنرنمایی مرا ببینید. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إنی جاعلٌ فی الارض خلیفه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">می‌خواهم خلیفۀ خودم را در روی زمین قرار بدهم. ملائکه نمی‌فهمند قضیّه را که قضیّه‌اش مفصل است ظاهراً هم برای رفقا عرض کردیم این جریان را.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> پس بنابراین بین ملائکه و بین انسان تفاوت، تفاوت علمی است. یعنی جوهرۀ انسان یک جوهریست البته اگر به کارش بیندازد، نه اینکه بلند شود برود با علوم بی‌خود که باعث اتلاف وقت است وقتش را صرف کند آنوقت آن دنیا که می‌رسد دو دستی می‌زند توی سرش. که اینی که خدا فخر و افتخار کرد بواسطۀ خلقت او بر سایر ملائکه و موجودات، عمر خودش را به چه گذراند و خسر الدّنیا و الاخرة تشریف آورد این طرف. نه! بگیرد. از این استفاده کند، بعد می‌رسد به کجا؟ به همان جایی که خدا افتخار کرده. در می‌آید می‌گوید که چیست حرف از جبرائیل و مقام و بالا و پایین این حرفها می‌زنید؟ حرفهایی که ما می‌زنیم اصلاً جبرایئل در آنجا راه ندارد. عجب! عجب! یعنی این به همان جا رسیده که خدا هفت هزار سال پیش چه؟ آمد فخر کرد. این به کار انداخت رسید آنجا. بقیّه نه! شروع کردند خندیدن و مسخره کردن و نشستن و برخاستن و به کارهای دیگر مشغول شدن و زندگی را گذراندن بعد هم تشریف آوردند دو تا بیل هم خاک رویشان ریختند تمام شد. هان! نه، این آمد زرنگ بود رند بود کیِّس بود </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">المومن کیِّس </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">گفت: حالا که خدا به وجود من بر ملائکه فخر می‌کند من بیایم این وجود را بکار بیندازم، به کار بیندازم. منفعتش را ببرم. چرا بی‌خود بگذرانم؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> لذا خدا فرمود: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ عَلَّم ادَمَ الاسماء </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این موجودی که موجب مباهات و فخر عالم امکان و فخر موجودات بود این خصوصیتش چه بود؟ این بود که علم اسماء در ذات او به ودیعه گذاشته شده بود. خدا به انسان علم اسماء خودش را داد اسم چیست؟ اسم عبارت است از آن مرتبۀ ظهور و بروز علمی ذات. چون خود ذات فی حدّ نفسه آن خود ذات که بروز علمی ندارد، خودذات من حیث هو هو، فقط خود اوست. بروز علمی ذات که منشعب از خود ذات است و متشعب از خود ذات است آن بروز علمی می‌شود چه؟ می‌شود اسم، آن بروز قدرت می‌شود اسم، آن حیات می‌شود اسم، اسم یعنی نمود ذات در عالم خارج، نمود ذات و نمودار و بروز او به صور مختلف این می‌شود اسم ذات. ذات پروردگار جوهرۀ او جوهرۀ وجود است، و خود این وجود من حیث هُوَ هُو علمٌ بذاته و علم به ذات او عبارت است علم به اسماء و صفات او. یعنی ظهور و بروز او در خارج.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> خدای متعال می‌گوید من آمدم یک خلیفه‌ای درست کردم که همان اسمی که از من متراوش است از او تراوش می‌کند. همان قدرتی که از ذات من تراوش می‌کند بلاواسطه از او تراوش می‌کند. من یک همچنین کسی هستم من یکی همچنین ذاتی را آمدم درست کردم </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و عَلَّمَ ادم الاسماء </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خدا آمد اسماء را به آدم تعلیم کرد. نه اینکه بنشیند در گوشش بگوید که این این این. اسماء چیست؟ اسماء مقام واحدیت احدیت الذات است. این را می‌گویند اسماء. بعضی‌ها در کتابها من دیدم، مقام هو هویت را با مقام احدیت فرق گذاشتند، مقام احدیت را همان مقام به شرط لای هو قرار دارند، ولی این فرق به نظر صحیح نمی‌سد. احدیت همان منتزع هو هویت است و مساویست به حمل شایع، نفس اوست. هو هویت یعنی به شرط لا، هو هویت، نه اینکه لحاظ عدم قید، قیدٌ له، این لحاظ، لحاظ ذاتیست نه لحاظ اعتباری عقلی. هو اقتضای احدیّت می‌کند، شما احدیت را نمی‌توانید از هو بگیرید ولی هو اقتضای واحدیت نمی‌کند، مگر در رتبۀ بعد، مگر وقتی که مقید بشود. مقام هو همان مقام احدٌ است و مقام احدٌ نفس مقام هوست. وقتی که آن هو می‌خواهد ظهور پیدا کند و قوام و قدرت و علم خود را اعمال کند می‌شود مقام واحدیّت. این مقام واحدیتت مقام انسان است. تعبیر آورده می‌شود به نفس </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پیغمبر أوَّلُ ما خَلَقْ، أوَّلُ ما خَلَقَ نُوری </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یا جابر یا عقل اول یا صادر اول و به تعابیر مختلفی که در این زمینه نسبت به این قضیه آورده می‌شود. خدای متعال آمد تعلیم کرد، تعلیم کرد یعنی چه؟ یعنی همین که آن ذات و جوهرۀ انسان را از ذات خود متراوش کرد، این علوم در مقام واحدیت در ذات انسان قرار دارد، این مقام مقام تعلیم است، نه اینکه چیزی یادش داده.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> وَ عَلَّمَ آدَمَ اَلْأَسْمٰاءَ كُلَّهٰا ثُمَّ عَرَضَهُمْ عَلَى اَلْمَلاٰئِكَةِ فَقٰالَ أَنْبِئُونِي بِأَسْمٰاءِ هٰؤُلاٰءِ إِنْ كُنْتُمْ صٰادِقِينَ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿البقرة، ٣١﴾ وقتی که اسماء را خدا تعلیم انسان داد و همه را تمام کرد آنوقت به ملائکه گفت حالا شما بگویید ببینیم می‌دانید اینها را یا نه؟ یعنی چه می‌دانید یا نه؟ مگر این جبرائیل همینی نبود که برای پیغمبر ما وحی آورد؟ خدا به این جبرائیلِ در این مقام می‌گوید: می‌دانی این آدم چه می‌داند؟ نه! نمی‌داند. پس معلوم می‌شود آن مقام بالاتر از این مقام وحی است بالاتر از این مقام علوم جزئیه است. آن مقام بالاتر است از مقام اراده در جزئیات و در قوالب و تعیّنات. آن یک مقامیست که ملائکه نمی‌توانند به آن مقام دسترسی پیدا بکنند. انبئونی خبر بده ببینم من چه گفتم به آدم؟ من چه چیز یادش دادم؟ من چه در درونش گذاشتم؟ بگویید دیگر. مرحوم آقا می‌فرمودند: وقتی که ما نجف رفتیم، همان شب اول رفتیم درس آقای خوئی، خدا رحمت کند آقای خوئی را، درس تفسیر داشتند بعد هم تعطیل شد. می‌گفتند: درس تفسیر داشتند، این آیه را تفسیر می‌کردند </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و علَّم ادم الاسماء کلّها </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خدا این اسماء را به حضرت آدم تعلیم داد و بعد گفت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">انبئونی بِاسماء هولاء </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ایشان می‌فرمودند: منظور از اسماء همین اسماء جزئیه است سیب و گلابی و هلو و کدو و هندوانه و چغندر و هویج و مثلاً فرض کنید که اینهاست، تعجّب نکنید رفقا مسأله به این حرفها نیست. الآن آثار تعجب و اینها در شما پیدا شد، که یک نفر مرجع تقلید و اینها بیاید بگوید منظور از اسماء خیار و گوجه‌فرنگی است یا کدو حلوایی و فرض کنید که بادمجان است. اینها را ما یاد آدم دادیم و بعد به ملائکه گفتیم اگر راست می‌گویید بیایید بگویید ببینیم کدو به چه می‌گویند؟ بادمجان به چه می‌‌گویند؟ خوب معلومست کدو به یک چیز اینقدری می‌گویند، بادمجان هم که معلوم است، چغندر هم که خب. اینها را خدا به جبرائیل گفت بیا بگو؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مرحوم آقا می‌گفتند ما گفتیم آقا این اینکه اسماء نشد. گفتند نه! آیات ظهور در همین دارد دلالت آیات دلالت می‌کند اسماء همین است. اسماء یعنی همین اسامی زید و عمر و بکر و خیار و گوجه‌فرنگی و از این حرفها مثلاً. گفتند: آخه این آن مقامیست که انسان بخواهد بر ملائکه تفضیل پیدا بکند؟ فهمیدن اسم کدو و بادمجان این شرافت دارد برای چیز که بیاید خدا فخر بفروشد؟ افتخار بفروشد؟ ای جبرائیل تو بادمجان نمی‌دانی به چه می‌گویند. می‌گوید نه آقا خوب هم می‌دانم به چه می‌گویند، می‌خواهی برایت بیاورم؟ تو خربزه و هندوانه نمی‌دانی به چه می‌گویند. نه بابا! اینقدر ریخته بیا به تو نشان بدهم، این مزرعه پر از هندوانه است. چی چی نمی‌دانم؟ میدانم. خلاصه می‌گفتند بحث بین ما و ایشان در گرفت و ایشان نتوانستند و محکوم شدند. می‌گفتند که ما رفتیم منزل، فردا صبح آمدن منزل ما، به اتفاق دو سه نفر دیگر، گفته بودند این آقا کیست؟ نبوده؟ گفتند که بله یک شخصی آمده. آمدند و گفتند آقای آقا سید محمد حسین این حرفها را شما از کجا آمدید دیشب نقل کردید؟ ببینید، از کجا آمدی دیشب این حرفها را زدی؟ ایشان فرمودند: حرف حق است یا حق نیست حالا از هر جا گفتم؟ ایشان فرمودند ما حالا با آن کار نداریم. ایشان فرمودند این حرف علامۀ طباطبایست. آنجا دیگر ایشان فهمیدند خلاصه این قصّه به کجا می‌رسد و به کجا قضیّه چیز می‌شود. ببینید قضیّه کجاست که یکی مثل علامۀ طباطبایی می‌آید و می‌گوید منظور از اسماء این است. یکی هم می‌آید می‌گوید منظور چیست؟ چغندر و خیار است. ببین تفاوت ره از کجاست تا به کجا؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> خب دیگر ساعت ده گذشته و رفقا هم ما را معذور می‌دارند، همین‌طور است دیگر جناب آقای....؟ اجازه می‌فرمایید ما دیگر بحث را امشب....؟ ان شاء اللَه امیدواریم که خداوند توفیق بدهد و بتوانیم در شبهای بعد این مطلب را ادامه بدهیم. خداوند متعال ما را در این شبهای مبارک بی‌نصیب نگذارد و از مواهب علمی خودش و آن رزق معنوی که واقعاً همان رزق علمی و فهم و ادراک و شناخت ولایت و توحید است ما را محروم نفرماید، که به قول مرحوم آقا می‌فرمودند: هر چه کمتر از این بخواهی باختی! به کمتر از توحید اگر، چون خدا می‌دهد، نه واقعاً اگر بخواهیم خدا می‌دهد برای او کاری ندارد. از این آبی که ما الآن داریم می‌خوریم برای او راحتتر است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یک وقت ما سر سفره‌ هی دعا می‌کردیم از این دعاها، یکی گفت آقا این دعاها ـ مرحوم آقا هم بودند ـ گفت آقا این دعاهایی که می‌کنید یک دعاهایی بکنید که متسجاب باشد. ایشان فرمودند مگر شما می‌خواهی مستجاب کنی؟ خدا مستجاب می‌کند، برای خدا که کاری ندارد. از یک سر سوزن هم برای خدا راحت‌تر است پس حالا که اینطور است چرا ما بخل کنیم؟ خدا ان شاء اللَه سایۀ امام زمان علیه السّلام بر سر همۀ ما مستدام بدارد و ما را نسبت به مقام ولایت آن حضرت عارف بنماید. ما را از منتظرین ظهور آن حضرت قرار بدهد. در دنیا از زیارت و در آخرت از شفاعتش ما را محروم نفرماید.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم صل علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -951,61 +1086,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="38" name="_x0000_i0038" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="34" name="_x0000_i0034" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0038" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0034" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5123,56 +5258,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -5181,51 +5315,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5450,51 +5584,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6269,51 +6403,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6383,72 +6517,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6658,62 +6795,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6773,250 +6912,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7093,50 +7261,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7585,120 +7765,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>