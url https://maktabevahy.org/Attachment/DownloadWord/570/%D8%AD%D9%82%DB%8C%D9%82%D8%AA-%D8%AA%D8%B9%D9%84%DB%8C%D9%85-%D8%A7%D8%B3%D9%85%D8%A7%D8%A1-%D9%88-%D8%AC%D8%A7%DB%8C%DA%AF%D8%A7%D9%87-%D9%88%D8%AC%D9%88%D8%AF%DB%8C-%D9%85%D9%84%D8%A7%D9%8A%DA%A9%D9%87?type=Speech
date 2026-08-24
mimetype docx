--- v1 (2026-05-06)
+++ v2 (2026-08-24)
@@ -1086,61 +1086,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="34" name="_x0000_i0034" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="49" name="_x0000_i0049" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0034" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0049" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>