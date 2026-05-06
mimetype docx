--- v0 (2025-10-25)
+++ v1 (2026-05-06)
@@ -12,300 +12,425 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو العليم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حقیقت تعلیم اسماء و جایگاه وجودی ملائکه</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرح دعای ابوحمزه ثمالی - رمضان المبارک 1426 - مجلس هفتم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیت‌اللَه حاج سید محمدمحسن حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدس‌الله‌سره</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذُ بِاللَه مِنَ الشَّیطانِ الرَّجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بِسمِ اللَه الرَّحمَنِ الرَّحیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و صلَّی‌ اللَه عَلَی سیّدنا و نبیّنا أبی‌القاسم مُحَمّدٍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و علی آله الطّیبین الطّاهرین و اللعنة عَلَی أعدائِهِم أجمَعینَ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مَعرِفَتی یا مَولای دَلیلی عَلَیکَ وَ حُبّی لَکَ شَفیعی إلَیکَ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«معرفت من، ای مولای من، دلیل من بر تو است. و محبّت من به تو؛ شفیع من به سوی تو است.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">دیشب خدمت رفقا عرض شد خصوصیّت انسان که بواسطۀ آن خصوصیّت شایستۀ مقام خلافة اللَهی را پیدا کرده است و شده است جانشین خدا و خلیفۀ خدا، این خصوصیّت همان حقیقت علمی او است. و اختلاف مراتب اشیاء از نقطۀ نظر قرب و بُعد نسبت به صرافت وجود، که همان وجود حضرت حق است، به اختلاف آنها در معرفت آنهاست. به او بر می‌گردد. و هر موجودی که استعداد معرفت در او قویتر بود؛ قرب او به پروردگار از سایر اشیاء بیشتر بود. این یک ملاک است. که جوهرۀ وجودی انسان را علم تشکیل می‌دهد. و تمام صفات به علم بر می‌گردد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> کسی که قدرت دارد از خود عملی را به مَنَصّۀ ظهور بیاورد، بواسطۀ علم او به ذات اوست. و به صفات او. که برگشت اینها به همان علم حضوری ذات به ذات است. قدرت، از صفات لاینفک ذات است و هر ذاتی دارای علم و حیات و قدرت است. حیات است به خاطر اینکه نفس موجودیّت او، مساوی و مساوق با حیات است. و اگر حیات نباشد یعنی موجودیّت ندارد، یعنی معدوم است. پس نفس وجود که طارد عدم است، نفس همان وجود مثبت حیات است. این مطلب یک مطلب عادی است. حیات به معنای راه رفتن و نفس کشیدن نیست، چنانچه متبادر به ذهن هست. حیات به معنای رشد مادّی در طول و عرض و ابعاد ثلاثه نیست. می‌گوئیم درخت حیات دارد، و جماد حیات ندارد. یعنی نبات رشد می‌کند در ابعاد ثلاثه ولی جماد رشد نمی‌کند، یک سنگ رشد نمی‌کند، همینطور صدهزار سال هم بماند به همان کیفیّت خود اگر از بین نرود اضافه به آن نمی‌شود. و همینطور ما مرتبۀ حیات را بالاتر می‌دانیم نسبت به حیوان، که حیوان دارای حیاتی است ممتاز از حیات نبات و انسان دارای حیاتی است ممتاز از حیات حیوان، اینها مراتب حیاتی است که ما در اصطلاح متعارف عرفی، خب این اصطلاح را داریم. ولی حیات در اصطلاح فلسفی و دقیقتر از آن در اصطلاح عرفانی به معنای موجودیّت الشئ است. یعنی وقتی که یک شئ از کتم عدم که همان ظلمت امکان است پا به عرصۀ وجوب وجود، وجود تعلقی وجود گذاشت، عنوان موجودیّت بر او صادق است. وقتی که عنوان موجودیّت بر یک شیئ صادق شد، می‌توان گفت: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا حیٌ بحیاۀ اللَه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تعالی. چرا؟ چون اصل الحیای و حقیقت حیات به وجود به ما هو وجودٌ بر می‌گردد. به نفس وجود بر می‌گردد و وقتی که حیات لازمۀ ذاتی وجود بود، به واسطۀ اشراقِ نورِ وجود بر ماهیّت اشیاء و خروج آنها از ظلمتِ عدم و معنون شدن آنها به عنوان موجودیّت، حیات هم از همان حیات مطلقۀ باری تعالی بر آنها می‌بارد و آنها را حیّ می‌کند، حیّ می‌کند به حیات پروردگار و در تحت اسم حیّ آنها قرار می‌گیرند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> پس نه اینکه فقط انسان و حیوان و نبات حیّ است، جماد هم حیّ است. این فرشی که الآن بر روی آن نشسته‌اید این هم حیّ است. این ستونی که به او تکیه داده‌اید هم حیّ است. این هوایی که تنفس می‌کنیم هم حیّ است. این ماه، خورشید، ستارگان همه حیّ هستند. یعنی پابرجا هستند و وجود دارند و قائم هستند. حالا، مرتبۀ معرفت آنها که چه مقدار از علم بهره دارند، یک مطلب دیگری است. ولی صحبت روی حیات است. این حیات از آن حیّ بار می‌شود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یک روایت عجیبی است که وقتی مؤمن به مقام کمال می‌رسد. همان مقام خلافة اللَهی، نه هر کسی که حالا فرض کنید که به درجه‌ای از ایمان رسیده است، و همان حقیقت خلافة اللَهی در او فعلیّت پیدا می‌کند. و از استعداد به منصۀ ظهور می‌رسد و می‌شود خلیفی اللَه. هنگامی که می‌خواهد از دنیا برود، خطاب می‌رسد: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مِنَ الحَیّ القدیم القیّوم الی الحیّ القدیم القیّوم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. حالا نمی‌دانم قدیم را دارد یا ندارد. ولی حَیّ القیّوم را دارد. این رساله و نامه از حیّ قدیم قیّوم است به حیِّ قیّوم. خیلی عجیب است، یعنی آن وصفی که برای حضرت حق، وصف ذاتی است و تمام اشیاء به آن اسم و به آن وصف قائم هستند که وصف حیات و وصف قیّومیّت باشد، قیّوم از قوام می‌آید دیگر، قوام، یعنی تعلّق و تدلّل به ذات. حقیقتِ همۀ اشیاء به تعلّق به ذات باری است. بدون این تعلّق کتم عدم بر همۀ آنها حاکم و غالب است. این حیّ، که حیی است ملازم با ذات حضرت حق، عنوان اطلاقی را از آنِ خود دارد. در آیات قرآن [مگر] که نداریم، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هو الحیّ الّذی لا یموت، هو الحیّ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، حیّ یعنی او، زنده یعنی اوست، قائم به ذات اوست، کسی که به ذات خودش قائم است و در قیام خود احتیاجی به غیر ندارد. وقتی که مؤمن می‌خواهد از دنیا برود، خطاب از جانب پروردگار به این بندۀ مؤمنی که به مرتبۀ کمال رسیده است، نه هر دوغ فروشی. مدّعی، مدّعی ایمان، کسی که بعد از نود سال اگر از او راجع به صفات باری تعالی بپرسید، بعد از این همه کتاب و مسأله و توضیح المسائل چاپ کردن همان‌طور برای شما خدا را شرح می‌دهد که در پانزده ‌سالگی خدا را می‌شناخت. نه! آن فردی که حیات در او به مرتبۀ تام رسیده است، وجود و جوهرۀ او، جوهرۀ علمی مطلق شده است، حقیقت او به تجرّد ذاتِی حق مجرّد شده است. وجود او، وجود بالصرافه شده است، رفع تعیّن و تقیّد بتّی در او، موجب اندکاک و فنا در ذات احدیّت شده است. این فرد، [به] این فرد خطاب می‌آید: از حیّ قیّوم که پروردگار است به حیّ قیّوم که بندۀ من است. عجیب است. واقعاً عجیب است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اینها حرفهای پای منقل نیست‌ها. حدیث قدسی است. کلام معصوم است. کلام رسول خداست. کلام امام صادق است، حرفهای پای منقل و این حرفها نیست. از حیّ قیّوم به حیّ قیّوم. یعنی انسان به کجا می‌تواند برسد؟ یعنی گیج می‌شویم اصلاً ما بخواهیم فکرش را بکنیم، که مگر یک همچنین چیزی هست؟ مگر یک همچنین مقاماتی هم هست؟ مگر یک همچنین مطالبی هم هست؟ آخر ما که فقط همین ظاهر را داریم می‌بینیم. همین چیزهایی که در ظاهر است داریم مشاهده می‌کنیم. یک همچین مسائلی مگر هست؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یک وقت صحبت بود در مجلسی، مقایسه‌ای می‌شد بین بعضی از اولیاء نسبت به بعضی دیگر. یکی از رفقای مرحوم آقا گفت: من تا بحال فردی را مانند فلان کس، یکی از اساتید مرحوم آقا، ندیده‌ام، ایشان خیلی عجیب بود. خیلی برای من کارهای ایشان معجب بود. از خصوصیّات ایشان این بود که آنچه را که می‌گفت مطابق با حقیقت در می‌آمد، من ندیدم ایشان در تشخیص خود نسبت به مسائل اشتباه کند. مثلاً می‌گفت این آدم به درد نمی‌خورد. بعد معلوم شد که بله این مثلاً، فرض کنید که مشکلی دارد. می‌گفت این به درد می‌خورد مشخّص می‌شد که این چطور است. می‌گفت این شخص خوب نیست مثلاً شما با ایشان ارتباط داشته باشید. بعد برای ما مشخّص می‌شد که مثلاً چه موانعی ممکن است وجود داشته باشد. می‌گفت: ما هر چه را که از ایشان می‌شنیدیم، می‌دیدیم که مطابق با واقع در می‌آید. و حکایت از واقع می‌کند و اشتباه نمی‌کند. مرحوم آقا ـ رضوان اللَه علیه ـ یک قدری تأمل کردند و لبخندی زدند و فرمودند: بله، مطلب همینطوری است که شما راجع به ایشان بیان می‌کنید. ولی من نمی‌دانم مسأله راجع به آقای حدّاد چه است قضیه که اصلاً ایشان کلامش واقع را بوجود می‌آورد. نه این که مطابق با واقع است. می‌دانید یعنی چه؟ واقع را که می‌تواند بوجود بیاورد؟ مگر غیر از خدا کسی می‌تواند؟ مگر غیر از خدا کسی می‌تواند تصرّف کند و ایجاد کند؟ و حقیقت همۀ حقایق و وقایع به او مستند است. ولی مسأله اینست که آنچه را که ایشان می‌گویند، نه اینکه مطابق با واقع است، نفس کلام ایشان، انشاء در عالم ایجاد است! این است مسأله اش. خب این را مرحوم آقا بهش رسیده بودند. ایشان این مسأله را درک کرده بودند، آن بندۀ خدا خب درک نکرده بود خب تقصیر ندارد، معرفت، مراتبی دارد. با اینکه آن شخص ایشان را هم دیده است، آقای حدّاد را هم دیده است، ولی ببینید معرفت فرد نسبت به فرد، چقدر تفاوت دارد که نه تنها آن مرتبۀ عظیم و رفیعِ از این مرد را درک نمی‌کند، بلکه در مقام مقایسه و قیاس می‌آید فرد دیگری را بر این ترجیح می‌دهد. ترجیح می‌دهد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> آن وقت این فرد وقتی که می‌خواهد از دنیا برود، خطاب می‌رسد: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مِنَ الحِیّ القیّوم، إلَی الحیِّ القیّوم </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">به این، به این فردها، این همان مؤمنی است که امام هادی علیه السّلام، امام علی النقی در سفر مکه، در بین راه که با فتح بن یزید جرجانی، نمی‌دانم در کدامیک از کتابها مرحوم آقا دارند این قضیه را، شاید من این را گفته باشم. وقتی که فتح بن یزید جرجانی از حضرت راجع به خصوصیّات مؤمن و آثار ظهور جلال و جمال پروردگار در نفس مؤمن سئوال می‌کند، امام علی النقی علیه السّلام در مقام پاسخ می‌فرمایند: که خدا را کسی نمی‌تواند بشناسد، زیرا مقام خدا بالاتر است از عقول و اوهام و این حقیقت در عقل و وهم نمی‌آید، زیرا ادراک عقل حقیقت وجود را نیست مگر به خود حقیقت وجود که موجب تبلور و تنوّر عقل است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> تو چشم عکسی و او نور دیده. خیلی عجیب مرحوم شبستری در این جا می‌فرماید. تو چشم عکسی و او نور دیده،/ به دیده، دیده را، دیده که دیده؟ کسی بخواهد با خود چشم، خود چشم را ببیند، می‌شود؟ شما خودتان چشم خودتان را دیده‌اید؟ نه تو آینه‌ها، به چشم خود چشم زیبا و سیمای مبارک خودتان را دیده‌اید؟ دیگران می‌بینند، انسان که خودش نمی‌تواند آن جمال دل‌آرای را بیاید ببیند، نمی‌تواند ببیند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -346,162 +471,161 @@
         </w:rPr>
         <w:t xml:space="preserve"> یعنی وقتی که خدای متعال می‌آید و جلوه می‌کند و یک انسان را که خلیفة اللَه است به فعلیّت می‌رساند، این می‌شود او. دیگر این قالب ندارد. به حَسَب ظاهر شما نگاه کنید، یک متر و هفتاد، یک متر و هشتاد سانت قدش است. خب این خاک است، این استخوانش است. اسکلتش اینقدر است، اسکلت که خدا نیست. اسکلت که خدا نیست. مثل اینکه ما امیرالمؤمنین را فقط همین یک متر و هفتاد هشتاد فرض کنیم که بدانیم، همین. این امیرالمؤمنین این بود؟ پس چرا کارهایی که می‌کرد بقیه نتوانستند بکنند؟ اشاره کرد از دل کوه شتر در آمد، آمد شخص پیش [امیرالمومنین] گفت من به پیغمبر قرض داده‌ام، چند تا شتر داده‌ام. گفت چند تا داده‌ای؟ از کجا داده‌ای؟ گفت [از اینجا]. گفت بلند شو بیا اینجا. آمد دم کوه، گفت که هر چند تا که این به پیغمبر قرض داده است بیاید بیرون. کوه باز شد یکی، دوتا، سه تا، چهار تا، بابار، طلا، نقره، همه چیز. گفت بس است یا نه؟ گفت آره بابا خیلی هم زیاد شد. خب بلند شو برو! چرا بقیه نمی‌توانند بکنند؟ آنها هم که همین قدر هستند. عمر بن عبدود که شش تای امیرالمؤمنین هم قد و هیکل و فلانش بود. همچنین یکدانه بچه شتر را بر می‌داشت تو یک سپر، دستش می‌گرفت. اینطور نقل می‌کنندها. یک چیز نخراشیدۀ نتراشیده‌ای بود. در جنگ خندق امیرالمؤمنین دید از پس این که بر نمی‌آید. آمد تا امیرالمومنین بجنبد، شمشیر عمر بن عبدود آمد روی سر امیرالمؤمنین، خُود را نصف کرد عمامه را نصف کرد و خورد و سر امیرالمؤمنین شکافته شد، خون شروع کرد آمد. حضرت دید دوّمی بیاید کار تمام است. با یک ترفند یک مرتبه موقعیت را حضرت برای او مشوه کرد. تا غفلت کرد، ضربت شمشیر زد پایش را قطع کرد و افتاد، یک چیز عجیب غریبی بود، با هزار نفر تنهایی ایشان برابری می‌کرد، با هزار نفر، هزار نفر در مقابل این. جنگ احزاب این بود، یعنی اینها را آورده بودند کار را تمام کنند دیگر، یعنی مسأله را تمام کنند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> پس امیرالمؤمنینی که ما داریم می‌شناسیم شمشیر می‌زد مگر امیرالمؤمنین شمشیر زن بود؟ نه آقاجان. شاید رستمی که توی شاهنامۀ اینها هست از امیرالمؤمنین بهتر می‌زد. قویتر هم شاید بود حالا چون امیرالمؤمنین هست باید دیگر کسی قویتر از او نباشد؟ نه، بین امیرالمؤمنین و بین حضرت سجّاد چه فرقی می‌کند؟ حالا امیرالمؤمنین قوی بود، حضرت سجّاد هم مثل امیرالمؤمنین بود؟ نه دیگر، او که دیگر اینجور نبود. یا فرض کنید که امام جواد در ده سالگی که به امامت رسید. همان قوّت امیرالمؤمنین را داشت؟ امام زمان که در پنج سالگی به امامت رسیدند مثل امیرالمؤمنین چهل ساله بودند؟ یا سی و خورده‌ای که در آن مرحب خیبر و اینها مصاف دادند؟ نه اینطور نبود. ما که ائمه را نباید به قدرت ظاهری و زور و بازوی ظاهری باید نگاه کنیم، کاری که امیرالمؤمنین می‌کرد، همان کار را امام زمان در پنج سالگی می‌کند، هیچ تفاوتی نمی‌کند، تمام کون و عالم ملکوت را با یک انگشت همه را چپ و راست می‌کند، همه را می‌ریزد بهم. این است مسأله!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> این حضور پروردگار در اشیاء خارج، این حضور مراتب دارد. آن مرتبۀ اعلای از حضور که بالاتر از آن تصوّر نمی‌شود مربوط به انسان است. این می‌شود مقام خلافی اللَهی. یعنی اگر خدا می‌توانست موجودی می‌آفرید که از انسان بالاتر است و این کار را نکرد. بالاترین حقیقتی را که توانست خدای متعال در سلسلۀ خلقت به منصۀ ظهور بیاورد، آن قدرت بالایی را که بکار برد انسان را درست کرد. یعنی بالاترین قدرت، بالاترین اراده، بالاترین خلاصه نقش و نگار و مهندسی که خلاصه به خرج داد در همۀ عوالم، این بود که آمد یک انسان درست کرد. یک انسانی که همۀ آن یک متر و شصت سانت اصلاً قدش هست، این شد چه؟ بالاترین قدرت خدا. خورشید را درست کرد. زمین را درست کرد، ماه را درست کرد، کهکشانها را درست کرد ولی به هیچکدام افتخار نکرد. ستارگان را درست کرد، ستارگانی که تا الآن هم هنوز ندیده‌اند، درست کرده است. هی می‌خواهند بروند ببینند آخر این عالم کجاست؟ بابا بنشینید سر جایتان، پیدا نمی‌کنید، این احمقها خیال می‌کنند با این مادّه می‌توانند به آخر مادّه برسند، آخر مادّه تا هر جایی برود که باز یعنی مادّه، آخرش کو؟ معنا ندارد. می‌گویند چهارصد میلیارد ما کهکشان داریم، در این عالم، اینها البته تخمین است. حالا اینطوری که فعلاً از باب تئوری می‌گویند. که هر کدام از اینها چهارصد میلیارد ستاره توی آنها هست. بروید در خانه ضرب بزنید ببینید چه در می‌آید؟ ولی به اینها خدا هیچ فخر نکرد، هیچ مباهات نکرد، امّا این آدم دو پا را که درست کردها، این یک وجب قد و بالا، همین! در می‌آید به ملائکه دارد فخر [می‌کند]، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إِنِّي جٰاعِلٌ فِي اَلْأَرْضِ خَلِيفَةً </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿البقرة، ٣٠﴾ دارم جانشین درست می‌کنم. دارم خلیفه درست می‌کنم. بلند شوید بیائید تماشا کنید چه خبر است! بلند شوید بیائید ببینید اینجا چه خبر است! این چه است؟ این همان مقام است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ عَلَّمَ آدَمَ اَلْأَسْمٰاءَ كُلَّهٰا بِأَسْمٰاءِ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿البقرة، ٣١﴾ اسماء را خدا آمد به آدم تعلیم کرد، یعنی تمام حقائق وجودیّۀ علمیّه‌ای که در ذات پروردگار بود، آن حقائق علمیّه به این انسان تفویض شد، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ثُمَّ عَرَضَهُمْ عَلَى اَلْمَلاٰئِكَةِ فَقٰالَ أَنْبِئُونِي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿البقرة، ٣١﴾ وقتی که آمد به ملائکه عرضه کرد، بفرمائید. شما به من می‌گوئید چه خلق کرده‌ام؟ خدایا این همه تا بحال خلق کردی. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قٰالُوا أَ تَجْعَلُ فِيهٰا مَنْ يُفْسِدُ فِيهٰا وَ يَسْفِكُ اَلدِّمٰاءَ وَ نَحْنُ نُسَبِّحُ بِحَمْدِكَ وَ نُقَدِّسُ لَكَ قٰالَ إِنِّي أَعْلَمُ مٰا لاٰ تَعْلَمُونَ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿البقرة، ٣٠﴾می‌خواهی باز هم درست کنی؟ باز هم جنگ؟ باز هم جدال؟ باز هم دعوا؟ باز هم نق و نوق؟ میآید در خانه نِق شروع می‌شود، دیر آمدی، زود آمدی، این را خریدی، آن را نخریدی، چرا کردی؟ چرا؟ بابا نِقها را قبلاً بزن، وقتی شوهرت می‌آید در خانه دیگر نِقها را زده باشی، دیگر به آن نزن، قبل از اینکه بیاید پنج دقیقه هی شروع کن با خودت نِق زدن، می‌شودها. آنوقت تمام می‌شود دیگر. وقتی آمد بگو: سلامٌ علیکم، اهلاً و مرحباً و سهلاً، اینجور، به عکسش هم همینطور. حالا ما فقط یک جانبه به قاضی نرویم، همش دعوا، همش مرافعه. می‌خواهی خدایا دوباره دست به کار بشوی مثل همین نسلهایی که تا بحال بودند و این حرفها؟ گفت نه! این نسل فرق می‌کند، این خلقت تفاوت دارد، این حسابش با حسابهای دیگر فرق می‌کند، این خلیفه است. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">“إنّی جاعِلٌ فِی الأرْضِ خَلیفَۀً</w:t>
+        <w:t xml:space="preserve">”إنّی جاعِلٌ فِی الأرْضِ خَلیفَۀً</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">” از اینجا معلوم می‌شود که نسل‌های گذشته که شبیه به انسان بودند، اینها از نقطۀ نظر حقیقت علمی پائینتر از ما بودندها. جامع نبودند. چون مقام خلافی اللَهی مال این است، </w:t>
+        <w:t xml:space="preserve">“ از اینجا معلوم می‌شود که نسل‌های گذشته که شبیه به انسان بودند، اینها از نقطۀ نظر حقیقت علمی پائینتر از ما بودندها. جامع نبودند. چون مقام خلافی اللَهی مال این است، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”إنّی جاعلٌ فِی الأرْض خَلیفۀ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">“إنّی جاعلٌ فِی الأرْض خَلیفۀ</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">”. الآن خلیفه می‌خواهم درست کنم. “قالَ انّی أعْلَمُ ما لا تَعْلَمُونْ”. من یک چیزی می‌دانم که شما نمی‌دانید.</w:t>
+        <w:t xml:space="preserve">“. الآن خلیفه می‌خواهم درست کنم. “قالَ انّی أعْلَمُ ما لا تَعْلَمُونْ”. من یک چیزی می‌دانم که شما نمی‌دانید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> شما جبرائیل هستی، باش! خیلی دارای علمی، باش! برای انبیاء بعداً حالا وحی خواهی برد، واسطۀ وحی‌ایی، مَلک مقرّب ما هستی، جلال و عظمت تو تمام عالم وجود را گرفته است، اینها همه درست، تو میکائیل هستی، مَلک حیات هستی، تو عزرائیل هستی، مالک ممات هستی، تو اسرافیلی مالک رزق هستی، ولی با وجود همۀ اینها، إنّی أعْلَمُ ما لا تَعْلَمُون. من یک چیزی می‌دانم که شما نمی‌دانید. آن چیزی را که من می‌دانم، اینست که من اسماء خودم را به این تعلیم کرده‌ام، حالا آنهایی که می‌آیند می‌گویند: منظور از این اسماء پرتغال و گوجه‌فرنگی هست. با این حقیقتی که خداوند متعال دارد خبر می‌دهد، “</w:t>
+        <w:t xml:space="preserve"> شما جبرائیل هستی، باش! خیلی دارای علمی، باش! برای انبیاء بعداً حالا وحی خواهی برد، واسطۀ وحی‌ایی، مَلک مقرّب ما هستی، جلال و عظمت تو تمام عالم وجود را گرفته است، اینها همه درست، تو میکائیل هستی، مَلک حیات هستی، تو عزرائیل هستی، مالک ممات هستی، تو اسرافیلی مالک رزق هستی، ولی با وجود همۀ اینها، إنّی أعْلَمُ ما لا تَعْلَمُون. من یک چیزی می‌دانم که شما نمی‌دانید. آن چیزی را که من می‌دانم، اینست که من اسماء خودم را به این تعلیم کرده‌ام، حالا آنهایی که می‌آیند می‌گویند: منظور از این اسماء پرتغال و گوجه‌فرنگی هست. با این حقیقتی که خداوند متعال دارد خبر می‌دهد، ”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّی أعْلَمُ مالا تَعْلَمُون</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">”، چطور جور در می‌آید؟ این آدم، آدمی که خیلی می‌تواند یاد بگیرد. اسم همۀ میوه‌ها را می‌تواند یاد بگیرد. اسم همۀ خوردنیها را می‌تواند یاد بگیرد. همۀ چیزهایی که در دنیا هست همه را می‌تواند نان، نان بربری، نان سنگک، نان گرد، نان دراز، خیار، گوجه فرنگی، بادمجان، سبزی، پیاز، سیب‌زمینی، کدو، همۀ اینها را می‌تواند یاد بگیرد، شما خبر ندارید من چه درست کرده‌ام؟ من یک همچین آدمی درست کرده‌ام. شما بلدید؟ این اسامی را بلدید؟ بیائید ببینم جناب جبرائیل. می‌دانی گوجه‌فرنگی چند تا داریم؟ می‌دانی چند جور کدو داریم؟ هیچ واللَه ما تا بحال کدو نخورده‌ایم، ببینیم کدو چند جور است؟ اینها افرادی هستند که آمده‌اند میزان معرفت انسان را به کدو و گوجه‌فرنگی محدود کرده‌اند. اینست قضیه!</w:t>
+        <w:t xml:space="preserve">“، چطور جور در می‌آید؟ این آدم، آدمی که خیلی می‌تواند یاد بگیرد. اسم همۀ میوه‌ها را می‌تواند یاد بگیرد. اسم همۀ خوردنیها را می‌تواند یاد بگیرد. همۀ چیزهایی که در دنیا هست همه را می‌تواند نان، نان بربری، نان سنگک، نان گرد، نان دراز، خیار، گوجه فرنگی، بادمجان، سبزی، پیاز، سیب‌زمینی، کدو، همۀ اینها را می‌تواند یاد بگیرد، شما خبر ندارید من چه درست کرده‌ام؟ من یک همچین آدمی درست کرده‌ام. شما بلدید؟ این اسامی را بلدید؟ بیائید ببینم جناب جبرائیل. می‌دانی گوجه‌فرنگی چند تا داریم؟ می‌دانی چند جور کدو داریم؟ هیچ واللَه ما تا بحال کدو نخورده‌ایم، ببینیم کدو چند جور است؟ اینها افرادی هستند که آمده‌اند میزان معرفت انسان را به کدو و گوجه‌فرنگی محدود کرده‌اند. اینست قضیه!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> من چیزی را می‌دانم که شما نمی‌دانید، من اطلاعی دارم بر یک سرّی که شما ندارید. آن چیست؟ آن عبارتست از معرفت. من در انسان شناخت قرار داده‌ام، معرفتی قرار دادم که این معرفت در جای دیگر نیست. چرا؟ چون حضور به تمام شراشر وجود و اسماء کلیّۀ خودم، در این قالب تحقّق یافته است. این می‌شود مقام، مقام خلیفی اللَهی. این می‌شود مقام، مقامی که لیاقت برای جانشینی پروردگار [را دارد]، البته در صورتی که این را بخواهد به فعلیّت برساند، به کار بیندازد، به کار بیندازد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مرحوم آقا شیخ محمّد علی کاظمی می‌گفت: ما چه داعی داریم برای اینکه توحید بخوانیم؟ فلسفه بخوانیم؟ حکمت بخوانیم؟ ببینیم خدا چه است؟ رازق است؟ قادر است؟ مبدأش کجاست؟ منتهایش کجاست؟ ازلیّت او به چه نحو است؟ ابدیّت او به چه نحو است؟ ما نیاز نداریم به این حرفها، اینها همه بیهوده و لاطائلات است. چرا؟ چون ما عبد هستیم. عبد باید اطاعت کند. حالا مولایش هر که می‌خواهد باشد، باشد. ایشان خدای متعال را با پستچی پستخانه عوضی گرفته‌اند، پستچی می‌آید دَم در نامه می‌دهد، زنگ می‌زند نامه می‌دهد، می‌گوید آقا این نامه برای شماست؟ شما نگاه می‌کنید می‌گوئید بله. دیگر به بقیه‌اش کاری ندارید، این پستچی زن است؟ مرد است؟ خواجه است؟ قدش چقدر است؟ شکلش چقدر است؟ زشت است؟ زیباست؟ چه کار کرده؟ آقا نامه را بگیر و این دفتر را هم امضاء کن، خداحافظ شما، دیگر به این کار ندارد. ایشان خدا را با پستچی عوضی گرفته است. گفته بنده، کارش بندگی است، چه کار دارد حالا مولایش هر که می‌خواهد باشد، باشد. کاری نباید به او داشته باشد. معرفتی که ما نسبت به خدا باید داشته باشیم همان معرفتی است که کلاس چهارم، مهد کودک یادمان دادند، البته ما نرفتیم مهد کودک، اینها که حالا هست، بنا که این بنّا دارد، این عالم هم خدا دارد. همین! دیگر بیش از این می‌خواهیم چه کار؟ همین! این مقدار کفایت می‌کند برای اینکه نماز بخوانیم، روزه بگیریم، بعداً پیغمبرانی بالاخره آمدند برای هدایت بشر و بعداً از آنطرف فلک و کتک و فلان هم هست و خب پس بنابراین نخوانیم هم این بساط هست و دیگر عقل حکم می‌‌کند بر وجوب طاعت و بُعد از معصیت، این نهایت معرفت آقایان است نسبت به پروردگار، آنوقت بقیه هم تأیید می‌فرمایند. بقیه هم می‌آیند می‌گویند: بَه عجب حرف خوبی ایشان زده است، عبد کاری ندارد، حالا مولا هر که می‌خواهد باشد، چغندر فروش باشد، یا اینکه ذات پرودگار، ذات لا یتناهی باشد، برای ما فرق نمی‌کند ما باید اطاعتمان را بکنیم، تفاوتی ندارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -591,158 +715,168 @@
         </w:rPr>
         <w:t xml:space="preserve"> آن معرفتی که خدای متعال دارد به آن معرفت برای انسان نسبت به ملائکه مباهات می‌کند. آن چه معرفتی است؟ معرفت اینست که با فرض کنید که. حالا چه عرض کنم دیگر؟ بیست گرم طلا چند مثقال آن زکات می‌شود؟ اینست؟ یا اینکه فرض بکنید که اگر توی چاه یک مردار افتاد چند دلو آب بکشند؟ این آن معرفتی است که خدا دارد مباهات می‌کند؟ یا فرض کنید که با خرقۀ بالیه می‌شود کسب طهارت را کرد یا نمی‌شود؟ حالا ذو اطراف باشد یا طرفین باشد....، این آن معرفتی است که خدا دارد به آن معرفت به ملائکه مباهات می‌کند؟ می‌گوید این انسان به یک مقامی رسد که شما از او اطلاع ندارید. این انسان به یک مقامی می‌رسد که می‌داند اگر در یکجا نجس شد باید سه دفعه آب بریزی یا دو مرتبه هم بریزی کفایت می‌کند، عجب مقامیست آقا، اصلاً قابل وصف نیست، این چه مقام عظیمی است که جبرائیل هم خبر ندارد که با دو استکان آب این طهارت پیدا می‌کند یا نه؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> این چه است آقا؟ این دور افتادن از مطلب است، این آقایان از مسأله دور افتاده‌اند، و راه را به بیراهه رفته‌اند. بله! رعایت احکام شرع لازم است و ضروریست و کسی که لاابالی باشد در احکام شرع، جایی در عرفان و توحید ندارد. باید نسبت به احکام دقیق و کامل، انسان رعایت بکند، چون این طریق، طریق رسیدن به باطن، حفظ ظاهر را هم می‌خواهد. چیز نجس کدورت دارد، شخصی که می‌خواهد راه به حقیقت و باطن بیابد، باید ظاهر او هم پاک باشد. در این مسأله شکّی نیست. شما اگر ظاهر میوه و درخت را سم‌زدایی نکنید این آفت سرایت می‌کند و مغز را هم از بین می‌برد، بر خلاف همین‌ها که می‌گویند، ظاهر چه است و از اینحرفها، این درویش بازیهای قلابی و صوفیهای قلابی و منافق که برای فرار از تکلیف و تن دادن به هر بی‌عاری و لاابالی‌گری و کثافتکاری، اینها می‌آیند ظاهر شرع را بر می‌دارند، نه! کاملاً عرفا و اولیاء الهی از افرادِ مدعی فقه و فقاهت، نسبت به عمل به ظاهر قویتر و دقیقتر بودند و هستند. دقیقتر! ولی صحبت در اینست که معرفت در کجاست؟ آیا معرفت صرفاً به احکام است؟ یا معرفت به حقیقت و باطن و آن مراتب عالی توحید است؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> دیگر امشب هم وقت گذشت و مطلب تمام شد. تمام نشد هنوز، مجلس تمام گشت و به آخر رسید عمر، ما هنوز اندر وصف تو مانده‌ایم. ان شاء اللَه اگر خداوند توفیق دهد تتمّۀ مطالب برای شب بعد. ان شاء اللَه.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم صل علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1003,61 +1137,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="39" name="_x0000_i0039" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="54" name="_x0000_i0054" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0039" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0054" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5175,56 +5309,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -5233,51 +5366,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5502,51 +5635,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6321,51 +6454,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6435,72 +6568,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6710,62 +6846,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6825,250 +6963,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7145,50 +7312,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7637,120 +7816,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>