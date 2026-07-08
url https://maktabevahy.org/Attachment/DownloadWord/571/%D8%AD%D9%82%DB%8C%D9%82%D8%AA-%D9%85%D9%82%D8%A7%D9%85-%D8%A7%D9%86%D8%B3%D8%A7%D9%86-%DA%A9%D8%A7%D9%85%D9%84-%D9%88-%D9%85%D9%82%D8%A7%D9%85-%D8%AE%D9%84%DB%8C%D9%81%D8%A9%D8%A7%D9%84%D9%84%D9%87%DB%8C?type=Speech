--- v1 (2026-05-06)
+++ v2 (2026-07-08)
@@ -1137,61 +1137,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="54" name="_x0000_i0054" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="74" name="_x0000_i0074" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0054" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0074" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>