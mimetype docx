--- v0 (2025-11-07)
+++ v1 (2026-05-06)
@@ -12,171 +12,293 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو العليم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">معرفت نسبت به راه خدا، لازمه حرکت به سمت خداوند</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرح دعای ابوحمزه ثمالی - رمضان المبارک 1426 - مجلس نهم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیت‌اللَه حاج سید محمدمحسن حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدس‌الله‌سره</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذُ بِاللَه مِنَ الشَّیطانِ الرَّجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بِسمِ اللَه الرَّحمَنِ الرَّحیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و صلَّی‌ اللَه عَلَی سیّدنا و نبیّنا أبی‌القاسم مُحَمّدٍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و علی آله الطّیبین الطّاهرین و اللعنة عَلَی أعدائِهِم أجمَعینَ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
+          <w:bCs/>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مَعرِفَتی یا مَولای دَلیلی عَلَیکَ وَ حُبّی لَکَ شَفیعی إلَیکَ و أنَا واثِقٌ مِنْ دَلِیلی بِدَلالَتِکَ، وَ ساکِنٌ مِنْ شَفیعی إلی شَفاعَتِکَ».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«معرفت من ای مولای من، راهنمای من بر توست و محبّت من به تو شفیع من بسوی توست.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عرض شد خدمت رفقا که شرط دلالت بر مقصود و بر محبوب، معرفت محبوب است. و بدون معرفت، انسان راهی به مطلوب ندارد و همینطور سر در گم است. هر کسی هر چه می‌گوید به همان طرف تمایل پیدا می‌کند، یکی می‌گوید بیا اینجا، بلند می‌شود می‌آید اینجا، یکی می‌گوید بیا در این مجلس، بلند می‌شود می‌رود در این مجلس، گیج است. گنگ است. خودش هم نمی‌فهمد چکار دارند می‌کند. دو تا حرف ملایم می‌شنود قلبش به آن سمت تمایل پیدا می‌کند. دو تا حرف درشت از اینطرف می‌شنود، نسبت به آن جانبی که هست دلسرد می‌شود. دیگران به او رأفت و عطوفت می‌کنند، جانب آنها را بر می‌گزیند. افراد دیگر ممکن است نسبت به او سردی کنند، جانب آنها را رها می‌کند. هی دائماً در حال گردش است، در حال چرخش است، امروز را به فردا می‌گذراند، فردا را به هفتۀ دیگر و به ماه دیگر و به سال دیگر، باز در همان نقطه‌ای که بوده است در همان نقطه ثابت است، حرکتی نکرده است.</w:t>
       </w:r>
@@ -210,50 +332,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> بعضی‌ها هستند فقط به آدم که می‌رسند می‌گویند آقا حال شما چطور است؟ تشریف نمی‌آورید منزل؟ خدمت نمی‌رسیم؟ اگر پنج سال دیگر هم به آدم برسند همین را می‌گویند، ده سال دیگر هم همین را می‌گویند، حدّ همینقدر است، حالا شما خوب است؟ آقا مشتاق دیدار هستیم، مشتاق....! آی دروغگو! چرا دروغ داری می‌گویی؟ کلک داری می‌زنی، هیچ هم نه مشتاقی، آنقدر که اشتیاق زیارت حلیلۀ جلیله را دارید و سه ساعت زودتر منزل می‌روید، یک میلیونش اشتیاق دیدن ما را ندارید، خیلی راحت! نه بابا، چرا دورغ می‌گویی؟ اینها همش حرف در مقام تعارف است، خب انسان هم با همین تعارف و یک خنده و لبخند می‌گذارند، ان شاء اللَه مؤید باشید، خداحافظ شما، بیش از این ایستادن و صبر کردن اتلاف وقت است، به جان شما آقا، اتلاف وقت است. همین! خیلی مؤید باشید، ما هم همچنین، حالا ما هم همچنین خب چرا دروغ بگوئیم؟ ان شاء اللَه خدا توفیق بدهد. موفّق باشید و بگذارد و برود، برود دنبال کارش، اهل تعارف را برای همین تعارف باید انسان بگذارد، اینقدر ما فرصت نداریم که زندگیمان را به تعارف بگذرانیم. به این داد و ستدهای عامیانه و متعارف بخواهیم بگذرانیم، نه آقا، اینها مال اهل تعارف و اینهاست وقت انسان ارزشش بیشتر است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> گفتند این آقا بیست سال است که همین است، آنوقت همین، الآن هم تمام شد قضیّه، خب دست نمی‌گیرد خب بلند شو دنبال قضیّه را بیا دیگر، خب حالا آقا سیّد محمّد حسین را دیدی، خب دنبالش را بگیر دیگر، ان شاء اللَه دعا بفرمائید خدا به ما هم توفیق بدهد، دعا بفرمائید. خب حالا دعا می‌کنیم. معرفت این افراد نسبت به راه و مسیر و سعادت و خدا همینقدر است، همینقدر است، که روزی را به شب بیاورند و یک چیزی هم بگویند و یک مجلسی بروند و برای خالی نبودن عریضه یک روضه‌ای بخوانند و یک دو کلام از این و آن و یک شعر و یک ذکر و یک جوشن و دو خط شعر و یک ذکر مصیبت و یک دعا و یک چند کلمه از بزرگان و دو تا حکایت از گذشتگان و مجلس را گرم کنند و بعد هم که خب سفره بیندازند و پلو و چلو و خورشت و بعد هم شکمها را تا اینجا سیر کنند و برگردند منزل و به بقیۀ مستحبّات بپردازند. این نهایت معرفت مردم است. از این خدا و پیغمبر و عوالم ربوبی و درجات کمال و مراتب اسماء و عالم فنا و عالم بقا و وصول و وصل و تجرّد و اینها، فقط همین خوش بودن و لقلقۀ لسان و صحبت و اینها. همین قدر است. بیش از این مقدار نیست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> شناخت نسبت به مبداء بنحوی که در جان آنها قرار بگیرد و آنها را از ضمیر و سویدا حرکت بدهد و کبد آنها را بسوزاند و به حرقت آورد و جان آنها را به اضطراب اندازد و آرامش و سکون را از آنها بگیرد، کجا این حرفها هست؟ کجا این مطالب؟ آن امیرالمؤمنین علیه السّلام که می‌فرماید: در دعای کمیل در شبهای جمعه و در خیلی از شبها و مواقع می‌خوانیم که: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هَبنی أصْبِرُ عَلی حَرِّ نارِکَ، فَکَیْفَ أصْبِرُ عَنِ التطَِّرِ إلی کَرامَتِکَ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. گیرم خدایا که بر آتش دوزخ تو تحمّل آوردم و صبر کردم. چگونه می‌توانم فراق و دوری از کرامت تو را تحمّل کنم؟ این امیرالمؤمنین چه معرفتی داشته است؟ این چه شناختی است که آتش دوزخ را به هیچ می‌گیرد در قبال آن سوزش و رنجش و تعب و اضطراب و سوز و گدازی که بر فراق محبوب نصیبش می‌شود خب این چه حکایتی است؟ این معرفت امیرالمؤمنین با آن کسی که یکدفعه در طول عمرش دعای کمیل هم نخوانده و ادعای هزار تا مطلب را دارد یکی است؟ یکی است؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> دعای کمیل برای چه بخوانیم؟ نیازی به دعای کمیل نیست، خب این مضامین را ما می‌دانیم، بنده در یک مجلسی بودم، این مضامین را ما می‌دانیم، حالا خب کسی هم نخواند، نخواند، وظیفۀ ما سنگینتر است، وظیفۀ ما تبلیغ است، وظیفۀ ما ارشاد است، آنوقت همین آقا شب جمعه مجلسش را در شب، مسجد، تعطیل می‌کند، می‌آید فیلم اوشین تماشا می‌کند. این واجب است؟ این را اگر تماشا نکنیم از دست می‌رود؟ هفتاد سال سن است، درس تفسیرش را ترک می‌کند، منبرش را ترک می‌کند که زودتر برسد، او از آن اول، ثانیۀ اول فوت نشود. این معرفت همینقدر است! همش بازی است، بازی است آقا. به ادّعا و تظاهر و این حرفها نیست مسأله. به تظاهر و داد و بیداد و این حرفها نیست قضیّه، به صحبت کردنِ زیاد نیست. به نوشتنِ زیاد نیست. به هیاهو و این حرفها نیست، توی دلت چه خبر است بدبختِ بیچاره؟ توی دلت دارد چه می‌گذرد؟ امام سجّاد شوخی ندارد در اینجا که می‌فرماید: معرفت باید داشته باشی تا راهت بدهند. تا معرفت نداشته باشی کجا می‌توانی بروی؟ تا معرفت نداشته باشی چطور می‌توانی مردم را هدایت کنی؟ به کجا می‌خواهی هدایت کنی؟ به کجا می‌خواهی هدایت کنی؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -459,225 +582,238 @@
         </w:rPr>
         <w:t xml:space="preserve"> حالا باید چکار کرد؟ باید انسان دست از معرفتش بردارد؟ الاغ بشود؟ صد رحمت به الاغ، صد رحمت به الاغ. صد رحمت به گاو، وقتی که از اینجا می‌برنش خیش می‌زند می‌رود، بر می‌گردد از همانجا بر نمی‌گردد. یک خورده از بغلش بر می‌گردد، از کنار، تا اینکه همۀ زمین به یک منوال شخم بخورد. اینها به اندازۀ گاو هم نمی‌فهمیدند، به این مقدار هم نمی‌فهمیدند. تازه آنموقع ما فهمیدیم، عجب! این معرفت چه اکسیری است؟ و چه کیمیایی است؟ و این که به ما پدرمان هی می‌گفت برو به فکر خودت باش، چه بود مقصودش؟ مقصودش چه بود؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> آقا می‌گویم بیائید بحث کنیم، حرف بزنیم، جلوی همه بیان کنیم. نخیر! نمی‌کنیم. صلاح نیست. صلاح نیست حرف بزنیم، صلاح نیست قضایا روشن بشود، از اینور صلاح نیست از آنور، کسی به اینها سلام نکند، کسی به اینها اعتنا نکند، کسی مجالس اینها نرود. این شد چه؟ معرفت! خب حالا می‌شود انسان دست به دست این افراد بدهد؟ می‌شود؟ آن کسی که مکتبش اینست، آن کسی که مسیرش اینست، آنکسی که می‌گوید حرف نباید زد، صحبت نباید کرد، دلیل نباید آورد، اینجا هر که می‌آید سرش را بلند نباید بکند، مگر نگفتند؟ آنوقت می‌شود انسان در دست این افراد دستش را بگذارد؟ می‌شود انسان هر جایی برود؟ می‌شود انسان هر مکتبی برود؟ می‌شود هر جایی که او را دعوت کردند انسان پا بگذارد؟ یا نه، انسان باید بداند و بفهمد و شناخت داشته باشد و بعد [برود.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> پس لازمۀ حرکت بسوی خدا در وهلۀ اول معرفت است که انسان نسبت به راهی که می‌رود شناخت داشته باشد. حالا آن مقدار شناخت چقدر باید باشد؟ و به چه اندازه باشد که انسان را بر او دلالت کند؟ اینجا من امشب نگاه کردم دیدم نوشته است «معرفتی یا مولای دلیلی علیک»، بعد معنا را کرده است راهنمایی به سوی تو، به سوی تو غلط است، راهنمایی بر تو، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">دلیلی الیک </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">نیست، فرقش را ان شاء اللَه فردا شب اگر توفیق پیدا کردیم، دلیلی علیک با </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">دلیلی الیک </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">دو تاست و با هم فرق می‌کند، الیک یعنی بسوی تو، علیک یعنی بر تو، نه! معرفت، دلیل بر تو است، نه دلیل بسوی تو! چقدر انسان باید معرفت داشته باشد تا اینکه دلالت، دلالت صحیح و تام باشد و بی‌نقص؟ و آیا مراتب معرفتی یکی است یا تفاوت می‌کند، دیگر ان شاء اللَه برای فردا شب اگر خدا بخواهد. ان شاء اللَه.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> امیدواریم که خداوند متعال خودش مباشر با قلب و فکر و ضمیر ما باشد و خودش ما را در طریق معرفت خود و رساندن بر خود، خودش دست ما را بگیرد و صاحب مقام ولایت در هر حال ما را به خود وانگذارد که خسارت و بدبختی انسان در آنجایی است که احساس کند چیزی می‌فهمد و نداند و همین طور کورکورانه به راهی برود، “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قُلْ هَلْ اُنَبِئُکُمْ بِالأخْسَرینَ أعْمالاً </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اَلَّذِينَ ضَلَّ سَعْيُهُمْ فِي اَلْحَيٰاةِ اَلدُّنْيٰا وَ هُمْ يَحْسَبُونَ أَنَّهُمْ يُحْسِنُونَ صُنْعاً </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿الكهف‌، ١٠٤﴾ این افرادند. بگو، بدبخت‌ترین افراد [را] بگویم چه کسانی هستند؟ آنهایی که خیال می‌کنند دارند کار درست انجام می‌دهند، راهشان خوب است، ولی نمی‌دانند که در ضلالت و گمراهی هستند.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم صل علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -938,61 +1074,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="43" name="_x0000_i0043" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="2" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0043" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5110,56 +5246,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -5168,51 +5303,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5437,51 +5572,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6256,51 +6391,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6370,72 +6505,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6645,62 +6783,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6760,250 +6900,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7080,50 +7249,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7572,120 +7753,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>