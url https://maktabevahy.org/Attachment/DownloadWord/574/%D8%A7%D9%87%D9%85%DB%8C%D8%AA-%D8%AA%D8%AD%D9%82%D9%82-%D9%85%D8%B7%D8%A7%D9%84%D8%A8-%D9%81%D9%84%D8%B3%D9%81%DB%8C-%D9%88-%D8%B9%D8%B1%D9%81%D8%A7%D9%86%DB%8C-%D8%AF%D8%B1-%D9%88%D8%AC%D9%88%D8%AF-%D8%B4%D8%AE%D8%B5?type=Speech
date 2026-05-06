--- v0 (2025-10-21)
+++ v1 (2026-05-06)
@@ -12,384 +12,511 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو العليم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اهمیت تحقق مطالب فلسفی و عرفانی در وجود شخص</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرح دعای ابوحمزه ثمالی - رمضان المبارک 1426 - مجلس دهم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیت‌اللَه حاج سید محمدمحسن حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدس‌الله‌سره</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذُ بِاللَه مِنَ الشَّیطانِ الرَّجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بِسمِ اللَه الرَّحمَنِ الرَّحیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و صلَّی‌ اللَه عَلَی سیّدنا و نبیّنا أبی‌القاسم مُحَمّدٍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و علی آله الطّیبین الطّاهرین و اللعنة عَلَی أعدائِهِم أجمَعینَ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">معرفتی یا مولای دلیلی علیک و حبّی لک شفیعی إلیک.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «معرفت من ای مولای من، دلیل من است بر تو. و محبت من به تو، شفیع من بسوی تو است.» </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عرض شد خدمت رفقا که مسألۀ معرفت عبارت است از یک ادراک و احساس باطن، نه صِرف یک تصورات و مجموعۀ تصدیقات و خطورات و ذهنیّات، اینها را معرفت نمی‌گویند. معرفت عبارت است از کیفیت ارتباط علمی انسان با آن شخص معروف و معلوم. و این معرفت همان چیزی است که دلالت بر مطلوب می‌کند نه صرف تصرفات و خطوراتی که برای انسان حاصل بشود. دیشب عرض کردم نوار هم خیلی معرفت دارد، خیلی معلومات دارد. ولی آنچه که در نوار است جان ندارد. مفاهیمی است که آن مفاهیم بصورت صوت در این نوار گنجانده شده. الآن من دارم برای رفقا صحبت می‌کنم، رفقا دارند به مطالب من توجه می‌کنند استماع می‌کنند. آن چه که از دهان من بر می‌آید عبارت است از اصوات، صوت است، صداست، چیزی غیر از این نیست‌. حالا خودم به این مطالب معترف هستم یا نیستم یک مطلب دیگر است. ممکن است این حرفهایی که خودم برای رفقا می‌گویم قبول داشته باشم ممکن است نه، بگویم چون رفقا از من خواستند فعلاً شبهای ماه رمضان را با این حرفها بگذرانیم، اینطوری هم می‌شود. خودم حرفهای [خودم را] قبول ندارم به قول آن یهودی که داشت برای مسلمان‌ها اذان می‌گفت، می‌گفت به قول مسلمانها </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اشهد ان محمّداً رسول اللَه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، به قول مسلمان‌ها. خب اجیرش کردند به او پول داده‌اند آن هم آمده دارد اذان می‌گوید دیگر. من نمی‌دانم این اذان‌هایی که از رادیو پخش می‌شود، گاهی اوقات مثلاً در سحر و اینها می‌گویند فلان کس، افرادی که ایرانی نیستند اینها هم از همین قبیل پول دادن است یا نه این واقعاً....، چون </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اشهد ان علیاً ولی اللَه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">می‌گویند. اینها سنی‌اند اینها شیعه نیستند. خب بالأخره پول حلاّل مشکلات است دیگر، همه چیز را درست می‌کند دیگر. می‌گویند دین ما عین سیاست ما است، می‌‌گویند دیگر پول همه چیز را درست می‌کند و الاّ اینها بعید است که شیعه باشند. اینها </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اشهد ان علیاً ولی اللَه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">می‌گویند. من تعجب می‌کنم من اینطور خیال می‌کنم که سنی [است] پس چرا اینطوری است قضیه‌اش؟ علی کل حال.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> این صوتی که از دهان انسان بیرون می‌آید این صوتی که از دهان من بیرون می‌آید، یک صوت است. هیچ تفاوتی با آن صوتی که از توی ضبط در می‌آید ندارد. الآن این ضبطهایی که دارد صدای مرا ضبط می‌کند بعداً شما گوش بدهید این صدا را که می‌شنوید می‌گوئید آقا دارد این حرف را می‌زند، خب من که نمی‌زنم این ضبط الآن دارد می‌زند ولی می‌گوئید آن دارد می‌گوید. این صوت است. این صوت یک مفهوم دارد. این مفهوم تا چه مقدار دلالت بر مطلوب دارد؟ صحبت در این است. تا چه مقدار دلالت بر مطلوب دارد؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> واقعاً انسان باید به خدا پناه ببرد. انسان شخصی را می‌بیند بلیغ است، خطیب است، خوش‌صحبت است، خوش‌بیان است، کاملاً به مطلب وارد است، کاملاً به مطلب می‌رسد، کاملاً حق مطلب را ادا می‌کند، یک روز با مرحوم آقا در یک مجلسی بودیم عده‌ای از آقایان بودند، بعضی از این آقایان فعلی که خب در مصدر کار هم هستند بودند، در زمان شاه، در همان زمان سابق، نه در این زمان جدید. راجع به یک فردی بود که خب همه می‌شناسند، خطیب بود. کت شلواری بود. صحبت می‌کرد و کتاب می‌نوشت و خیلی هم آدم منحرفی بود خیلی منحرف بود. راجع به این صحبت بود و مقایسه بین او و بین خطیب معروف آن زمان مرحوم آقای فلسفی، مقایسه می‌کردند. همۀ افراد به اتفاق گفتند اگر یک مطلب را هم به آقای فلسفی بدهیم و هم به ایشان بدهیم، ایشان بهتر از عهدۀ بیانش بر می‌آید. یک آدم ریش‌تراش، کراواتی و در حسینیه صحبت می‌کرد. با کراوات و ریش‌تراشیده از امام حسین تبلیغ می‌کرد. همه می‌گفتند، اتفاق بود بر اینکه ایشان از عهدۀ این مطلب بهتر می‌آید، با این که خب آن مرحوم آقای فلسفی بسیار خطیب سخنور[ی] بود و خیلی بلیغ بود و خیلی خوش صحبت بود و در بیان مطالب واقعاً خب از افراد نادری بود. ولی علی کل حال مسأله این است و لکن قلبش </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">کاللیل المظلم </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل شب تار، سیاه، سیاه، سیاه، چرا؟ چون خودش به مطالبی که می‌گوید اعتقاد ندارد. بازی است، هنرپیشگی است، تئاتر است. اعتقاد ندارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> برای امام حسین می‌آید صحبت می‌کند یک ساعت دو ساعت، گاهی اوقات سه ساعت صحبت طول می‌کشید و مرام و مکتب امام حسین را معرفی می‌کرد. مرام و مکتب امام حسین چه بود؟ اقامۀ نماز و اقامۀ عدل و احیاء ولایت پدرش امیرالمؤمنین علیه السلام. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اُرید أن امر بالمعروف و انهی ان المنکر و اسیر بسیرة جدی و ابی علی ابن ابیطالب.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مگر این نبود؟ مگر امام حسین روز عاشورا در هنگام نماز ظهر بلند نشد نماز خواند در هنگام جنگ، مگر نبود؟ آنوقت همین آقا نماز نمی‌خواند. شاهد عینی برای پدر ما، خود مرحوم مطهری، نقل کرد و من حاضر بودم که ایشان گفت: من یقین دارم این نماز نمی‌خواند. بنده خودم شنیدم. به حرفهایش چه؟ اعتقاد ندارد. پول می‌گیرد حرف می‌زند. در این مجلس حرف می‌زد در آن مجلس حرف می‌زند. چقدر بیشتر می‌دهید آقا؟ اینجا چقدر بیشتر می‌دهید؟ ما می‌رویم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> بَه‌بَه چقدر قشنگ صحبت می‌کند بَه‌بَه چقدر خوب صحبت می‌کند به‌به چقدر عالی صحبت می‌کند، به‌به چقدر، به‌به به‌به...! ولی عجیب بود، عجیب بود. این افرادی که می‌رفتند پای صحبت اینها وقتی در می‌آمدند مانند حیوان مسخ شده بودند. مسخ شده بودند، گیج بودند. من با اینها وقتی که صحبت می‌کردم می‌دیدم اصلاً اینها نمی‌فهمند نمی‌فهمیدند! نمی‌فهمیدند. حرف می‌زدیم یک چیز دیگر می‌گفتند. یعنی وقتی که صحبت می‌کرد این شخص و این مطلب عجیب در کتاب‌هایش هم پیداست. یک صفحه از کتاب‌هایش را می‌خوانی اصلاً چنان ظلمت و کدورت آدم را می‌گیرد اصلاً کتاب را می‌خواهد پرت کند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">چطور نفس انسان همراه با بیانش و بنانش، چطور این نفس می‌آید تأثیر می‌گذارد؟ این که می‌گویند هر چیزی را نخوانید، هر مقاله‌ای را نخوانید، هر حرفی را گوش ندهید، به سخن هر کسی نگاه نکنید مال همین است. آدم نگوید که نه آقا! ما می‌رویم صحبت می‌کنیم گوش می‌دهیم تجزیه می‌کنیم تحلیل می‌کنیم صحیح را از سقیم جدا می‌کنیم، نه، آن اثر را می‌گذارد. یک وقتی ضرورت دارد، بله، بنده هم اکثر کتابهای این شخص را خواندم چون خوب ضرورت اقتضاء می‌کرده در عین اینکه مکدر هم شدم ولی خب در عین حال خواندم، خب این یک مسأله‌ای است. ولی نه انسان همین طوری اینجا یک سرک بکشیم آن جا هم یک سرک بکشیم آن جا ببینیم چیست این جا ببینیم چیست. این اینجا ببینیم آن جا ببینیم هِی از آدم می‌برد، می‌گیرد، یک تکه جدا می‌کند. هِی از انسان سلب می‌کند، می‌کَند، می‌کَند از انسان از دل انسان هِی می‌کَند. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">کالیل المظلم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. سیاه، چون اعتقاد ندارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> سه ساعت راجع به حضرت زهرا حرف بزنیم و سخنرانی کنیم و کنفرانس بدهیم، حضرت زهرا که بود فاطمۀ زهرا که بود؟ آن کسی بود که فرمود بهترین زنان عالم آن زنی است که نه مردی را ببیند و نه مردی او را ببینید. این کلام حضرت زهراست. راست گفته من نمی‌دانم. نعوذ باللَه نعوذ باللَه خطا کرده بنده نمی‌دانم، این کلام کلام حضرت زهراست. حالا همین شخص نزدیکترینِ محارمش را همه بی حجاب باید ببینند. خب این چه حضرت زهرایی است؟ این چه کنفرانسی است؟ این دیگر چه صحبتی است؟ این دیگر چه تبلیغی است؟ که را دارید مسخره می‌کنید؟ چه تبلیغی است؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ما آمدیم تمام معرفت شریعت را خلاصه کردیم فقط در یک قسمت، فقط قسمت مبارزه‌اش، فقط قسمت سیاستش. انگار پیغمبر تا امام زمان الی زماننا هذا هیچ چیز بلد نبودند فقط مبارزه بلد بودند. بزنند، در بروند، فلان کنند، مثل چریک‌ها، اینطرف آنطرف هیچ کار، نه نماز بخوانند نه حج کنند، نه دعا بکنند، نه استغاثه کنند، نه ابتهال کنند، نه گریه کنند نه یا اللَه بگویند نه ذکر بگویند هیچ، هیچ، هیچ کار اینها بلد نیستند فقط مبارزه. اگر یکی از امامها هم خدای نکرده خدای نکرده خدای نکرده، در یکی از این زمینه‌های مبارزه کم بیاورد، یک مقداری خلاصه تشویش و اضطراب و چیست و ببینیم چیست و حالا شاید اشتباهی شده! شاید...! خیلی بخواهیم به آن امام ارفاق کنیم، می‌گوئیم نتوانست آن وظیفه‌اش را آن طور که باید و شاید انجام بدهد، نتوانست، زمینه برایش مساعد نبود، خلاصه، مؤدبانه وقتی بخواهیم رد کنیم امام سجاد را، اینطور بیان می‌کنیم، مؤدبانه! این چیست؟ این معرفت ندارد. یک سری مطالب را در ذهن خودش متمرکز کرده بعد بیاید با این تخیلات بازی کند، تئاتر بازی کند هنرپیشگی کند. نهایت مسأله این است و بسیار مایۀ تأسف است، بسیار مایۀ تأسف است، بسیار مایۀ خجالت و تأسف است، که ما مشاهده کنیم و ببینیم که در بعضی از مواقع تأییداتی نسبت به مطالب این، از بعضی‌ها بگوش می‌رسد یا دیده شده! بگذریم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> این معرفت عبارت است از آن حقائق علمیه که خدای متعال در دل انسان قرار می‌دهد نسبت به خود و نسبت به اسماء و صفات خود، و آن حقائق علمیه باعث می‌شود که روح به سمت همان حقایق و وقایع جهت گیری پیدا کند. این باعث می‌شود</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. العلم نورٌ یقذف اللَه فی قلب من یشاء </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">علم نور است معرفت نور است که خدا در قلب هر که بخواهد می‌اندازد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> در شبهای گذشته خدمت رفقا عرض شد که اطلاع بر مبانی حِکَمی و فلسفی راه انسان را به سمت مقصود و به سمت محبوب باز می‌کند و اطلاع بر مبانی عرفانی دل انسان را روشن می‌کند و جلا می‌دهد و افکار انسان را برای حقائق مکنونه و مخزونه آماده می‌کند روشن می‌کند. کسی که فلسفه نخواند هزار سال فقه بخواند نمی‌تواند از خصوصیات پروردگار سر در بیاورد. مسائل زکوی و خمس و تجارت چه ربطی به معارف و مبادی مبداء و معاد دارد؟ چه ربطی دارد؟ مسائل طهارت و نجاست و استصحاب تزکیه و عدم تزکیه و طهارت چه ارتباطی با مبانی مبداء و معارف الهی دارد؟ احکامی است مربوط به جوارح که ارتباطی به جوانح ندارد. و انسان باید برای گذرانش در این دنیا، بر اساس مسلک صحیح که شرع تعیین کرده که همین فقه است حرکت کند، ولی مسائل اعتقادی ارتباطی به این ندارد. ارتباط ندارد، باید برود دنبال چیز دیگر. هزار سال فقه بخواند نمی‌داند خدا چطوری است؟ اسماء الهی چیست؟ صفات الهی چیست؟ مگر در فقه است اینها؟ مگر این حرفها در فقه است؟ مگر این حرفها در اصول است؟ تا شما مسألۀ قاعدۀ بسیطی الحقیقی را خوب ادراک نکردید که نمی‌توانید جنبۀ وحدت را در کثرت مشاهده کنید. تا قانون علیت را به آن نرسیده‌اید که نمی‌توانید مسألۀ اتحاد اسم و رسم با ذات را و توحید اسمائی و توحید افعالی را بخواهید ادراک بکنید. تا قاعدۀ صرافت وجود را در فلسفه و عرفان نظری به آن نرسیم که نمی‌توانیم آیات قرآن </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هُوَ اَلْأَوَّلُ وَ اَلْآخِرُ وَ اَلظّٰاهِرُ وَ اَلْبٰاطِنُ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ﴿الحدید، ٣﴾ را بخواهیم بفهمیم، اینها با چه فهمیده می‌شود؟ با روایات زکوﮤ فهمیده می‌شود؟ با روایات غلات این آیات؟ فهمیده می‌شود یا نه این کلید دیگری می‌خواهد راه دیگری می‌خواهد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ولی صحبت در این است که آیا صرف خواندن و مطالعه کفایت می‌کند یا نه؟ باید این خواندن همراه با توجه باشد تا آن توجه موجب استجلاب نور بشود و این حقایق را در نفس متمرکز کند حک کند. چه بسیار افرادی بودند که اهل فلسفه بودند و به بیراهه رفتند؟ الی ما شاء اللَه. استاد فلسفه بودند، ولی به انحرافات افتادند، به انحرافات کشیده شدند. چقدر افرادی بودند که اینها سر از ماده و مادیات و این طرف و آن طرف و خارج و امریکا و اینجا برو، آن جا بیا و دَم و دستگاه و فلان و خودشان هم اهل فلسفه و استاد فلسفه هم بودند؟ بله؟ چقدر افراد بودند؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -570,158 +697,168 @@
         </w:rPr>
         <w:t xml:space="preserve"> حالا ما نباید بگوئیم که حضرت سجاد که یک هم چنین مطلبی را می‌فرماید خب آن امام بود. می‌فرماید معرفتی یا مولای دلیلی علیک. خب ما که مثل حضرت سجاد نیستیم. ما کجا به پای آن حضرت می‌رسیم؟ نه، عرض شد. نور همیشه دلالت بر نور می‌کند. اگر به اندازۀ یک وات ما چراغ داریم به همان اندازه دلالت بر او می‌کند، دو واتی و ده واتی صد واتی، تا اینکه برسد به خورشید. زیرا نور نور را نشان می‌دهد. وقتی که دل منور است به نور، این نور موجب می‌شود که انسان کشیده بشود به سمت مبداء، با کشیده شدن معرفت او اضافه می‌شود، باز او را آماده می‌کند برای یک کشش بیشتر و همین طور تا اینکه به آن مقام و مرتبه‌ای برسد که دیگر انکشاف کلی و انفتاح کلی بشود و سلطان معرفت برای انسان خود را آشکار کند و تمام وجود انسان را بگیرد. این می‌شود چه؟ این می‌شود حقیقت معرفت.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> لذا در اینجا حضرت می‌فرماید: معرفتی یا مولای دلیلی علیک. معرفت من دلیل بر توست، نمی‌فرماید دلیل به سوی تو. یک دَلَّ عَلیه داریم یک دَلّ إلیه داریم. مدلولٌ علیه و مدلولٌ الیه. مدلولٌ علیه یعنی خود ذات او. خب این را دیگر ان شاء اللَه اگر رفقا اجازه بدهند توضیح این مسأله را ان شاء اللَه دیگر برای جلسۀ بعد قرار بدهیم. چون این یک مقداری احتیاج به صحبت دارد و دیگر این اواخر رمق ما هم تمام شد. گرچه از وجنات رفقا واقعاً اشتیاق و شوق و الحمد لله همّت و...، من غبطه می‌خورم، این پیداست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ولی خب ان شاء اللَه که امیدواریم که خداوند توفیق بدهد و در این شبهای ماه مبارک، این جلسات انس و...، اینها انس است دیگر. بیائیم و بنشینیم و با هم صحبت بکنیم مطلب بگوئیم و رد و بدل بشود و مطالب تا اینکه بهانه‌ای پیدا کنیم، بهانه‌ای پیدا کنیم، می‌گویند بهشت را به بها نمی‌دهند و به بهانه می‌دهند. یک بهانه‌ای پیدا کنیم تا اینکه، در ره دوست به هر حیله رهی باید زد. و ذکر و اوقات خود را با یاد و ذکر و صحبت عوالم واقع و حقیقت و مسائل ربوبی بگذرانیم که واقعاً خیر دنیا و آخرت در همین است. جداً ها! ما واقعاً بنشینیم و با خودمان فکر کنیم چقدر از عمرمان گذشته و نسبت به مسائلی که سایر افراد از هر گروهی و از هر فئعه‌ای و از هر مکتب و نحله‌ای در آن مطالب هستند و صحبتها هستند. خب ما هم در اینها بودیم ما هم کم و بیش در این مکاتب بودیم در این مجالس بودیم از این حرفها زدیم. دیگر خسته شدیم دیدیم بابا این حرفها آخر ندارد، آخر ندارد! پس حالا وقتی که این حقایق برای انسان خودشان را نشان می‌دهند و واقعیت را به انسان می‌فهمانند از خدا بخواهیم که توفیق وصول به این حقایق و ادراک این حقایق و التزام به این حقایق را هم برای ما تقدیر بفرماید.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم صل علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -982,61 +1119,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="45" name="_x0000_i0045" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="17" name="_x0000_i0017" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0045" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0017" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5154,56 +5291,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -5212,51 +5348,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5481,51 +5617,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6300,51 +6436,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6414,72 +6550,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6689,62 +6828,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6804,250 +6945,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7124,50 +7294,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7616,120 +7798,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>