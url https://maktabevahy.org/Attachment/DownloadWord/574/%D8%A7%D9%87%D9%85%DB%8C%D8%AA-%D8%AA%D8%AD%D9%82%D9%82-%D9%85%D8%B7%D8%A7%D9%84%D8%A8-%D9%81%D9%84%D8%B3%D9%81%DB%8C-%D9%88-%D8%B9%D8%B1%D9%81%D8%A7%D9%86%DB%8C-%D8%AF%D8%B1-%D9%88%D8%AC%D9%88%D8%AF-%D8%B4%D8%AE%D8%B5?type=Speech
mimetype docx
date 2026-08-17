--- v1 (2026-05-06)
+++ v2 (2026-08-17)
@@ -1119,61 +1119,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="17" name="_x0000_i0017" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="51" name="_x0000_i0051" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0017" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0051" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>