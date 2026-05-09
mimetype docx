--- v0 (2025-11-05)
+++ v1 (2026-05-09)
@@ -12,201 +12,292 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو العليم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">میزان تفاوت انسان ها براساس میزان معرفت و عقل آن ها</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرح دعای ابوحمزه ثمالی - رمضان المبارک 1426 - مجلس دوازدهم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیت‌اللَه حاج سید محمدمحسن حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدس‌الله‌سره</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذُ بِاللَه مِنَ الشَّیطانِ الرَّجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بِسمِ اللَه الرَّحمَنِ الرَّحیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و صلَّی‌ اللَه عَلَی سیّدنا و نبیّنا أبی‌القاسم مُحَمّدٍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و علی آله الطّیبین الطّاهرین و اللعنة عَلَی أعدائِهِم أجمَعینَ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">معرفتی یا مولای دلیلی علیک و حبی لک شفیعی الیک.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«معرفت و شناخت من ‌ای مولای من، دلیل من است بر تو. و محبت من نسبت به تو، شفیع من است به سوی تو.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">راجع به مسأله معرفت تا حدودی خدمت رفقا مطالبی عرض شد که شرط حرکت انسان به سوی مراتب کمال معرفت اوست. کسی که معرفت ندارد هم خود ضال است و گمراه و هم مضل است و گمراه کننده در صورتی که مسئولیتی داشته باشد، و یکی از علل مهم، حالا نگوییم تمام العلّه، در انحراف مردم و اعوجاج طریق، همین مسألۀ عدم معرفت است چه به جهل بسیط و یا به جهل مرکب، در مقام هدایت و ارشاد مردم برآمدن و به جای کعبه سر از ترکستان در آوردن. این یک مسألۀ خیلی مهم است و این یک قانون فطری و یک قانون عقلیست، که انسان عبارت است از شناخت و معرفت و انسان بدون معرفت با حیوان تفاوتی نمی‌کند هیچ فرقی ندارند با هم.</w:t>
       </w:r>
@@ -400,50 +491,51 @@
         </w:rPr>
         <w:t xml:space="preserve">اگر ذره‌ای زین نمت برپرم ** فروغ تجلّی بسوزد پرم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">از اینجا که می‌خواهم عبور کنم دیگر نمی‌توانم، این اشعۀ شمس در اثر اصطکاک با این جرم، حرارتی را بوجود می‌آورد که برای من قابل قبول نیست. پس رسول خدا از مراتب اسماء بالاتر رفت، بالاتر رفت. امام همین‌طور، اولیاء الهی که در مرتبه و در لوای امام علیه السلام قرار دارند همین‌طور، چون من اینطور هستم خدایا تو مرا اینطور قرار دادی. حضرت سجاد لذا می‌فرماید: معرفت من بر ذات تو، دلیل و راهنمای من است بر تو. چون من نسبت به تو معرفت پیدا کردم و این معرفت موجب چیست؟ حب است. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لذا حضرت اول معرفت را بیان می‌کند چون معرفت دارم و</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> حبّی لک شفیعی الیک </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">محبت من به تو می‌شود شفیع من. این محبت بواسطۀ معرفت است. اگر من خدایا نسبت به تو معرفت نداشتم، محبت داشتم؟ این محبت از کجا پیش آمده؟ این محبت از چه نشأت گرفته؟ دو نفر وقتی که به هم علاقه پیدا می‌کنند این علاقه‌شان ناشی از چه می‌شود؟ می‌شود یکی در یک شهری باشد یکی دیگر هم در یک شهری باشد، نه این از آن خبر داشته باشد نه او از این خبر داشته باشد به هم علاقه‌مند باشند؟ آخه یک چیز معقولی نیست. الآن چقدر در طهرانند دارند در خیابان راه می‌روند شما به آنها محبت دارید؟ اصلاً نمی‌دانیم کی هست؟ همین الآن در ساعت یک ربع به ده، الآن هزار نفر فرض کنید دارند در خیابان انقلاب راه می‌روند، من خبر ندارم. زن است؟ مرد است؟ کوچک است؟ بزرگ است؟ مسلمان است؟ یهودی است؟ نصرانی است؟ هیچ اطلاعی من ندارم هیچی. خب پس وقتی من نسبت به یک نفر اطلاع نداشته باشم محبتم نسبت به آنها لغو خواهد بود. چون محبت بر اساس شناخت می‌آید. من باید نسبت به محبوب، آن کسی که او را دوست دارم، شناخت داشته باشم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یک وقت یک کسی فرض کنید همین‌طوری [یکی را] در خیابان می‌بیند، از این خوشش می‌آید خب این اوّلین مرتبۀ شناخت است، اولین مرتبۀ شناخت است. که همین یک چیزی، یک کسی را دیده، حالا به صرف دیدن از او خوشش می‌آید. دیگر نمی‌داند این کیست؟ این چیست؟ این چه اخلاقی دارد؟ شاید خیلی اخلاق بدی هم داشته باشد اتفاقاً. بعد بگوید ای بابا غلط کردیم ما اصلاً این را دوست داشتیم! ای کاش اصلاً توی ذهنمان نمی‌آوردیم. هان؟ هیچی! همین یکی را ما دیدیم و به او علاقه پیدا کردیم. بعد یک مقداری که انسان با او ارتباط پیدا می‌کند صحبت می‌کند می‌بیند، نه بابا این هم چنین مالی هم نیست که حالا فکرش را بخواهد بگذارد، خیلی ممنون کاری نداری؟ اِ آقا؟ آمدی با ما سلام و علیک کردی...! خیلی ممنون همین قدر... انشاءاللَه می‌بینیمت، به شما تلفن می‌کنیم من تلفن بزنم یا شما؟ نه نه خودم می‌زنم. می‌بیند نه بابا این.... یکی را می‌رود با او صحبت می‌کند می‌بیند نه حرفش، مطلبش، آدم فهمیده‌ای است قابل استفاده است بعد یک مقداری بیشتر با او گرم می‌گیرد بیشتر با او رفت و آمد می‌کند، اخلاقش، رفتارش، می‌گوید چقدر آدم با رأفتی است، چقدر آدم با گذشتی هست، چقدر آدم با سخاوتی هست، چقدر آدم خوش‌برخوردی هست، چقدر آدم اهل ملاحظه‌ای هست. می‌بینید؟ هی کم‌کم این ارتباط وقتی که زیاد می‌شود زیاد می‌شود معرفت انسان نسبت به او بیشتر که شد محبت انسان هم نسبت به او زیاد می‌شود. محبتش نسبت به او اضافه می‌شود. بعضی از افراد نه! احساس می‌کند در همین حد دیگر کافیست، در این میزان، بخواهد اضافه اعمال محبت بکند مثلاً شخص حالا تحمّل ندارد. می‌گوید خب این مقدار، بعضی‌ها بیشتر بعضی‌ها کمتر، افراد بر حسب موقعیت و استعدادات خودشان، یعنی خود محبوب، و خود طرف و امکانات او و آن آثار وجودی که در او هست، این یک عامل، عامل دیگر میزان معرفت طرفی که می‌خواهد نسبت به او محبت پیدا کند. این دو عامل موجب می‌شود که برای انسان تعلق حاصل بشود. تعلق پیدا بشود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -464,84 +556,86 @@
         </w:rPr>
         <w:t xml:space="preserve"> چرا انسان نسبت به ولیّ خدا محبت دارد؟ چرا؟ چرا محبت دارد؟ چرا انسان به امام محبت دارد؟ این علاقه‌ای که الآن ما به امام زمان داریم، این محبتی که به امام زمان داریم خودمان را امتحان کردیم که چقدر است؟ و به چه علّت است؟ چرا ما به امام زمان محبت داریم؟ امام زمان چون امام است؟ خب امام است دیگر، ما که امام را که اصلاً نمی‌بینیم این چه امامی است که اصلاً نَبینیم او را؟ نمی‌بینیم او را و برای خودش دارد امامت می‌کند بالأخره ما چکار کنیم؟ او امام است، خب بسیار خب امام ماست، دارد امامت می‌کند برای خودشان. یعنی اگر الآن واقعاً شناخت عامیانه و توده و کلّی افراد را نسبت به امام زمان ما بخواهیم نگاه کنیم این چه می‌شود؟ این بیش از این مقدار بدست نمی‌آید. فوقش اگر توسل کنیم به امام زمان با اینکه غایب است حضرت این توسل ما را اجابت می‌کند شفای مریض می‌کند. حالا اگر توسل کردیم خوب حالا این هم نشد، خوب هیچی دیگر، دیدید؟ ندیدید؟ بعضی افراد وقتی توسل می‌کنند انجام نمی‌شود چه حالی پیدا می‌کنند؟ بنده خودم دیدم. اصلاً دیگر نسبت به امام زمان حالا ـ نعوذ باللَه ـ شاید کفر هم بگویند دیگر! حتّی ما در یک مجلسی بودیم یک جوانی را از دست داده بودند، یک چند تا زن آنجا بودند مرحوم آقا هم بودند. یکی از آنها در آمد، این امام زمان هم که کاری برای ما نکرد هی می‌گویند به او توسل کن. یکی دیگر به او گفت آقا کفر نگو فلان نگو. یعنی بندۀ خدا خب قاطی که بود دیگر قاطی‌تر هم شد. گفت این همه توسل کردیم خب چه شد دیگر حالا؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مگر حالا قرار بر اینست که امام زمان بنشیند هر چه شما می‌فرمایید گوش بدهد؟ عالم حساب دارد، حساب و کتاب دارد، حالا یک روز جوان شما باید برود، حالا اگر جوان همسایه‌ات می‌رفت این کفر را می‌گفتی؟ چون از تو رفته ناراحتی، الآن آن همسایه هم نسبت به تو همین حال را دارد، می‌گوید خب از این رفته دیگر به من چه؟ نه! این شناخت نیست. این شناخت یک شناخت عادیست. بر همین اساس محبت مردم هم نسبت به امام زمان همین قدر است، همین! یک امامی که پشت کوهها هست و هر روز یک جا عوض می‌کند و کسی هم از او خبر ندارد هر وقت بخواهد بیاید دیگر. ما هم توسل می‌کنیم گاهی می‌گیرد گاهی نمی‌گیرد هر وقت دلش خواست گرفت، سرش شلوغ نبود.... یکی از آقایان داشت به یکی دیگر می‌گفت که هر وقت به زیارت امام رضا می‌روی وقتی برو که خلوت باشد! از آقایان معروف هم هست. چون آن موقع امام رضا سرش شلوغ نیست! کاملاً....، جدی داشت می‌گفت‌ها، حالا رفقا می‌خندند، این واقعاً داشت می‌گفت. می‌گفت امام رضا آن موقع سرش شلوغ نیست افرادی که می‌آیند در حرمش می‌شناستشان، ولی اگر وقتی بروی که شلوغ باشد، نه! خلاصه ممکن است یکی در برود یکی در میان، دو تا در میان فلان بکند. خب این می‌خواهد مردم را حالا به امام هدایت کند. اینکه خودش به اندازۀ یک ده شاهی بین امام رضا و بین مشد حسن دوغ‌فروش فرق نمی‌گذارد خیال می‌کند سر تغار ماست و دوغش چند نفر جمع بشوند آن بگوید آقا نوبت رعایت نشد، آقا چیز...! می‌گوید خب بیا جلو ببینمت دیگر، خب امام رضا هم همین است، آن هم به همین وضعیت است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اینجاست که در روایت داریم کسی که برود زیارت امام رضا ثواب یک حج و یک عمرۀ مقبوله، ثواب ده حج و ده عمرۀ مقبوله، ثواب صد حج و ثواب هزار تا بعد حضرت می‌فرماید که اصلاً به حساب نمی‌آید! این مال چیست؟ مال مراتب معرفت است. این آقا اگر برود زیارت امام رضا ثواب یک! چه عرض کنم ثواب یک حج عمره که خیلی زیاد است! ثواب یک پارک رفتن و قدم‌زدن به او می‌دهند، خیلی بخواهد. چرا اینطور است؟ چون معرفتی که ما کسب کردیم این معرفت معرفت نبوده، این فقط پرداختن به یک سری اصطلاحات بوده، پرداختن به یک سری امور ظاهر بوده، پرداختن به یک سری مسائل افعال بوده. نسبت به ولایت، نسبت به حقیقت امام، نسبت به نور تجلّی پروردگار در این اسم اعظم، نسبت به وساطت در فیض عالم وجود، اصلاً این مطالب نه بگوشمان خورده و نه می‌خواهیم بخورد، از آن فرار می‌کنیم، لذا می‌گوییم چه؟ لذا می‌گوییم مشد حسن دوغ‌فروش هم نمی‌گوید یک همچین حرفی را، عرض کردم دو سه شب پیش، چه برسد به اینکه امام بیاید بگوید زنت را طلاق بده. مش حسن دوغ‌فروش هم یک همچین حرفی را نمی‌زند. در حالتی که هر دو سه روز در میانی یک زیارت امام رضا هم می‌رود، دعا هم می‌خواند </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">السلام علیک یا امین اللَه فی ارضه و حجته علی عباده و اشهد انک جاهدت فی اللَه حق جهاده و عملت بکتابه.... </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">همین شروع می‌کند ولی چه؟ این، السلام علیک یا امین اللَه فی ارضه این امانت چه امانتی است که الآن داری تو به امام رضا می‌گویی؟ تو امین خدا هستی بر زمین، و حجت او هستی، این حجت کی می‌تواند باشد؟ اینها را اصلاً همین‌طوری می‌خوانیم و می‌رویم دیگر، گفتن بخوانید ما هم می‌خوانیم، بیش از این هم تکلیف نداریم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> بنابراین آن معرفتی که نسبت به ذات پروردگار حاصل بشود آن معرفت محبت به سوی پروردگار را به دنبال می‌آورد. چرا امیرالمؤمنین می‌فرمود خدایا وصل خودت را از من دریغ نکن اگر می‌خواهی حتی مرا در آتش هم بیندازی بینداز؟ چرا؟ این امیرالمومنین این حرف را برای چه دارد می‌زند؟ همین‌طوری مثل ما می‌زند؟ خب ما اصلاً برای چه می‌زنیم؟ آن برای چه می‌گوید؟ حالا امیرالمؤمنین به خدا معرفت دارد خب معرفت داشته باشد، معرفت داشته باشد باید این حرف را بزند؟ حالا کسی که بخدا معرفت دارد باید بگوید که ما را در جهنم هم بردی ببر امّا از وصل خودت ما را محروم نکن؟ از نظر به کرامتت ما را محروم نکن؟ برای چه همچین حرفی می‌زند اصلاً؟ مگر آتش سوزندگی ندارد؟ مگر جهنم سوزندگی ندارد؟ آیا امیرالمومنین خواسته خدایی نکرده اغراق کند؟ افراط در کلام کند؟ خواسته مطلب را....؟ نه! امیرالمومنین راست دارد می‌گوید شوخی نمی‌کند با خدا چرا؟ چون از معرفت با خدا یک محبتی برای او پیدا شده که اگر یک سر سوزن بخواهد آن محبت از بین برود امیرالمومنین هزار بار می‌گوید من نابود بشوم بهتر است تا اینکه این محبت تکان بخورد، این ارتباط بخواهد دست بخورد. این تعلق بخواهد یک خورده، یک سر نخ بخواهد حرکت کند. بگوید مرا به جهنم ببر ولی محبوب من باش، آن بجای خودش محفوظ باشد، حالا هر جا می‌خواهی ببری ببر. یک وقت دلت می‌خواهد در بهشت ببری یک وقت می‌خواهی در جهنم ببری یک وقت می‌خواهی در بیابان بیندازی یک وقتی می‌خواهی توی شهر ببری. یک وقت می‌خواهی....! محبوب من باش دیگر من کجا باشم مطرح نیست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اصحاب سیدالشهداء نه به خاطر بهشت آمدند پیش امام حسین، به خاطر خود امام حسین آمدند. اگر به خاطر بهشت می‌آمدند که مفت ارزش نداشت. قیمت نداشت. شوخی که می‌کردند با هم اینها شوخی بود، یک وقت شما جدّی نگیرید. مثلاً مسلم بن عوسجه آن شب شوخی می‌کرد فردا می‌رویم همچین خدمت حورالعینها می‌رسیم، آنها با هم می‌خندیدند. اینها همه شوخی بوده که....! آنها فقط امام حسین را می‌خواستند. اگر به آنها می‌گفتند که خب شما حورالعین را می‌خواهید بسیار خب بروید دیگر به امام حسین کاری ندارید؟ امام حسین می‌گفت می‌رفتند؟ امام حسین اگر به آنها می‌گفتش که من بهشت را برای شما تضمین می‌کنم بلند شوید امشب شب عاشورا بروید سراغ زن و بچه‌تان، می‌رفتند یا نمی‌رفتند؟ بهشت را تضمین می‌کنم دیگر، شما مگر بهشت را نمی‌خواهید؟ قیامت هم که دست من است. حاکم در قیامت منم، قسیم جنت و نار منم پدرم قسیم جنت و نار است دیگر، امیرالمومنین نگفته </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">انا قسیم الجنۀ و النّار</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">؟ من بهشت را، ای حبیب ای مسلم ای بریر ای عابس ای ابوالفضل ای برادر ای پسر! من بهشت را برای شما در روز قیامت تضمین می‌کنم، منم امام هستم دیگر، از من بالاتر کیست؟ یکی یکی حضرت نامه می‌نوشت می‌گفت بروید و من را تنها بگذارید بروید، می‌رفتند یا نمی‌رفتند؟ نه! نمی‌رفتند می‌گفتند ما بهشت می‌خواهیم چکار؟ زهیر وقتی می‌گفت هزار دفعه من را تیکه تیکه کنند بسوزانند، خاکسترم را چکار کنند و اینها، دوباره اگر زنده کنند دست از تو بر نمی‌دارم اینها به خاطر بهشت بود؟ به خاطر چه بود؟ این می‌گوید ما می‌خواهیم با تو باشیم، ما را از پیش خودت نبر، هر جا می‌خواهی....، بگیرند بکشند زنده نگه دارند اسیر کنند هر کاری دلشان می‌خواهد بکنند. این بود که تا پای آخر ایستادند، گفتند: ما امام حسین را می‌خواهیم، نه بهشت را می‌خواهیم نه حوریش را می‌خواهیم نه غلمانش را می‌خواهیم هیچی ما نمی‌خواهیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این محبت و این معرفتِ نسبت به سیدالشهداء یک علاقه‌ای در اینها بوجود آورده، یک تعلقی در اینها بوجود آورده که اگر همان آن بیایند و مراتب بهشت را به اینها بگویند شما را اینجا می‌بریم با این امام حسین کاری نداشته باشید. می‌گویند آنجا جهنم است برای ما، چه بهشتی است که بگویند آن بهشت شما برو ما اینجا امام را تنها بگذاریم؟ اصلاً مگر همچین چیزی می‌شود؟ ما تنها بگذاریم. ما از او جدا بشویم، التفات می‌کنید، جدا بشویم! چرا اینطور است؟ چون آنها معرفت به امام حسین نداشتند به آثار امام حسین، بهشت و نِعَم در بهشت و اینها، اینها همه آثار است. معرفت بر امام حسین داشتند. معرفت بر خود امام حسین داشتند معرفت بر ولایت داشتند. می‌گوید هزار دفعه هم ما را تیکه تیکه هم بکنید بکنید، ده‌هزار دفعه بکنید بکنید، صد هزار دفعه هم بکنید بکنید، یک میلیون هم...، هر چه دلتان می‌خواهد بکنید. ما یک بدن داریم آن هم هر کاریش می‌خواهی بکنی، بکن، بیا! سبیل، اصلاً مال تو، تو که ما را نمی‌توانی دست بزنی، ارتباط ما را که با امام حسین نمی‌توانی دست بزنی. به بدنمان کار داری بیا اصلاً خودم می‌خواهی قطع کنم بیندازم جلویت، خب این کار را که نکردند خب اینکه خلاف شرع است. و الاّ می‌گفت چه می‌خواهی؟ می‌خواهی ما کشته بشویم؟ بیا! اینها یک هفت‌تیر می‌زنیم بفرما خب راحت شدی؟ خیالت راحت شد؟ نه! آن می‌گوید ما را نمی‌توانی دست بزنی اگر می‌توانی با هفت‌تیرت با زورت با تفنگت با تیر و کمان و با شمشیر و با چاقو و اینها، اگر می‌توانی به ما دست بزنی، ما را بیایی تغییر بدهی، این ارتباط را بیایی قطع کنی، می‌توانی بیا بکن. خود حضرت مگر نفرمود؟ گفت: غیر از اینست که شما با بدن من فقط سر و کار دارید، خود حضرت فرمود دیگر. گفت شما که آن حریّت من را که از من نمی‌توانید بگیرید، راه من را که از من نمی‌توانید بگیرید، مسیر من را که نمی‌توانید بگیرید. با یک بدن سر و کار دارید بیایید هر کاری دلتان می‌خواهد بکنید. اصحاب امام حسین هم اینطور بودند. دیوانۀ امام حسین بودند. اصلاً مجنون امام حسین بودند. اصلاً از مرحلۀ عشق قضیه گذشته، که خب حالا البته اینها نیاز به توضیح دارد که چه نحوه باید باشد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -552,202 +646,213 @@
         </w:rPr>
         <w:t xml:space="preserve"> این چه قضیه‌ای بود؟ این چه اکسیری بود؟ این امام حسین که آمد با زهیر بن غین بجلّی صحبت کرد و آن آدمی که اصلاً از یک طرف می‌رفت که [با] امام حسین اصلاً برنخورد، آمد زیر و رو شد، زنش یک نگاه به او کرد گفت هان! کارت در آمد. خب زنش فرستاده بود دیگر، آن از آن زنهای نادر الوجود البته، نه! خب البته هستند. ولی خب آنکه بفرستد شوهرش را در دام مرگ، زنش فرستاد، نمی‌خواست برود، گفت خجالت نمی‌کشی پسر پیغمبر حرف با تو می‌زند خوب برو حرفش را گوش بده [ولی عمل نکن] خب برو ببین چه می‌گوید؟ پسر پیغمبر هست یا نه؟ دید عجب! ای بابا اینجا از زنمان خوردیم، بهش یک خورده برخورد گفت باشد حالا برویم ببینیم چه می‌شود تکلیفمان؟ رفت و دیگر دخلش هم آمد دیگر! وقتی برگشت زن گفت هان دیدی کارت در آمد. ولی یادت باشد من فرستادمت، روز قیامت باید هوای من را داشته باشی، گفت باشد. این کار را کرد. و واقعاً هم که خب.... این امام حسین با این چکار کرد؟ تصرف کرد؟ این چکار کرد؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> امام حسین آمد یک مقداری به این معرفت داد عقلش را بالا برد وجدانش را بیدار کرد. نه اینکه بیاید امام حسین اینطوری بگوید نگاه کن حورالعین را توی بهشت ببین و فلان! نه بابا این حرفها چرت و پرت است، آمد مقامات را به اینها....، بله حضرت بعد در شب عاشورا وقتی اینها همه تثبیت شدند. یکی یکی مقامات اینها را آن هم تازه در آن مقداری که مربوط به عالم مثال و روح و برزخ اینها هست در بهشت نشان داد. آن بالاتر که قابل رویت نیست. بعد آمد این کار را کرد. تو اینی، جایگاه همه را یکی یکی در بهشت نشان داد. آمد وجدان این را بیدار کرد، عقل این را آمد باز کرد، این را نسبت به وضعیتش آگاه کرد، تنبیه‌اش کرد. آن وجدان خاموش و ندای باطنش را که کثرات دنیا گرفته بود و پرده افتاده بود، آمد آن پرده را کنار زد. بدبخت بیچاره کجایی؟ می‌دانی کجایی؟ حالا دو روز دیگر هم زنده هستی! خب آخرش که چه؟ آن دم عیسوی و ولایی امام حسین آمد حقایق را در درون این زنده کرد، وقتی زنده کرد گفت دیگر دست بر نمی‌دارم، دیگر از تو من دست بر نمی‌دارم. حالا فهمیدم قضیّه چیست؟ حالا فهمیدم مطلب کجاست و ما داریم به کجا می‌رویم؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> همین را در روز عاشورا برای حرّ بن یزید حضرت باز کرد. لازم به گفتن نیست، آن عنایتی که حرّ اینطور شد خب آنهم توسط امام حسین است دیگر، چه فرقی می‌کند؟ حتماً لازم نیست که روبه رو بشود. باطنش را یکدفعه آمد باز کرد کجای کاری؟ تو داری پسر پیغمبر را می‌کشی؟ تو داری این کار را می‌کنی؟ من کجا بودم اینجا کجاست؟ این تصوّر را من نمی‌کردم اینجا این قضیّه دارد اتّفاق می‌افتد. رفت پیش عمر سعد می‌خواهی چکار کنی؟ من؟ می‌بینی می‌خواهم چکار کنم! دیگر همین. جدّی می‌گویی؟ خب شوخی نداریم سی‌هزار نفر را که بی‌خود اینجا نیاوردم. کمترین کاری که می‌کنم اینست که سرها را از بدن جدا می‌کنم این کمترینش هست و واقعاً هم سنگ تمام گذاشتند. واقعاً، چه جنایتی بود که اینها نکردند یکدفعه اینجا حر چه شد؟ زیر و رو شد. دید اِ ما داریم کجا می‌رویم؟ یک عمری زندگی کردیم یک عمری نماز خواندیم یک عمری </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اشهد انّ لا اله الا اللَه و اشهد أنّ محمداً رسول اللَه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">گفتیم یک عمری داریم روزه می‌گیریم یک عمری داریم حج انجام می‌دهیم الآن داریم می‌آییم پسر پیغمبر را سر می‌بُریم! اِ اِ! چه شد؟ خیلی این مسأله مهم است رفقا! خیلی باید ما توی خودمان هی ورزش بدهیم، هی وضعیت خودمان را بیاییم با این مطالب....، این عاشورا، واقعاً عاشورا الگو هست. اینکه می‌گویند عاشورا اسوه است بخاطر همین است. هر قدمش برای انسان یک درس است، یک تنبیه است یک چکش است، هر قدمش. می‌زند توی سرش، یک عمری ما این کار را کردیم الآن داریم پسر پیغمبر را....! عجب! معرفت پیدا کرد، شناخت پیدا کرد به وضعیت خودش. البته در همان حدّ خودش حالا ما نمی‌خواهیم بگوییم که میزان معرفت حر با حبیب بن مظاهر یکیست، نه! اینها خب تفاوت دارد ولی خب بواسطۀ این مجاهده آن مسألۀ معرفت بالا می‌رود و در نتیجه محبت هم بالا می‌رود، اینها چیزهایی هستند که همدیگر را حالا ان شاء اللَه برای شبهای دیگر.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> این تنبّه پیدا کرد، معرفت پیدا کرد، نسبت به وضعیت نسبت به خودش نسبت به آینده‌اش نسبت به دینش نسبت به مئالش نسبت، هی شروع کرد با خود ور رفتن، دید این اصلاً جور در نمی‌آید. خب حالا معرفت پیدا کردی برو کنار دیگر، بگذار برو. نه! یک پله رفت بالاتر، گفت من آوردم تا اینجا من هم باید تا آخر باشم، این قضیه. یعنی این معرفتی که پیدا کرد خدا هم کمکش کرد گفت من باید دست بر ندارم از این، نه اینکه فقط بگوید خب پیدا کردم حالا بروم دنبال کارم، حالا نمی‌جنگم، حداقل نمی‌جنگم، خب این یک مرتبه ولی نه! بالاتر رفت، یک پله رفت بالاتر، من آوردم تا به اینجا، من علّت بودم، من مقصر بودم، پس من هم مسئولم. باز این یک پله مردانگی، باز از این بالاتر رفت گفت حالا اگر من هم نمی‌آوردم، خب این اینجا باید رفت و ایستاد تا آخر. ببینید هی مسأله می‌رود بالاتر. اول مسألۀ خودش، بعد حساب تقصیر خودش، بعد رفت بالاتر که اگر تقصیر هم نداشتیم نداشتیم، امام حسین را چکار کنیم؟ امام حسین را کاریش نمی‌شود کرد دیگر. حالا تقصیر هم نداشتیم فرض کنید که ما اصلاً از پشت کوه بودیم داشتیم تماشا می‌کردیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> این بنی‌اسد بی‌لیاقت و بی‌سعادت که آمدند و دیدند و امام حسین را در آنجا دیدند و گفتند: خیلی خب می‌رویم، خیلی خب دیگر کاری نداریم، و خیلی اظهار تأسف کردند و این جنایت هولناک را هم محکوم کردند و رفتند، رفتند دنبال زندگیشان، بعد هم صبر کردند امام حسین را وقتی به شهادت رساندند، گفتند خب حالا بعد از سه روز دیگر بلند شویم بیاییم حالا دفن کنیم دیگر. خیلی خب خیلی ممنون از لطفتان! غیرتت کجا رفته نفهم؟ حمیّتت کجا رفته بی‌شعور؟ آخه به تو آدم می‌گویند؟ به تو مرد می‌گویند؟ پسر پیغمبر اینجا جلوی افراد، یا بن رسول اللَه خیلی متأسفیم و به شدّت هم محکوم می‌کنیم و خلاصه از اینکه این قضیه برای شما اتفاق افتاده. حضرت فرمودند بله ان شاء اللَه خدا اجرتان بدهد و فلان، زمینها را هم از آنها خریدند و فلان برای زوّار، اینهایی که می‌آیند در اینجا که آن زمینها را حضرت خریدند. چند فرسخ در چند فرسخ این مربوط بشود به همان افراد و زوّار که می‌آیند در آنجا، در آنجا آنها اسکان بدهند چه کنند و این حرفها. خب این کارها را هم انجام دادیم و همین قدر از شما ممنونیم که در لشگر عمر سعد نرفتید، حالا این زبان حال حضرت بود دیگر. اینها را من دارم می‌گویم، خیلی از شما همین‌قدر ممنونیم که اقلاً بروی ما شمشیر نکشیدید و خودتان را کنار کشیدید به همین یک محکوم کردن و اظهار تأسف مسأله را تمام کردند. خب این می‌شود چه؟ این هم می‌شود یک مرتبۀ از معرفت، پس معرفت به امام و معرفت به ولایت مراتب دارد مثل معرفت به خود ذات پروردگار.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> خب مطلب در اینجا آن قسمت اول که تمام شد ان شاء اللَه وارد همین فقرۀ دوم که حبّی لک هست که ارتباط معرفت با محبت و مراتب معرفت و مراتب محبّت و بعد هم خصوصیات و آثاری که مترتب بر محبت هست. ان شاء اللَه تا ببینیم که خداوند چقدر به ما توفیق می‌دهد و در این چند شب آخر که دیگر ماه رمضان باقی نمانده. واقعاً من نگاه می‌کنم می‌بینم که ماه رمضان تمام شد و دست ما خالی و حتّی خجالت می‌کشیم از اینکه از خدا تقاضا بکنیم که خدایا ما که دست خالی هستیم. واقعاً من به خودم که نگاه می‌کنم من که شرمنده‌ام از اینکه اصلاً یک همچنین تقاضایی را بکنیم. حتی به معرض در بیاوریم عجز خودمان را ولی خب از آن طرف شندیم و دیده‌ایم که عفو و رحمت خدا واسع هست و باب رحمت او باز است. ان شاء اللَه در این شبهایی که دیگر از ماه رمضان باقیست ببینیم که خداوند تا چه حدّ به ما توفیق عنایت می‌کند؟</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم صل علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1008,61 +1113,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="46" name="_x0000_i0046" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="3" name="_x0000_i0003" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0046" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0003" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5180,56 +5285,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -5238,51 +5342,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5507,51 +5611,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6326,51 +6430,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6440,72 +6544,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6715,62 +6822,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6830,250 +6939,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7150,50 +7288,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7642,120 +7792,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>