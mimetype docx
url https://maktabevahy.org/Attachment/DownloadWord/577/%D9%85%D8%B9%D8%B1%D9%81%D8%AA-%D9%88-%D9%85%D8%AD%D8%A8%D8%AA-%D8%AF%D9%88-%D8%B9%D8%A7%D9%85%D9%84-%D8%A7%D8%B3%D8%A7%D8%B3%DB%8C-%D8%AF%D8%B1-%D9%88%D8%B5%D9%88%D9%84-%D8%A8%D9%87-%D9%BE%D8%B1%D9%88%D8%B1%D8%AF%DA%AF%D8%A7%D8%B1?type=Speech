--- v0 (2025-11-12)
+++ v1 (2026-05-06)
@@ -13,252 +13,373 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو العليم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">معرفت و محبت دو عامل اساسی در وصول به پروردگار</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرح دعای ابوحمزه ثمالی - رمضان المبارک 1426 - مجلس سیزدهم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیت‌اللَه حاج سید محمدمحسن حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدس‌الله‌سره</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذُ بِاللَه مِنَ الشَّیطانِ الرَّجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بِسمِ اللَه الرَّحمَنِ الرَّحیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و صلَّی‌ اللَه عَلَی سیّدنا و نبیّنا أبی‌القاسم مُحَمّدٍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و علی آله الطّیبین الطّاهرین و اللعنة عَلَی أعدائِهِم أجمَعینَ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«مَعرِفتی یا مَولای دَلیلی علیکَ وَ حُبّی لَکَ شَفیعی اَلیک.» </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">معرفت من ای مولای من، راهنمای من بر توست، مرا بر تو هدایت می‌کند نه بر غیر تو. چون شناخت دارم نسبت به تو، پس بنابراین این شناخت مرا از غیر تو جدا می‌کند و فقط سمت و سوی مرا به تو قرار می‌دهد. خودت! که راجع به‌این فقره خدمت رفقا مطالبی عرض شد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> بعد حضرت می‌فرماید: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ حُبّی لَکَ شَفیعی اِلیک. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">محبت من به تو، این شفیع من به سوی توست، چرا محبت شفیع است؟ چه سرّی است که محبت شفیع است و چه دلیلی دارد که اصلاً انسان احتیاج به شفیع داشته باشد؟ چه نیازی به شفیع هست؟ مگر خدا کیست؟ و چیست؟ و چه موقعیّتی دارد که انسان برای رسیدن به او نیازمند شفیع است؟ مگر این همه خودش با، در آیات قرآن نمی‌فرماید: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قُلْ يٰا عِبٰادِيَ اَلَّذِينَ أَسْرَفُوا عَلىٰ أَنْفُسِهِمْ لاٰ تَقْنَطُوا مِنْ رَحْمَةِ اَللّٰهِ إِنَّ اَللّٰهَ يَغْفِرُ اَلذُّنُوبَ جَمِيعاً </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿الزمر، ٥٣﴾ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یا رحمة اللَه الواسعه وسعة رحمته کل شی، ان اللَه هو التواب الرحیم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.» خدا می‌بخشد، خدا همیشه درب منزلش به روی واردین باز است، همیشه باز است. خب چطور انسان احتیاج به شفیع دارد؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> در آیۀ قرآن داریم که </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">: مَنْ ذَا اَلَّذِي يَشْفَعُ عِنْدَهُ إِلاّٰ بِإِذْنِهِ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿البقرة، ٢٥٥﴾ کیست که بدون اجازۀ خداوند بتواند شفاعت کند؟ مسألۀ شفاعت خب یک مسألۀ دامنه داری است و حالا وارد در آن بحث شدن و احتیاج به شفاعت و شفاعت چه افرادی را در بر می‌گیرد؟ این ها خب خیلی مطالب زیاد است و در این قضیّه صحبت ها و مباحثات و مناقشات بین متکلمّین و غیر متکلّمین و از گروه‌های مختلف از اشاعره و معتزله و این ها، خیلی زیاد است. حالا نسبت به گناه، بخشش گناه و مطالب ظاهر خیلی صحبت را در آنجا نمی‌بریم، در همین مطلب خودمان که وصول به پروردگار و رسیدن به آن مدارجّ عالیه و انفتاح طریق، و کشف اسرار عالم ربوبی در آن حیطه صحبت می‌کنیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> خب عرض شد که معرفت لازمۀ حرکت است، بدون معرفت حرکت معنی ندارد، شما بدون اینکه جایی را در نظر بگیرید و آدرس داشته باشید، سوار وسیلۀ نقلیه تان بشوید و همین طور در خیابان را بیفتید، این کار عبثی است، کار لغو است، بگویید حال سوار می‌شوم خیابان ها را می‌روم بالاخره یک طوری می‌شود، یک ماه هم که بگردید، باز به مقصد نمی‌رسید و دائماً از این خیابان به آن خیابان، از این خیابان به آن خیابان، همین طور در حال پرسه زدن هستید. چرا؟ چون راه نامشخّص است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -479,288 +600,300 @@
         </w:rPr>
         <w:t xml:space="preserve"> این مرتبۀ معرفت این چه می‌کند؟ وقتی که انسان عمل کرد بالاتر می‌رود، بالاتر می‌رود، بالاتر می‌رود. حضرت سجاد می‌فرماید: معرفتِ تنها گرچه دلیل علیک است ولی این کافی نیست. یک چیز دیگر هم می‌خواهد در این جا، آن هم مسأله مسألۀ محبت است. مسألۀ محبت است. می‌گویند آقا ما، بعضی ها هستند دیگر، آقا ما این کار را کردیم چرا اثرش را ندیدیم؟ این کار را کردی چرا اثرش را ندیدی؟ از خدا مگر چه توقع داری؟ چه طلب داری از خدا؟ آقا ما دو سال آمدیم ندیدیم، آقا سه سال آمدیم، آقا پس چی شد؟ چهارسال این جا هستیم پس چی شد؟ حالت حالت طلبکارانه، حالت طلبکارانه با حالت محبت دو تا است. محب هیچوقت از محبوب طلب ندارد. محب فقط یک چیزی می‌بیند، فقط رضایت محبوب را می‌بیند، همین، این کار را من برایت کردم، پس تو چرا این کار را نمی‌کنی؟ این دستگاه محبت راه ندارد. این معامله است، این تجارت است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مرحوم آقا می‌گفتند: من در نجف که بودم، البته‌این نامه‌ای بوده حالا ایشان هم یک دفعه می‌فرمودند گاهی، نامه‌ایشان هست من دیدم. برای مرحوم آقای انصاری نوشتند: آقا ما چیزی [، در] حالمان تغییری نمی‌بینیم چیه قضیه؟ کجای قضیه عیب دارد؟ خبری نیست، مسأله‌ای نشد! فلان. مرحوم آقای انصاری یک جوابی می‌دهند، ایشان هم شوخ بودند، هم لطیف بود، خیلی شوخ و لطیف، می‌فرمودند آقا شما که سلف نفروختید به خدا که حالا تقاضای مالش را بکنید. سلف فروختن این است که قبلاً بیایند محصولات یک شرکتی را یک زراعتی این را قبلاً بخرند و پولش را بپردازند بعد آن وقت آن شرکت آن کارخانه آن زمین آن زراعت بیاید آن محصول را به آنها بدهد. در سر وقتش هر وقت میوه ها می‌رسد، هروقت آن محصول بیرون بدهد، می‌گویند شما که به خدا سلف نفروختی که حالا می‌خواهی بیایی چکار کنی، این یک، ثانیاً ـ حالا البته آن هم دیگر باصطلاح یک متایبه هم در آن بود ـ شما که می‌دانید هرچیزی یک اجتهادی می‌خواهد، شما که در این راه مجتهد نشده‌اید، چطور تشخیص می‌دهید که عنایت و لطف خدا شامل حال شما نشده است؟ بعد آن وقت یک مطالبی را به‌ایشان می‌گویند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> آقا ما چند سال است این طور هستیم، آقا چند سال است آن طور هستیم، آقا خبری نیست! آقا چیز، می‌خواهی چی باشد؟ می‌خواهی چه خبری باشد؟ آیا ما که ادعای وصل خدا را داریم از خدا طلبکاریم؟ و خدا موظف است بر اینکه حاجات ما را برآورده کند؟ چه کسی یک چنین حرفی زده است؟ کی بر عهدۀ خدا گذاشته است که بیاید حتماً حاجات ما را بر آورده کند؟ چه کسی گفته است؟ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لاٰ يُسْئَلُ عَمّٰا يَفْعَلُ وَ هُمْ يُسْئَلُونَ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ﴿الأنبیاء، ٢٣﴾ از کار خدا که نمی‌شود سؤال کرد. خدایا ما برای تو نماز می‌خوانیم به شرط اینکه کشف حجاب کنی، نه! یک همچنین خبری نیست. یک همچنین مسأله‌ای نیست. نمی‌خواهی نخوان، می‌خواهی من کشف حجاب کنم؟ کشف حجاب کسان دیگری می‌کنند. ما کشف حجاب بلد نیستیم. خدایا من یک ماه رمضان برایت روزه گرفتم که پرده از جلوی من برداشته بشود، می‌خواستی نگیری. صاف، صاف می‌گوید می‌خواستی نگیری. خدایا من برای تو حج انجام دادم که در حج امام زمانت را ببینم، مگر امام زمان ایستاده است که چشم جنابعالی به سیمای حضرت بیافتد؟ این قدر بیکار است که بیاید خودش را در اختیار ما ها قرار دهد امام زمان؟ خدایا من از اموالم خمس پرداختم، زکاة پرداختم، کفاره دادم، اموال، چی چی اموال؟ تا مشتری نمی‌آمد در کارخانه‌ات، ‌این اموال از کجا بدست می‌آمد؟ تمام جنس هایت باد می‌کرد به آسمان می‌رفت. کدام اموال؟ می‌گویی زکاة دادم؟ تا من از بالا باران نمی‌فرستادم، پس این گیاه از کجا در می‌آمد؟ تا از این چاه آب نبود، این گیاه‌های تو که مثل علف شده بود خشک شده بود. یک دانه آفت می‌آید توی یک دانه زراعت، همۀ این زراعت ها را همه را از اول تا آخر فاتحه اش را می‌خوانیم. یک موج ملخ خدا می‌فرستد توی این زراعت ها، یک صبح تا عصر که می‌شود تمام جارو می‌کنند این زراعت را، بلند می‌شوند پرواز می‌کنند، می‌روند روزیشان را یک جای دیگر بخورند، تمام شد. چه کسی این کارها را کرد؟ حالا می‌گویی: من زکاة دادم؟ منت سر من می‌گذاری؟ منت چی چی است؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این طور عمل کردن، عمل کردن طلبکارانه است، خدا خوشش نمی‌آید، نه خوشش می‌آید، نه کاری انجام می‌دهد، می‌خواهید رفقا امتحان کنید، امتحان کنید. می‌آیید می‌گویید که جناب آقای طهرانی شما اشتباه فرمودید! ما آمدیم این طوری انجام دادیم، نتیجه اش را هم بردیم. می‌گوییم خب علی کل حال، پس ما یک تجدید نظری می‌کنیم، اگر قرار بر این باشد. ولی تا به حال، این پنجاه سالی که از سن ما گذشته، هنوز تجدید نظر نکردیم توی این مطالب، ان شاء اللَه از این به بعد هم همین خواهد شد. خدا از آدم طلب کار خوشش نمی‌آید که بیاید بگوید من این کار را می‌کنم برای این. این رسم محبت نیست. در عالم محبت این مسأله راه ندارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> وقتی یک نفر بیاید منزل شما، برای شما یک هدیه‌ای بیاورد، یک دو کیلو میوه بیاورد، یک دو تا کمپوتی بیاورد اگر مریض است یا یک دو جلد کتابی بیاورد، یک شیشه عطری بیاورد، بعد بگوید، خلاصه در عوض یک چیزی به من بدهید، شما یک دفعه یک چیزیتان نمی‌شود؟ اِ! دو تا کتاب آوردی حالا چه می‌خواهی؟ پولش هم می‌خواهی می‌گویی آقا شما هم به ما یک چیزی بده؟ دو کیلو میوه آوردی، یک جعبه شیرینی آوردی، بعد این چه طرز صحبتی است؟ این چه تقاضایی هست؟ وقتی که خدا می‌خواهد بنده‌اش در مقابلش بایستد برای نماز، دلش می‌خواهد فقط بنده اش بگوید اللَه اکبر، هیچی دیگر توی ذهنش نباشد، همین، اللَه اکبر، بسم اللَه الرّحمن الرّحیم، الحمد لله، یعنی خدایا فدات شوم، قربانت بگردم، تو این طور هستی، همۀ حمدها مال تو است، همۀ نعمت ها از آن تو است. فقط باید سراغ تو آمد، دست مرا بگیر، من بدبختم، من بیچاره ام من....، ببینید! اهدنا الصراط المستقیم صراط الذین انعمت علیهم غیر المغضوب علیهم و الضالین، این ها همه مال چی است؟ این ها همه اش مال وادی محبت است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> عایشه می‌گوید به پیغمبر گفتم، دیدم خیلی دارد پیغمبر نماز می‌خواند، خیلی دارد عبادت می‌کند، می‌گوید گفتم که یا رسول اللَه شما این قدر نماز می‌خوانی؟ شما هم باید مثل ما نماز بخوانی؟ شما هم احتیاج به نماز دارید؟ شما هم یعنی....؟ حضرت یک عبارت فرمودند: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اَفلا اَکون عبداً شکورا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> خیلی عبارت عجیبی است. می‌گوید: بندۀ شاکر هم نباشم؟ نمی‌گویم خدا این را بر من واجب کرده است، چون نماز شب بر پیغمبر واجب بود. اگر خدا بر پیغمبر واجب هم نمی‌کرد، اگر دستور هم نمی‌آمد، اگر واقعاً آزاد می‌گذاشت، می‌گفت هرکس دلش می‌خواهد و هرکس نمی‌خواهد، ولی در یک همچنین وضعیتی، واقعاً رفقا باید بیاییم با خودمان فکر کنیم آیا جا نداشت بلند شویم عبادت کنیم؟ یا نه چون خدا گفته نماز بخوان ما این کار را می‌کنیم؟ چون امام حسن عسگری می‌فرماید</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">: لیس منا من ترک صلوة الیل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> کسی که نماز شبش را ترک کند از ما نیست. بخاطر این نماز می‌خوانیم؟ بخاطر کلام امام صادق علیه السلام که در هنگام احتضار، قوم و عشیرۀ خود را دستور دادند آمدند و فرمودند</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">: لن تنال شفاعتنا اَلمستخف بالصلاة، یا لن ینال شفاعتنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، کسی که نماز را سبک بشمارد، به شفاعت ما و اهل بیت نخواهد رسید. یا به این خاطر؟ خب این ها را می‌شنویم دیگر. از امام صادق این را شنیدیم، از امام حسن عسگری آن را شنیدیم از موسی بن جعفر آن را شنیدیم، از امام حسین آن را شنیدیم، آیات قرآن را دیدیم، این ها، حالا اگر این ها نبود، یعنی این کلام نبود. همین قدر می‌دانستیم که خدا خوشش می‌آید در ارتباط با بنده‌اش که بنده نماز بخواند، چه کار می‌کردیم؟ بنشینیم فکر کنیم. می‌گفتیم: آخ جون حالا که‌این طور است پس ولش کن! دِ برویم. دیگر راحت شدیم، دیگر این چوب از سر ما برداشته شد. ولش کنیم دیگر، راحت بشویم از دستش!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> هر وقت به نکته رسیدیم و به ‌این جا رسیدیم که بدون امر و بدون تأکید احساس کنیم ارتباط خودمان را با پروردگار و به مقتضای آن احساس در مقام عمل بر بیاییم، آن موقع به ‌این کلام حضرت سجاد رسیدیم که حضرت می‌فرماید: معرفت من دلیل من بر تو است ولی این دلالت یک شفیع می‌خواهد، آن شفیع محبت است، بدون محبت کار انجام نمی‌شود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مجلس تمام گشت و به آخر رسید عمر، ما همچنان در اول وصف تو مانده‌ایم. هنوز راجع به‌این مسأله خب مطالب هست. ان شاء اللَه اگر توفیق باشد در شب هایی که باقی مانده است، دیگر شب های آخر است دیگر، توفیق باشد خدمت رفقا باشیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم صل علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1021,61 +1154,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="3" name="_x0000_i0003" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="4" name="_x0000_i0004" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0003" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0004" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5289,56 +5422,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -5354,51 +5486,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5623,51 +5755,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6442,51 +6574,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6556,72 +6688,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6831,62 +6966,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6946,250 +7083,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7266,50 +7432,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7758,120 +7936,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>