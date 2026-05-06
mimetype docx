--- v0 (2025-11-05)
+++ v1 (2026-05-06)
@@ -13,58 +13,52 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العلیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -299,152 +293,152 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">در آن وقت، فرزندان را به دور خود جمع كردم؛ و مطلب را براي ايشان گفتم؛ و گفتم كه مطمئن باشيد من به سلامت بر مي‌گردم؛ و بيست و نه سال ديگر هم عمر مي‌كنم. و همينطور هم شد. او به سلامت برگشت؛ و پس از سي‌سال از مرگ اول رحلت كرد؛ و چون مُرد او را در خواب ديدند با لباس حاجيان و عمامه و كلاه خاصّي كه حاجيان به سر داشتند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">چون در آن زمان تجّار و ساير اضافي كه به حجّ مي‌رفتند پس از حجّ تا آخر عمر همان كلاه و دستار را بر سر مي‌گذاشتند. او در خواب گفت: لله الحمد من را به آئين اسلام باز پرس و سئوال كردند و اينك هيچگونه ناراحتي ندارم؛ و در كمال خوش و آسايش به سر مي‌برم. من از بركت امام حسين عليه السلام عمرم طولاني شد و حجّم قبول شد و ثواب سي‌سال طاعت و بندگي حضرت حقّ جلّ و علا بر اعمالم افزوده شد.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -4927,56 +4921,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -4992,51 +4985,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5261,51 +5254,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6080,51 +6073,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6194,72 +6187,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6469,62 +6465,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6584,250 +6582,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -6904,50 +6931,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7396,120 +7435,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>