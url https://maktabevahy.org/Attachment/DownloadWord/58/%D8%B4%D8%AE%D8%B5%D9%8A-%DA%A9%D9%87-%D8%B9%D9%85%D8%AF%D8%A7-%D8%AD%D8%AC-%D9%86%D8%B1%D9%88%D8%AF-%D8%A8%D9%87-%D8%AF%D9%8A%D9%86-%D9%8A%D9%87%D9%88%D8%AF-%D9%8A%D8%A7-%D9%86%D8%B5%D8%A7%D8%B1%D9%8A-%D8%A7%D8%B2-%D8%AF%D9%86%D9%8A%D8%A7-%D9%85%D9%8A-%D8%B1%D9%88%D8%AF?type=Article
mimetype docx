--- v1 (2026-05-06)
+++ v2 (2026-06-25)
@@ -18,317 +18,379 @@
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العلیم</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">شخصي که عمدا حج نرود به دين يهود يا نصاري از دنيا مي رود</w:t>
+        <w:t xml:space="preserve">شخصی که عمداً حج نرود، به دين يهود يا نصاریٰ از دنيا می‌رود</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">حضرت علامه آیة اللَه حاج سید محمد حسین حسینی طهرانی</w:t>
+        <w:t xml:space="preserve">بیانات</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">علامه حاج سید محمدحسین حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدس‌الله‌سرّه</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مطلع انوار، جلد 2</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسم اللَه الرحمن الرحیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">داستان شگفت‌آوري درباره عدم اسلام كسي كه حجّ واجب خود را عمداً انجام نداده است</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">داستان شگفت‌آوري دربارۀ عدم اسلام كسي كه حجّ واجب خود را عمداً انجام نداده است</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">مرحوم آية اللَه الحقّ و اليقين فقيه معظّم آقاي حاج شيخ جواد انصاري همداني داستان عجيب و شگفت‌انگيزي درباره عدم اسلام مُسَوِّفِين حجّ بيان فرمودند: يكي از تجّار معروف و مشهور همدان كه به صلاح و تقوي مشهور و معروف بود بواسطه عارضه مرض سكته قلبي فوت كرد؛ و فوت نابهنگام او أثر شديدي در ارحام و بازماندگان و دوستان او گذاشت.</w:t>
+        <w:t xml:space="preserve">مرحوم آيت‌اللَه‌‌ الحقّ و اليقين، فقيه معظّم آقاي حاج شيخ جواد انصاري همداني داستان عجيب و شگفت‌انگيزي دربارۀ عدم اسلام مُسَوِّفِين حجّ بيان فرمودند:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">شبانه، جنازه او را به قبرستان آورند تا فردا مراسم تغسيل و تفكين و تدفين را انجام دهند؛ و آوردن جنائز در وقت شب به قبرستان در صورتي كه ميّت در شب فوت كرده باشد، أمر رائجي است؛ و چه بسا در همان شب هم غسل و كفن نموده و دفن مي‌كنند.</w:t>
+        <w:t xml:space="preserve">يكي از تجّار معروف و مشهور همدان كه به صلاح و تقوي مشهور و معروف بود، به‌واسطۀ عارضۀ مرض سكتۀ قلبي فوت كرد. فوت نابهنگام او اثر شديدي در ارحام و بازماندگان و دوستان او گذاشت.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">چون جنازه را گذاشتند و رفتند، مأمورين سئوال براي بازپرسي آمدند و گفتند: ميخواهي از دين نصاري باشي و يا از يهود؛ تو از دين اسلام نيستي و بر اين معيار از تو پرسش نخواهد شد.</w:t>
+        <w:t xml:space="preserve">جنازۀ او را شبانه به قبرستان آوردند، تا فردا مراسم تغسيل و تکفين و تدفين را انجام دهند. آوردن جنائز در وقت شب به قبرستان، در صورتي‌كه ميّت در شب فوت كرده باشد، أمر رائجي است؛ و چه بسا در همان شب هم غسل و كفن نموده و دفن مي‌كنند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">او فرياد برآورد: من مسلمانم: من اسلام دارم: من يهودي و نصراني نيستم؛</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">إن شئت يهوديًّا؛ و إن شئت نصرانيًّا.</w:t>
+        <w:t xml:space="preserve">چون جنازه را گذاشتند و رفتند، مأمورين سؤال، براي بازپرسي آمدند و گفتند: «مي‌خواهي از دين نصاريٰ باشي و يا از يهود؟ تو از دين اسلام نيستي! و بر اين معيار از تو پرسش نخواهد شد.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">او گفت: سوگند بخدا من مسلمانم و اعمالم چنين و چنان بوده است؛ نماز مي‌خوانده‌ام وجوهات اموال خود مي‌داده‌ام بفقرا و مستمندان مساعدت مي‌كرده‌ام و درباره خلق خدا ترحّم مي‌نموده‌ام.</w:t>
+        <w:t xml:space="preserve">او فرياد برآورد: «من مسلمانم! من اسلام دارم! من يهودي و نصراني نيستم!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NormalA++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">گفتند: «چون تو مرد متمكّني بودي و استطاعت از حجّ را داشته‌اي و حجّ بجاي نياورده، مرده‌اي، بر دين اسلام نمرده‌اي! </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إن شئت يهوديًّا؛ و إن شئت نصرانيًّا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">گفتند: اينها بجاي خود؛ ولي چون حجّ‌ نياورده‌اي خداوند متعال تو را از زمره مسلمين به حساب نمي‌آورد؛ و هر كس مستطيع باشد و حجّ نكند، عاقبت أمر او همينطور خواهد بود</w:t>
+        <w:t xml:space="preserve">او گفت: «سوگند به خدا من مسلمانم و اعمالم چنين و چنان بوده است! نماز مي‌خواندم، وجوهات اموال خود مي‌دادم، به‌ فقرا و مستمندان مساعدت مي‌كردم و دربارۀ خلق خدا ترحّم مي‌نمودم.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">آنها شروع كردند به عذاب نمودن كه اين بيچاره فرياد كشيد: اي إمام حسين! آخر اينهمه من مجالس روضه خواني تشكيل مي‌دادم؛ و اينهمه در عزاي شما شركت مي‌كردم! آيا سزاوار است كه مرا در اين موقع تنها و غريب بگذاريد؟!</w:t>
+        <w:t xml:space="preserve">گفتند: «اينها به‌جاي خود؛ ولي چون حجّ‌ نياورده‌اي، خداوند متعال تو را از زمرۀ مسلمين به‌حساب نمي‌آورد! و هر كس مستطيع باشد و حجّ نكند، عاقبت امر او همين‌طور خواهد بود.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">در اينحال فوراً حضرت سيّد الشهداء‌ عليه السلام حاضر شدند وگفتند؛ درست است آنچه مي‌گوئي! ولي چون عمداً حجّ واجب را به تأخير انداخته‌اي تا مرگ، گريبانت را گرفته است؛ فلهذا در حكم خدا و سنّت الهيّه چنين جاري شده است كه بر آئين اسلام نميري! و من فقط براي تو يك كار مي‌توانم بكنم و آن اينست كه: شفاعت در نزد خدا كنم، تا بتو عمر دهد؛ و حجّ خودت را انجام دهي؛ آنوقت به دين اسلام خواهي مُرد!</w:t>
+        <w:t xml:space="preserve">آنها شروع كردند به عذاب نمودن! كه اين بيچاره فرياد كشيد: «اي امام حسين! آخر من اين‌همه مجالس روضه‌خواني تشكيل مي‌دادم؛ و اين‌همه در عزاي شما شركت مي‌كردم؛ آيا سزاوار است كه مرا در اين موقع تنها و غريب بگذاريد؟!»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">حضرت فرمودند: من اينك شفاعت كردم؛ و خداوند سي‌سال بتو عمر داد؛ حَجَّت را بجاي بياور!</w:t>
+        <w:t xml:space="preserve">در اين‌حال، حضرت سيدالشهدا‌ عليه‌السلام فوراً حاضر شدند و گفتند: «آنچه مي‌گویي درست است، ولي چون عمداً حجّ واجب را تا مرگ به تأخير انداخته‌اي، گريبانت را گرفته است؛ فلهذا در حكم خدا و سنّت الهيّه چنين جاري شده است كه بر آیين اسلام نميري! و من فقط براي تو يك كار مي‌توانم بكنم و آن اين است كه در نزد خدا شفاعت كنم، تا به تو عمر دهد؛ و حجّ خودت را انجام دهي؛ آن‌وقت به دين اسلام خواهي مُرد!»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">آن مرد ميگويد: من چشمان خود را باز كردم، ديدم در قبرستان تاريك تنها هستم و فقط يك قاري قرآن بر بالاي سر نشسته و قرآن تلاوت مي‌كند. او همينكه خواست وحشت كند؛ گفتم مترس؛ من زنده هستم!</w:t>
+        <w:t xml:space="preserve">حضرت فرمودند: «من اينَك شفاعت كردم؛ و خداوند سي‌سال به تو عمر داد؛ حَجَّت را بجاي بياور!»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">اقوام و ارحام و فرزندان آمدند؛ و حياتمان براي آنها آنقدر لذّت بخش بود كه قابل توصيف نيست. من آماده تهيّه مقدّمات حجّ بيت‌اللَه الحرام شدم تا هنوز سر سال نرسيده بود كه موسم حجّ شد و من با كاروان از همدان به راه افتاديم. در بيرون دروازه شهر كه بسياري بدرقه ما آمده بودند؛ و ارحام و فرندان من گريه مي‌كردند و نگران حال من بودند كه شايد نتوانم از عهده حجّ برآيم؛ و از دنيا بروم؛ چون مسافرت به حجّ در آن سنوات و اوقاتي كه مي‌رفتند بسيار مشكل بود؛ و چه بسيار از حاجيان در راه مي‌مردند.</w:t>
+        <w:t xml:space="preserve">آن مرد مي‌گويد: «من چشمان خود را باز كردم، ديدم در قبرستان تاريك تنها هستم و فقط يك قاري قرآن بر بالاي سر نشسته و قرآن تلاوت مي‌كند. او همين‌كه خواست وحشت كند، گفتم: ”مترس؛ من زنده هستم!“ اقوام و ارحام و فرزندان آمدند؛ و حياتمان براي آنها آن‌قدر لذّت‌بخش بود كه قابل توصيف نيست. من آماده تهيّۀ مقدّمات حجّ بيت‌اللَه الحرام شدم؛ تا هنوز سر سال نرسيده بود كه موسم حجّ شد و من با كاروان از همدان به راه افتاديم. در بيرون دروازۀ شهر بسياري [برای] بدرقۀ ما آمده بودند و ارحام و فرندان من گريه مي‌كردند و نگران حال من بودند كه شايد نتوانم از عهدۀ حجّ برآيم و از دنيا بروم؛ چون در آن سنوات و اوقات، مسافرت به حجّ بسيار مشكل بود؛ و چه بسيار از حاجيان در راه مي‌مُردند. من كه تا آن زمان، قضيۀ شفاعت حضرت امام حسين ‌عليه السلام و داستان تعذيب نكيرَين و عدم اسلام مُسَوِّف حجّ را براي كسي بازگو نكرده بودم و پيوسته مترصّد بودم تا ببينم: «چه مي‌شود! آيا من موفّق به حج مي‌شوم يا نه؟» در آن وقت، فرزندان را به‌دور خود جمع كردم؛ و مطلب را براي ايشان گفتم؛ و گفتم كه مطمئن باشيد من به سلامت بر مي‌گردم؛ و بيست‌و‌نه سال ديگر هم عمر مي‌كنم. و همين‌طور هم شد.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">من كه تا آن زمان قضيّه شفاعت حضرت امام حسين ‌عليه السلام و داستان تعذيب نكيرين و عدم اسلام مُسَوِّف حجّ را براي كسي بازگو نكرده بودم؛ و پيوسته مترصّد بودم تا ببينم چه مي‌شود؛ آيا من موفّق به حج مي‌شوم يا نه؟</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">چون در آن زمان تجّار و ساير اضافي كه به حجّ مي‌رفتند پس از حجّ تا آخر عمر همان كلاه و دستار را بر سر مي‌گذاشتند. او در خواب گفت: لله الحمد من را به آئين اسلام باز پرس و سئوال كردند و اينك هيچگونه ناراحتي ندارم؛ و در كمال خوش و آسايش به سر مي‌برم. من از بركت امام حسين عليه السلام عمرم طولاني شد و حجّم قبول شد و ثواب سي‌سال طاعت و بندگي حضرت حقّ جلّ و علا بر اعمالم افزوده شد.</w:t>
+        <w:t xml:space="preserve">او به سلامت برگشت؛ و پس از سي‌سال از مرگ اول، رحلت كرد. و چون مُرد، او را با لباس حاجيان و عمّامه و كلاه خاصّي كه حاجيان به سر داشتند، در خواب ديدند؛ چون در آن زمان، تجّار و ساير اصنافی كه به حجّ مي‌رفتند، پس از حجّ تا آخر عمر، همان كلاه و دستار را بر سر مي‌گذاشتند. او در خواب گفت: «لله الحمد من را به آیين اسلام بازپرس و سؤال كردند و اينَك هيچ‌گونه ناراحتي ندارم؛ و در كمال خوش و آسايش به سر مي‌برم. من از بركت امام حسين عليه السلام عمرم طولاني شد و حجّم قبول شد و ثواب سي‌سال طاعت و بندگي حضرت حقّ جلّ و علا بر اعمالم افزوده شد.»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
       <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
         <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
@@ -699,61 +761,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="27" name="_x0000_i0027" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="4" name="_x0000_i0004" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0027" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0004" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -784,51 +846,65 @@
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> مطلع انوار، ج2، ص 322.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مطلع انوار</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج2، ص 322</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>