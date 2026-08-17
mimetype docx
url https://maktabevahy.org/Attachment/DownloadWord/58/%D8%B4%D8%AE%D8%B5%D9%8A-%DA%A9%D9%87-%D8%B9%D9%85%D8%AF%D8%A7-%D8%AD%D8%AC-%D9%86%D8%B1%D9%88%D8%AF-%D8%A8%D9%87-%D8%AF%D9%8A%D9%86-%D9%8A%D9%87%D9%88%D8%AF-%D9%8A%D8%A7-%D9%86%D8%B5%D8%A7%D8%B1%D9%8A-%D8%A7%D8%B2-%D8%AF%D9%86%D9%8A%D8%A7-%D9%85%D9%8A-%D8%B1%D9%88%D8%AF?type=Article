--- v2 (2026-06-25)
+++ v3 (2026-08-17)
@@ -761,61 +761,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="4" name="_x0000_i0004" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="52" name="_x0000_i0052" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0004" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0052" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>