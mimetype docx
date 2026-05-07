--- v0 (2025-10-07)
+++ v1 (2026-05-07)
@@ -13,201 +13,322 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو العليم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هدف از وجود انسان رسیدن به مقام معرفت</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرح دعای ابوحمزه ثمالی - رمضان المبارک 1427 - مجلس دوم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیت‌اللَه حاج سید محمدمحسن حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدس‌الله‌سره</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذُ بِاللَه مِنَ الشَّیطانِ الرَّجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بِسمِ اللَه الرَّحمَنِ الرَّحیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و صلَّی‌ اللَه عَلَی سیّدنا و نبیّنا أبی‌القاسم مُحَمّدٍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و علی آله الطّیبین الطّاهرین و اللعنة عَلَی أعدائِهِم أجمَعینَ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> [در هنگام قرائت دعای شریف افتتاح] رفقا دقت کنند وقتی که به این فقره می‌رسند اللَهم و صل علی ولیِّ امرک القائم الموصل همین طور در حال ایستاده باشند، ننشینید تا وقتی عبارت تمام شود و حُفَّه بملائکتک المقربین و ایده بروح القدسِ یا رب العالمین، به این جا که رسیدند بنشینند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اعوذ باللَه من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسم اللَه الرحمن الرحیم </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">معرفتی یا مولای دلیلی علیک و حبی لک شفیعی الیک و انا واثق من دلیلی بدلالتک و ساکن من شفیعی الی شفاعتک</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> معرفت و شناخت من ای مولای من، دلیل من به سوی تو است راهنمای من به سوی تو است. عرض شد که حقیقت انسان را معرفت و شناخت تشکیل می‌دهد و غرض از وجود انسان رسیدن به این مرتبه و این مرحله است که همان مرحله و مرتبۀ شناخت است و همۀ موجودات در مراتب وجودی خودشان با این معیار سنجش می‌شوند، چه مقدار شناخت دارند؟ چه مقدار نسبت به مطالب کلی ادراک دارند؟ چه مقدار نسبت به وجود و حقایق و آثار وجود شعور دارند؟ حتی در حیوانات هم مسئله به همین کیفیت هست و خود ما در محاورات و ارتباطات خودمان به این مسئله می‌بینیم که توجه خاصی داریم. احترامی‌که به عالم گذارده می‌شود این احترام بر اساس معرفت و شناخت و میزان اطلاعات او است، میزان اطلاع او. مسئلۀ شناخت به عنوان یک ارزش اساسی و مهم، این معیار قرار گرفته. در آیات قرآن هم روی این مسئله تکیه شده هل یستوی الذین یعلمون و الذین لایعلمون؟ هیچ وقت در قرآن دیده شده که میزان ارزش افراد را بر اساس زورمندی و توانمندی جسمی‌آنها خداوند مطرح کرده باشد؟ هل یستوی الذین فرض کنید که...... آیا پهلوانان بر غیر پهلوانان ترجیح ندارند؟ آیا زیبارویان بر غیرزیبارویان ترجیح ندارند؟ آیا ثروتمندان بر فقرا ترجیح ندارند؟ آیا صاحبان مناصب و قدرت بر افراد عادی....؟ نه! هیچ کدام اینها در قرآن مورد ارزش قرار نگرفته و معیار برای دسته بندی و طبقه بندی علم است. هل یستوی الذین یعلمون و الذین لایعلمون. تقوی است. حالا در مسئلۀ تقوی این مسئلۀ بسیار دقیق و ظریفی است که انشاءاللَه در جلسات عنوان اگر خدا بخواهد ما این مسائل را پیگیری می‌کنیم که آن هم برگشت تقوی به علم است حالا خواهیم رسید به این مسئله.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> تقوای بدون علم به اندازۀ پشیزی ارزش ندارد سرسوزنی نمی‌ارزد هیچ نمی‌ارزد. تقوای بدون علم می‌شوند خوارج نهروان. تقوای بدون علم می‌شوند این خشکه مقدسهای نفهم و بی‌شعور که هیچ سرشان نمی‌شود غیر از یک چند مسئله و حکم شرعی که می‌خواهند آنها را در همه جا سرایت بدهند و مطرد کنند. تقوای بدون علم و فهم یعنی گمراهی و ضلالت و جهالت و غوایت، تقوای بدون فهم.</w:t>
       </w:r>
@@ -218,70 +339,72 @@
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> امیرالمومنین علیه السلام می‌فرماید دو دسته کمر مرا شکستند یعنی من از عهدۀ آنها نتوانستم بربیایم، معنای کمرم شکست این است، نتوانستم از عهدۀ آنها [بربیایم] همه را توانستم همه را آدم کردم با همه حرف زدم فقط با این دو دسته نتوانستم. یکی عالمٌ متهتک</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> عالمی‌که بر اساس مسائل نفسانی و اهواء نفسانی خودش دارد از علمش استفاده می‌کند نه بر اساس قرب و توحید و تجرد و صبغۀ الهی، متهتک یعنی این یعنی حریم در، حریم را می‌دَرَد! حدود را نگه نمی‌دارد بر اساس مصالح شخصی، احکام و عقاید و مبانی را توجیه می‌کند این عالم متهتک. آدم خواب را انسان بیدار می‌کند ولی آدمی‌که خودش را بزند به خواب، آدم چه جوری بیدارش کند؟ عالم متهتک عالمی‌است که خودش را به خواب زده است. خیلی عجیب است! امیرالمومنین می‌گوید من از عهدۀ اینها نمی‌توانم بر بیایم، اینها کمر مرا می‌شکنند یعنی من در مقابل اینها نمی‌توانم کاری انجام بدهم، نمی‌توانم. عالم است نسبت به مبانی و قوانین اطلاع دارد نسبت به موازین اطلاع دارد فرمولها را خوب یاد گرفته، کتابها را خوانده، درسش هم بد نبوده، مطالعۀ او هم بد نبوده، درس خوب خوانده اما نتیجه: این علم را در خدمت رسیدن به مقاصد و ریاسات دنیوی دارد به کار می‌گیرد، امیرالمومنین چطور می‌تواند این را متوجه کند؟ این که بلد است، از کجا وارد شود؟ با کدام فرمول بیاید جلو؟ با کدام آیۀ قرآن بیاید با او برخورد کند؟ با کدام روایت بیاید او را متوجه کند؟ یک روایت می‌خواند می‌گوید برو بابا بلدم نمی‌خواهد به من یاد بدهی!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> در یک جلسه‌ای بودیم مجلس عقدی بود عده‌ای بودند. یک نفر آمد گفت آقا ـ به آن شخصی که در آن جا بود و اصرار می‌کرد که مهریه را بالا ببرد فرض کنید سیصد سکه و چهارصد سکه و پانصد سکه و اینها بکند ـ یکی گفت آقا این روایتی که از رسول خدا آمده که </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">افضل نساء امتی اقلهن مهرا و اکثرهن حبّاً</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> غیر از این روایت هم آمده، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">افضل نساء امتی الودود...</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> محبوبترین زنان امت من آن کسانی هستند که مهرشان کمتر باشد و محبتشان نسبت به شوهر بیشتر باشد. گفت آقا این حرفها را بگذارید کنار آقا! در این زمانه که این حرفها نیست اینها مال همان موقع [است] الان که این مطالب نیست عوض شده اوضاع عوض شده مسائل عوض شده! روایتی که از پیغمبر آمده به سخریه و استهزاء گرفته! کلام رسول خدا را زیر پای گذارده و این مطالب را! گویا پیغمبر نمی‌فهمید که ١٤٠٠ سال بعد زمانی خواهد آمد که این روایتش دیگر به درد آن زمان نمی‌خورد! رسول خدا جاهل بود! فقط علمش محدود به زمان خودش بود و این آقای عالم و درس خوانده، سوادش و علمش بر رسول خدا ترجیح دارد! معنایش این است دیگر و الا رسول خدا می‌فرمود این روایتی که می‌گویم مربوط به همین چهل پنجاه سالی است که خودم هستم ها! خودم هستم و یک ده سال بیست سال هم بعدش ادامه بدهید بعد دیگر این حرفها تمام می‌شود!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -448,213 +571,224 @@
         </w:rPr>
         <w:t xml:space="preserve"> من وقتی که داشتم نماز طواف می‌خواندم خب دیدم که جایی که ایستادم شلوغ نیست مزاحم کسی هم نیستم شاید حدود بیست دقیقه بیست و پنج دقیقه نماز طواف من طول کشید سوره‌های بزرگ شروع کردم خواندن التفات می‌کنید! این نماز دیگر گیر نمی‌آید حالا ما آمدیم این موقعیت بسیار عالی را که خدا در اختیار انسان قرار داده تبدیل می‌کنیم به یک مسئلۀ هیولایی که برای فرار از آن هیولا به هر کیفیتی و به هر قسمی‌ما انجام می‌دهیم اقدام می‌کنیم اولا سوره‌های خیلی کوچک انتخاب می‌کنیم و بعد هم در کیفیت قرائت دقت می‌کنیم بعد هم یک نفر دیگر را نائب می‌کنیم. تمام اینها دور شدن از مقصد و گرایش به پوست و دور انداختن حقیقت و مغز مطلب است، تمام اینها. ائمه علیهم السلام و شریعت رسول خدا ما را به تقرب دعوت کرده است نه به لفّاظی و قرائت از مخارج.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یکی از رفقا بود دو سه سال پیش که مشرف شده بودیم یک نفر با یک نفر برخورد کرده بود از افراد، از معممین و گفته بود که ما چه کنیم؟ دستورالعملی که ایشان داده بود به او و به سایر افراد این بود که سعی کنید عباداتتان را از مخارج ادا کنید این دستورالعمل و...! من هم گفتم خب بله این آقایی که پیش آن آقا باشد دستورالعملش هم باید این باشد! سعی کنید که الفاظِ در عبارات و دعاها را از مخارج ادا کنید! نتیجۀ حج و عمره و سعی و صفا این شد! حالا نگاه کنید حجی که اولیاء انجام می‌دهند آن چه حکایتی دارد؟ چه داستانها؟ آن مطالبی که مرحوم آقا در کتاب خودشان از آقای حداد و همین طور نسبت به خودشان راجع به حقایق حج و کیفیت انجام عبادات بیان کردند آن کجا؟ آن کجا؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> امام علیه السلام می‌فرماید </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تعرف مراتب شیعتنا بمقدار معرفتهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مراتب شیعۀ ما را به مقدار شناخت‌شان ازما بدانید که نسبت به ما چقدر شناخت دارند؟ نسبت به ما چقدر شناخت دارند؟ معرفتشان نسبت به ما چقدر است؟ چقدر از حقیقت ولایت را درک کردند؟ چه مقدار از مراتب وجودی امام را در وجود خودشان یافته‌اند و احساس کردند؟ بله! یک نفر می‌آید درس می‌خواند بعد از هشتاد سال می‌گوید امام با غیرامام هیچ فرق نمی‌کند، نه قدرتی دارد نه علمی‌دارد نه هیچی، خدا بخواهد قرار می‌دهد نخواهد قرار نمی‌دهد! این یکی. یکی هم وجود خود را با وجود امام علیه السلام متحد می‌بیند و خود را فانی در امام علیه السلام می‌بیند و با تمام شوائب وجودی خودش آن حقایق را مسّ کرده و لمس کرده و مشاهده کرده و وجدان کرده، اینها هر دو یکی هستند؟ معرفت در هر دوی اینها به یک میزان است؟ در هر دو به یک میزان است؟ این کسی که در کتابش می‌آید و می‌نویسد گرچه خودش از اهل فقه و فهم است که اشکال ندارد امام علیه السلام در این گونه مسائل اشتباه کند، در مسائل کرّ و این قضایا اشتباه کند، خب اینها گاهی اتفاق می‌افتد برای ایشان و آن کسی که می‌گوید بدون نفس امام ذره‌ای در عالم وجود قرار و مکین ندارد یکی است؟ یکی است؟ اینها مطالبی است که با این گونه علوم و با این گونه فنون به دست نمی‌آید آقاجان! اینها چیز دیگری را می‌طلبد راه دیگری را می‌طلبد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> خب به نظر می‌رسد که وقت تمام شده، امیدواریم که خداوند ما را نسبت به حقایق بیدار کند چشمان ما را باز کند و از تخیلات و توهمات و اعتبارات بیرون بیاورد. آن چه که موجب سدّ راه و طریق انسان است جایگزینی اعتبارات به جای حقایق، این است قضیه. این مطلب حل بشود راه انسان باز می‌شود. انسان مطالب واقعی را به ثمن بخس، به اعتبارات و مسائل مجاز نفروشد و بداند که راهی که ما در پیش داریم و بازاری که متاع ما را عرضه می‌کنند، در آن بازار از اعتباریات و از مجاز خبری نیست، خبری نیست. در آیۀ شریفه می‌فرماید فاما من ثقلت موازینه فهو فی عیشی راضیه و اما من خفت موازینه فامه هاویه آن کسانی که در روز قیامت میزان عمل آنها سنگین است، تصور نکنید که در روز قیامت دو کفه دارد، در روز قیامت ترازوی خدا یک کفه است دو کفه نیست نماز انسان را می‌آورند در میزان عمل قرار می‌دهند آن مقداری که در نماز شک نداریم آن مقداری که توجه به او داریم نه این که هی مخارج را ادا کنیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> من یک وقتی یک جایی بودم صدای بلندگو هم بود و امام جماعت داشت نماز مغرب می‌خواند جمعیت زیادی هم بودند. سورۀ و التین و الزیتون و طور سینین را داشت می‌خواند من دیدم این بنده خدا تمام وجودش را این قرائت از مخارج گرفته و التین و الزیتون و طور سینین! آخر تو چه می‌فهمی‌این چه شده؟ این همین نمازی است که همین ها دارند در بلاد دیگر، ائمه جماعات قشتنگ‌تر هم تازه می‌خوانند. شما اگر واقعا در آن موقع نگاه کنید به کیفیت قرائت آنها واقعا احساس نمی‌کنید که تمام هم و غمش را قرار داده که این آیات قرآن، طنینی که می‌اندازد در این آیات قرآن، ترنمی‌که دارد می‌کند در این آیات قرآن، کیفیت ادای این الفاظ به نحوی باشد که بعد از نماز موجب اعجاب و تحسین مستمعین قرار بگیرد! غیر از این است؟ همه این را می‌گویند. از اول تا آخر هی سعی کرد عبارت را این طور [کند.] این هم که همین است هیچ فرقی نمی‌کند هیچ تفاوتی نمی‌کند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> خداوند به ما توفیق بدهد که آن چه را که موجب حیات ما است آن را به کار ببندیم و آن چه را که ما را از رسیدن به مقصد و مقصود دور می‌کند و در حیطۀ محدودیت کثرتی خودش گرفتار می‌کند، خداوند ما را حفظ کند و مصون و محفوظ بدارد .</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم صل علی محمد و آل محمد </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -915,61 +1049,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="6" name="_x0000_i0006" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0006" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5195,56 +5329,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -5260,51 +5393,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5529,51 +5662,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6348,51 +6481,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6462,72 +6595,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6737,62 +6873,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6852,250 +6990,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7172,50 +7339,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7664,120 +7843,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>