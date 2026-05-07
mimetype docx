--- v0 (2025-10-18)
+++ v1 (2026-05-07)
@@ -13,171 +13,292 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو العليم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حقیقت معرفت، شناخت شهودی ذات و آثار ذات حق</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرح دعای ابوحمزه ثمالی - رمضان المبارک 1427 - مجلس سوم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیت‌اللَه حاج سید محمدمحسن حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدس‌الله‌سره</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذُ بِاللَه مِنَ الشَّیطانِ الرَّجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بِسمِ اللَه الرَّحمَنِ الرَّحیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و صلَّی‌ اللَه عَلَی سیّدنا و نبیّنا أبی‌القاسم مُحَمّدٍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و علی آله الطّیبین الطّاهرین و اللعنة عَلَی أعدائِهِم أجمَعینَ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">معرفتی یا مولای دلیلی علیک و حبی لک شفیعی الیک و انا واثق من دلیلی بدلالتک و ساکن من شفیعی الی شفاعتک</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> شناخت من به تو ای مولای من، راهنمای من به سوی تو است و محبت من به تو، شفیع من در نزد تو است و من اطمینان دارم که این دلیل مرا به سمت تو دلالت و هدایت خواهد کرد، اطمینان دارم. و این شفیعی که در پیشگاه تو عرضه داشتم که عبارت است از همان محبت من به تو، این شفیع با کمال آرامش و طمأنینه و سکون و آرامش خاطر، مرا به شفاعت تو خواهد رسانید و به شفاعت تو متصل خواهد کرد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> راجع به مسئلۀ معرفت، خدمت رفقا مطالبی عرض شد و مسئله تا حدودی روشن شد که میزان ارزش انسان به مقدارشناخت او است از عالم حقایق و عالم واقع. و به هر میزان که شناخت او بیشتر باشد درجۀ او بالاتر است و این شناخت به همین سهولت برای کسی حاصل نمی‌شود و با خواندن کتاب برای انسان به دست نمی‌آید. بله! کمک و راهنمایی می‌کند و موانع را برمی‌دارد ولی این شناختی که مورد نظر امام علیه السلام است، این شناخت تحصیلش راه خاصی را می‌طلبد و رسیدن به او مسیر خاصی را طلب می‌کند. این شناخت شناخت واقع و شناخت حقیقت عالم وجود است و شناخت ذات اقدس پروردگار و آثار ذاتی و وجودی او و کیفیت تراوش حقیقت وجود توسط اسماء و صفات کلیه در مظاهر جزئیه، شناخت یعنی این. و الاّ با صرف تدریس و تدرّس و تعلیم و تعلّم و مطالعه، محفوظاتی برای انسان حاصل خواهد شد و این محفوظات نمی‌تواند در وجود انسان به نحوی رسوخ و نفوذ کند که آن حالت جهل را که حاکم بر نفس است و بر محور تخیلات و توهمات و احساسات قرار دارد عوض کند و تغییر بدهد اگر این طور بود پس بنابراین همۀ علما می‌بایستی مصون از خطا باشند چون به اندازۀ کافی درس خواندند. همۀ فضلا باید معصوم باشند چون آن مقداری که برای رفع خطا و اشتباه از متون و ادله در دست هست کفایت می‌کند، کفایت می‌کند. در حالتی که ما می‌بینیم بزرگانِ از ما دچار اشتباهات بزرگ شدند دچار خطاهای بسیار بزرگ شدند.</w:t>
       </w:r>
@@ -231,50 +352,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> عجیب آیه‌ای است می‌فرماید ربّ لم حشرتنی اعمی‌و قدکنت بصیرا خیلی آیۀ عجیبی است! این آیه مربوط به وضعیت ما در همین دنیا است این آیه را به جای این که ما در روز قیامت به آن برسیم همین امشب بیاییم این آیه را بر وضعیت فعلی خودمان تطبیق کنیم نگذاریم کار به قیامت برسد. آیه می‌فرماید این مردم در روز قیامت هیچ جا را نمی‌بینند. نه سمت راستش را می‌بیند نه سمت چپ را می‌بیند نه جلو را می‌بیند. چشم دارد نمی‌بیند. می‌گوید خدایا چگونه مرا اعمی‌مبعوث کردی؟ چگونه مرا اعمی‌برانگیختی در حالتی که من در دنیا چشم داشتم می‌دیدم در حالتی که الان هیچ جا را نمی‌بینم؟ نه این که چشم ندارد چشم دارد ولی جایی را نمی‌بیند جلویش را نمی‌بیند آن واقعیاتی که در آن زمان درعالم قیامت خدای متعال به وجود می‌آورد واقعیاتی است که چشم ظاهر افراد آن واقعیات را نمی‌بینند افرادِ جهنم، بهشت را نمی‌بینند درختهای بهشت را نمی‌بینند میوه‌های بهشت را نمی‌توانند ببینند چرا؟ چون آن میوه های بهشت آن نعمت‌های بهشت به یک کیفیتی است که متناسب با فرکانس خاصِ خودش قابل رؤیت است، نه متناسب با وضعیت موجودِ در دنیا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> الان این امواجی که به گوش ما می‌خورد بر اساس یک فرکانسی تنظیم شده که این وضعیت گوش، از نقطۀ نظر فیزیکی با آن فرکانس تطبیق می‌کند انسان می‌شنود اگر آن فرکانس بالاتر برود از آن حد یا پایین تر بیاید، این گوش ما نمی‌شنود الان خیلی از صداها هست گوش ما نمی‌شنود چرا؟ چون آن وضعیت فیزیکی گوش، سماخ عصب استخوانهایی که در مُقدَّم گوش قرار دارند بعد مسئله را به عصب می‌رساند بعد حرکت می‌کند این سلسلۀ اعصاب به یک کیفیتی طراحی شده که آنها نمی‌تواند از یک حدّ خاص، چه بالاتر یا پایین تر، اصوات را بشنود چشم ما همین طور است الان خیلی از صور ممکن است در این فضا باشند در همین جایی که نشستیم، در این حسینیه یک صوری است که این صور برای ما قابل رؤیت نیست، قابل رؤیت نیست. منتهی چرا قابل رؤیت نیست؟ چون چشم ما از نقطۀ نظر وضعیت خودش، وضعیت جسمی‌و مادی به یک کیفیتی است که نور را در یک طول موج خاص می‌تواند بگیرد و منعکس بشود و آن شبکیه این نور را متمرکز کند در آن نقطه، نقطۀ ماکولا، نقطۀ زرد، از آن جا ببرد به سمت مغز. آن طول موج نوری اگر بالاتر برود یا پایین تر بیاید چشم نمی‌تواند ببیند نمی‌تواند درک کند. این نیست به این معنا که الان ما داریم این صور را می‌بینیم رفقا را در کنار هم می‌بینیم فقط مسئله همین است اگر وضعیت ما از نقطۀ نظر اقتدار روحی و تسلط نفس و به کار گیری اعضا با قدرت نفسانی، به وضعیتی در بیاید که بتواند بر قوانین منطبقِ بر اجزایِ نفس، بدن حکومت کند آن موقع ما اصواتی را می‌شنویم که دیگران نمی‌شوند و اشیائی را می‌بینیم که دیگران نمی‌بینند، دیگران نمی‌بینند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> همین اشیاء مادی و همین صور مادی به این کیفیت است فیکف بصور معنوی و به امور معنوی. امیرالمومنین علیه السلام می‌فرماید وقتی که من با پیغمبر به غار حرا می‌رفتم صدای تسبیح ملائکه و مناجات ملائکه و صحبت‌هایی که آنها با همدیگر کردند می‌شنیدم همان طوری که رسول خدا می‌شنید. پیغمبر به امیرالمومنین می‌فرمود </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">انت تسمع ما اسمع و تری ما أری الا انه لانبی بعدی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> تو می‌شنوی آن چه را که من می‌شنوم و می‌بینی آن چه را که من می‌بینم ولی پیامبر نیستی. هیچ ضرورتی ندارد که انسان برای رسیدن به اینها حتما پیامبر باشد، نه! خدای متعال آن مواهبی را که به پیامبران اعطا نمود می‌تواند به غیر پیامبران هم بدهد. فیض روح القدس ار باز مدد فرماید / دگران هم بکنند آن چه مسیحا می‌کرد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -321,50 +443,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> وقتی که یک مرتبه اراده و مشیت پروردگار آمد و آن بارقۀ جلال برمغز این ستمکاران فرو آمد دیگر نه دیری بود نه دیّار یکی از این طرف فرار کند یکی از آن طرف فرار کند یکی این را بگیرند و این را اعدام و آن را چیز کن و اصلا بساط را چنان در هم پیچید که کأن لم یکن شیئا مذکورا! سلطنت ٢٥٠٠ ساله همه بر باد رفت! همه بر باد رفت! انگار که هزاران سال از این قضیه گذشته! از این رو به آن رو. اینها برای ما عبرت است ها! اینها برای ما فاعتبروا یا اولی الابصار است. امیرالمومنین علیه السلام وقتی که در آن طاق کسری، ایوان مدائن عبور می‌کردند، در مسیر ظاهرا صفین بوده، در آن جا وقتی که می‌رسند می‌آیند در آن ایوان مدائن دو رکعت نماز می‌خوانند و این آیات را در آنجا می‌خوانند قرائت می‌کنند کم ترکوا من جنات و عیون..... چقدر اینها از جنات و بهشت های دنیا باقی گذاشتند و رفتند! چقدر در دنیا سعی کردند که اینها را بسازند! عمران کردند عمرشان را گذاشتند مردم را به کار گرفتند مصالح مردم را برای رسیدن به عیاشی‌های خودشان بر باد دادند امکانات ملت را برای رسیدن به منویات خودشان، همه را فانی و فنا کردند برای دو روزۀ دنیا، حالا بیایید نگاه کنید ببینید چه باقی مانده؟ مستحب است انسان وقتی که آنجا می‌رود دو رکعت نماز بخواند نه این که آن جا مکان ارزشمندی است! نه! این جا قصر سلاطین ظلم و جور و فاسق بوده، آن کاخ انوشیروان فاسق و فاسد و ظالم بوده، کاخ سلاطین ساسانی بوده در آن جا. ولی نماز برای تقرب است. خدا می‌گوید نماز بخوان تا ببینی که من چه کردم با اینها و دنیا با اینها چه کرد؟ توجه بکن به من در این جا تا این که این حالت عبرت در نفست جا بیافتد. برای این می‌گویند نماز بخوان. این حالت ارتباط در این همچنین موقعیت، دل و روح و نفس تو را تغییر بدهد و عوض کند و دگرگون کند. مردم به دنبال اعتبار هستند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> امام سجاد علیه السلام می‌فرماید معرفت من ای مولای من، دلیل من به سوی تو است شناختی که من دارم ولی مردم چه هستند؟ مردم به دنبال شناخت هستند؟ نه! به دنبال اعتبارات هستند. به دنبال تخیلات هستند. چندی پیش یک دعوتنامه‌ای برای ما از یک جا آمد راجع به یک جریانی که مربوط به ائمه و مهدویت واینها بود. کارت را که من نگاه کردم دیدم که در آن جا علما و دعوت شدند ولی آن چه که نظر من را جلب کرد در این دعوت دیدم اسم فلان مسئول با خط سبز درشت و روشن که بله! سخنرانی هم توسط یک همچنین مسئولی هست. در حالی که خب من حساب کردم دیدم میزان اطلاعات این‌ها نسبت به امام علیه السلام در حد عرف عادی است. آمدن و برای امام علیه السلام مجلس درست کردن و بعد هم به این نحوه چه معنایی دارد؟ چه معنایی دارد؟ حالا یک نفر که از نظر.....! اما چون مسئله مسئلۀ خصوصیات و این عناوین و حیثیت ها، این گونه مطالب هست این مطلب می‌آید آن چنان در مقابل چشم انسان بزرگ جلوه می‌کند و جلوه نمایی می‌کند که واقعیت علم و معرفت به امام را تحت الشعاع خودش قرار می‌دهد خب فلان عالم که خیلی بهتر بود اسمش آورده شود فلان فاضل که خیلی بهتر بود اسمش آورده بشود فلان...، ولی نه! برای امام علیه السلام جلسه درست می‌کنیم ولی بر اساس تخیلات و توهمات.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یک روایتی از امام باقر علیه السلام است که می‌فرماید </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اذا قام قائمنا وضع اللَه یده علی رؤس العباد و تم به ایمانهم و کمل به عقولهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> وقتی که قائم ما ظهور کند خدا دستش را روی سر افراد قرار می‌دهد ایمان آنها را تمام و عقول اینها کامل می‌شود چرا این طور است؟ امام علیه السلام وقتی که ظهور کند نه این که امام یک تصرف بکند در افراد مثل یک آمپول، آمپول می‌زنند یکی مریض است آمپول می‌زنند خوب می‌شود پنی سیلین می‌زنند واکسن می‌زنند. امام نمی‌آید سرم بیاورد یکی یکی به افراد سرم بزند آمپول بیاورد، نه! تصرف نمی‌کند. امام می‌آید محیط را محیط عقلانی می‌کند ارتباطات بین افراد، همه ارتباطات عقلانی است، دیگر بر اساس حیثیت و شخصیت و بالا و پایین و ریاست و مرئوسیت نیست، ارتباطات همه عقلانی است. در یک همچنین وضعیتی انسان خواهی نخواهی منطق می‌آید بر اعمالش حکومت می‌کند وقتی که رفت به یک مسئول مراجعه کرد دیگر نباید یک ساعت پشت در بماند بعد بگویند که کنفرانس دارند سمینار دارند چه دارند! نه! وقتی که می‌رود در باز است، ایشان هم گرفته نشسته، نه پشت میز روی زمین! روی زمین. تمام این میز و مبل و صندلی و دم و دستگاه و اینها را همه را امام زمان می‌گذارد کنار و می‌دهد به هیزمی، ‌به بخاری هیزمی‌هست، به درد بخورد. همه می‌رود آن جا، قشنگ فرش می‌اندازند و پشتی می‌گذارند! بله بنشینید روی زمین همه بنشینید روی زمین.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -391,50 +514,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> پس بنابراین از کلام امام سجاد علیه السلام این نتیجه را گرفتیم که آن چه که موجب تقرب انسان است به پروردگار، مسئله مسئلۀ معرفت است. امام هم می‌فرماید ای خدا! ای مولای من، من به تو معرفت پیداکردم نه معرفت شناسنامه ای که بله! بالاخره در عالم وجود یک خدایی باید باشد هر بنا یک بنایی دارد پس بنابراین یک صانعی بر این مصنوع باید سبقت گرفته باشد! خب خدا می‌گوید خیلی ممنون اگر این را هم نمی‌گفتی چکار می‌کردی؟ خب اقلا گفتی ما هستیم نیامدی بگویی آن صانع هم وجود ندارد این حرفها همۀ آنها بیخود است! نه! امام سجاد می‌فرماید خدایا من به مقامِ معرفتِ به تو رسیدم، دیگر نمی‌توانم ول کنم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> چندی پیش بود یکی از فضلا داشت صحبت می‌کرد، آدم خوبی هم هست اتفاقا، آدم خوبی است، یک روایتی داریم که پیغمبر به اصحاب فرموده بودند هر کسی که فرزندی می‌زاید مرا خبر کنید و هر کسی که از دنیا می‌رود مرا خبر کنید که بروم برای دیدن او. این شخص می‌گفت که بله! پیغمبر این کار را می‌کرد که از آمار مردم اطلاع داشته باشد! جداً می‌گفت ها! این همین قدر می‌فهمید! آمار دستش باشد! مگر پیغمبر با خودش مثل این دفتردارها دفتر برمیداشت می‌برد اسم بنویسد و فلان بکند؟ واقعا پیغمبر می‌خواست آمار دستش باشد؟ هان؟ پیغمبر چه دیدگاهی داشت در این سوالی که از افراد می‌کرد؟ در نفس او چه می‌گذشت؟ برای همه هم داشت صحبت می‌کرد ها! چه می‌گذشت در نفس پیامبر؟ پیغمبر در آن موقع که می‌گفت اگر فرزندی به دنیا آمد مرا خبر کنید احساس می‌کرد مظهر تمام آثار جمال و جلال پروردگار از عالم ذات پا به عرصه وجود گذاشته بندۀ خدا! وجود نازلۀ حق در این عالم تجلی پیدا کرده، برویم ببینیم این را. این را زیارت کنیم. حقیقت نفخت فیه من روحی الان درعالم اعیان تجسم پیدا کرده، وجود نازلۀ حضرت حق در عالم دنیا پا به عرصۀ وجود گذاشته، این را پیغمبر دارد می‌فهمد. وقتی که یک قنداقه را پیش پیغمبر می‌آوردند شما خیال می‌کنید پیغمبر این را مثل یکی از اشیاء به آن توجه می‌کرد؟ واقعا الان دیدگاهی که ما نسبت به یک بچۀ قنداقۀ تازه به دنیا آمده داریم چه دیدگاهی [است؟] ما، امثال ما، در هر مرتبه، اگر نیاورند بدهند دست ما یک ساعت این جا باشد اعتنایی به او نمی‌کنیم یعنی بین او و بین یک بچۀ حیوانی که به دنیا آمده فرق نمی‌گذاریم! غیر از این است؟ این که بنده می‌گویم چون دیدم که دارم می‌گویم، دیدم. انگار نه انگار اصلا یکی موجود ذی روحی به نام انسان به نام خلیفة اللَه به نام مظهریت اتم اسماء و صفات الهی در این جا نشسته، در این جا قرار دارد، انگار نه انگار. وقتی صدایش درمی‌آید گرسنه شده بیایید شیر به او بدهید، همین! بیاید شیر به او بدهید گرسنه شده، ببرید تنظیفش کنید ببرید تمیزش کنید ببرید شیر به او بدهید ببرید چیز کنید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اما پیغمبر چه دیدگاهی نسبت به بچه دارد؟ وقتی بچه را [به] پیغمبر می‌دهند پیغمبر احساس می‌کند که وجودی الان در آغوش او قرار گرفته است که شرق و غرب عالم را در هیمنه و در قدرت نفسانی و ولایی خودش قرار داده گرچه الان به صورت کوچک است گرچه بیش از دو یا سه کیلو وزنش نیست ولی این یک روح و نفسی دارد که آن روح و نفسش تمام عالم وجود را گرفته و در خودش هضم کرده و می‌خواهد حرکت کند و به آن مقام تفصیل برسد، این را پیغمبر دارد احساس می‌کند. لذا می‌گوید برای دیدن او برم. آمار به دست بیاورم؟ بَه بَه ماشاءاللَه! بروم دیدن، بروم به آن پدر و مادر تبریک بگویم، بگویم چه مسئله و برکتی خدا نصیبشان کرده؟ بگویم خدا چه فیوضاتی از این فرزند تا مادامی که ‌در این دنیا است برای آنها نوشته خواهد شد؟ اینها را بروم بگویم. بگویم چه نسلی از این به وجود خواهد آمد و چه برکاتی در این عالم ایجاد خواهد کرد؟ بروم و بگویم آن حقیقت وجود چه ظهوراتی به واسطۀ این از خود بروز خواهد داد؟ اینها را همه را پیغمبر دارد ادراک می‌کند دارد می‌فهمد لذا می‌گوید </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تناکحوا تکثروا و انی اُباهی بکم الامم..</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ای امت من نکاح کنید ازدواج کنید بچه بیاورید زیاد بچه بیاورید اگر شده بچه سقط شود اشکال ندارد یکی از امت من حساب می‌شود! سقط دیگر چرا؟ چون همین که بچه آن حقیقت وجودی او تشکل پیدا کرد آن مظهریت اسماء و صفات الهی را به خود خواهد گرفت چه سقط بشود چه سالم به دنیا بیاید دیگر تفاوت نمی‌کند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -501,163 +625,173 @@
         </w:rPr>
         <w:t xml:space="preserve"> امام علیه السلام که می‌آید، این مسائل را از بین می‌برد. روضه می‌شود نه این که در زمان امام زمان روضه نیست اتفاقا اول روضه خوان برای سیدالشهدا خود امام زمان است. همان روضه‌ای را که روضة چیز هست، از ناحیۀ مقدسه، آن را حضرت می‌آید در بالای سر قبر جدش می‌خواند. مجالس عزا در زمان امام زمان هست مجالس تبلیغ هست مجالس وعظ هست تمام اینها، منتهی دیگر تئاتر نیست دیگر پلاکارد و دوربین نیست. همه قشنگ می‌نشینند توجه می‌کنند اندرز می‌گیرند می‌پذیرند وقتی که رفتند بیرون عمل می‌کنند. این می‌شود مجالس زمان امام زمان. دکور دیگر نیست فیلم نیست بازی نیست لذا عقل همه کامل می‌شود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خب راجع به مسئلۀ معرفت خیلی دیگر صحبت کردیم انشاءاللَه دیگر به تتمۀ عبارت برسیم. امام علیه السلام می‌فرماید این معرفتی که من دارم این معرفت من دلیل به سمت تو است. مرا به تو هدایت کرده. نه معرفت سایر افراد. معرفت سایر افراد معلوم نیست انسان را دعوت به آن جا کند. دعوت به خود می‌کند. هان! شما نمی‌دانستید رفقا ما چند تا خدا داریم؟ الی ماشاءاللَه! به تعداد تمام نفوسی که خدا خلق کرده یک خدا هم وجود دارد! هر کدامِ از ما یک خدا هستیم منتهی خداهایی که هست تفاوت می‌کند، خدای کوچک و خدای بزرگ و بعضی ها خدایی دارند که زده روی دست آن خدای واقعی! آن قدر الی ماشاءاللَه بزرگ است و این قدر عظیم است که اصلا نمی‌شود کاریش کرد، نمی‌شود کوچکش کرد این را! خیلی آقا این خدا بزرگ است! هی آمدیم خدا را بادش کردیم! خودمان ها!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> امام علیه السلام می‌فرماید آن معرفتی که من دارم به تو، آن معرفت و شناخت باعث شده که من دلالت و راهنمایی به تو پیدا کنم ولی معرفت هایی که در این دنیا هست همه دلالت بر خداهای دروغین، است خداهای ساختگی است به خدای واقعی کدام معرفت رهنمون است؟ انشاءاللَه برای تتمة مطلب اگر خداوند توفیق بدهد برای جلسات بعد. </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم صل علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -918,61 +1052,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="49" name="_x0000_i0049" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="7" name="_x0000_i0007" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0049" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0007" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5186,56 +5320,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -5251,51 +5384,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5520,51 +5653,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6339,51 +6472,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6453,72 +6586,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6728,62 +6864,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6843,250 +6981,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7163,50 +7330,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7655,120 +7834,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>