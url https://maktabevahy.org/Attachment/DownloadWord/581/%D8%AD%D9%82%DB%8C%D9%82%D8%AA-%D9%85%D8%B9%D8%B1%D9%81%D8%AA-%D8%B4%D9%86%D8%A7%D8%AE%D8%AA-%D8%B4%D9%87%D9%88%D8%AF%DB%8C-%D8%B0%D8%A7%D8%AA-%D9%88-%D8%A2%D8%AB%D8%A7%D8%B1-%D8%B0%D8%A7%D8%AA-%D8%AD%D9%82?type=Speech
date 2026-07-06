--- v1 (2026-05-07)
+++ v2 (2026-07-06)
@@ -1052,61 +1052,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="7" name="_x0000_i0007" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="12" name="_x0000_i0012" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0007" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0012" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>