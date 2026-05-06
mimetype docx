--- v0 (2025-10-22)
+++ v1 (2026-05-06)
@@ -12,171 +12,292 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو العليم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اختلاف مراتب شیعیان بر حسب مراتب معرفت آنها</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرح دعای ابوحمزه ثمالی - رمضان المبارک 1427 - مجلس چهارم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیت‌اللَه حاج سید محمدمحسن حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدس‌الله‌سره</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذُ بِاللَه مِنَ الشَّیطانِ الرَّجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بِسمِ اللَه الرَّحمَنِ الرَّحیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و صلَّی‌ اللَه عَلَی سیّدنا و نبیّنا أبی‌القاسم مُحَمّدٍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و علی آله الطّیبین الطّاهرین و اللعنة عَلَی أعدائِهِم أجمَعینَ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">معرفتی یا مولای دلیلی علیک و حبی لک شفیعی الیک و انا واثق من دلیلی بدلالتک و ساکن من شفیعی الی شفاعتک.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> امام علیه السلام می‌فرمایند شناخت من‌ ای مولا و آقای من نسبت به تو، دلیل و راهنمای من است بر تو. راجع به ‌این فقره دیشب عرض کردم که دیگر راجع به آن بحث را ادامه ندهیم ولی امروز با خودم فکر می‌کردم دیدم شاید بعضی از نکات هنوز مانده باشد دریغم آمد که باز نسبت به‌این فقره تتمه‌ای که به نظرم رسیده و علتش هم‌ این بود که من دیدم در یک مجلسی [که] مرحوم آقا [و] مرحوم آقای حداد بودند [و] راجع به همین قضیه صحبت شد، یک نکاتی از آن مجلس در ذهنم باقی مانده دیگر دریغم آمد که آنها را خدمت رفقا عرض نکنم لذا اگر خلفی شده انشاءاللَه خلف موجه باشد. آن نکاتی که به نظر رسید آنها را راجع به ‌این مسئله عرض می‌کنیم و در‌ همین مجلس می‌رویم به فقرۀ بعد که عالم عجیبی است و بیرون آمدن از آن، خیلی مرد می‌خواهد و حبی لک شفیعی الیک، چه قدر امام سجاد علیه السلام در‌این مطلب مسئله را به اتمام رساندند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اگر نظر رفقا باشد در شبهای گذشته راجع به شناخت صبحت شد و عرض شد که هر شناختی دلیل بر حقیقت نیست شناخت به معنای رسیدن به حاقّ واقعِ معروف و شناخته شده، آن دلیل است و او انسان را به آن معروف و آن چه که در صدد وصول به او است راهنمایی می‌کند و به او می‌رساند. کسی که می‌خواهد به یک فرد عالمِ به ریاضی شناخت پیدا کند نمی‌تواند علم فقه و اصول بخواند و به‌این کیفیت نسبت به او عرفان داشته باشد، باید برود ریاضی بخواند. نمی‌تواند شیمی‌بخواند و از‌این جهت بتواند نسبت به معلومات او اطلاع حاصل کند. ریاضی فنی است و علمی ‌است و آگاه و عالمِ به آن، اقتضا می‌کند که در ‌این فن استاد باشد خبیر باشد. حالا اگر انسان نسبت به مسائل ریاضی جاهل بود فقط اطلاعات و معلوماتش در حدّ همین ضرب و تقسیم‌های عادی بود اگر صد سال هم با ‌این عالم و دانشمند ریاضی بنشیند نمی‌تواند نسبت به ما فی الضمیر او کمترین اطلاعی به دست بیاورد، شناخت ندارد. معلوماتی که دارد ممکن است فرض کنید که در خیلی از فنون استاد باشد، در آن مسائلی که ارتباطی به ریاضی ندارد. ممکن است در فقه خیلی کارکرده و پخته باشد. ممکن است در تفسیر خیلی زحمت کشیده باشد ممکن است در تاریخ یک مورخ بسیار عمیق و متضلّعی باشد، ولی‌این شخص صد سال پیش یک عالم ریاضی بنشیند نمی‌تواند نسبت به معلومات او اطلاع حاصل کند، نمی‌تواند.</w:t>
       </w:r>
@@ -380,158 +501,168 @@
         </w:rPr>
         <w:t xml:space="preserve"> گاهی اتفاق می‌افتد، وقتی برای انسان یک مصیبتی بیاید، اتفاق افتاده، یک مرتبه به یک مادری بگویند که فرزندت تصادف کرد همان جا غش می‌کند می‌افتد ‌این طور نبوده؟ نیست؟ یک مصیبتی است. یعنی نفس مادر در آن موقع تحمل شنیدن، شنیدن که یک مسئله است، تحمل هضم ‌این مصیبت را دیگر ندارد تحمل هضم‌این واقعۀ ناگوار را ندارد نمی‌تواند هضم بکند نفسش از جسم خارج می‌شود روح از بدن خارج می‌شود می‌افتد، یا به حالت بیهوشی و یا از دنیا می‌رود! از دنیا می‌رود! عکسش هم اتفاق می‌افتد. گاهی اوقات یک خوشحالی برای انسان پیدا می‌شود نمی‌دانم‌این راست است یا نه؟ می‌گویند یک نفر باربر بود در همان زمان شاه که بلیط‌های بخت آزمایی می‌دادند، در همان بازارچۀ نایب السلطنۀ طهران خیابان ری، ‌این رفته بود از ‌این بلیط‌های بخت آزمایی خریده بود و خلاصه اتفاقا به اسمش درآمد همین که به او گفتند در جا افتاد مرد یعنی‌این که فرض کنید که صبح تا شب ده تومان بیست تومان در می‌آورد، آن موقع چقدر بود؟ نمی‌دانم! شماها چیز نمی‌کردید؟ آن موقع کسی یادش نیست؟ مثلا یکدفعه می‌گفتند صد هزار تومان! خب آن حمالی که صبح تا شب بیست تومان درمی‌اورد یکدفعه بگویند صد هزار تومان بردی خب...! افتاد و مُرد. در آن موقع که ما می‌رفتیم مدرسه در آنجا بین افراد و کسبه بنده شنیده بودم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> وقتی که ‌ایشان می‌رفتند در بطن‌این مسئلۀ رحمت الهی وسعتش عظمت و عمقش، کبریائیت او، به یک نحوه‌ای بود که همین که می‌آمد [و] ‌این روح می‌خواست توجه به آن رحمت پیدا کند نمی‌توانست تحمل کند آن وقت‌این معرفت پیدا کرده بود. امام سجاد می‌فرماید خدایا علم من به رحمت تو‌این جوری است، ‌این است. نه‌این که خدایا تو رحمت داری خب خیلی زحمت کشیدی! خدایا تو عطوفت داری خیلی ممنون دست شما درد نکند! خدایا تو نسبت به بندگانت فلان شفقت و‌اینها داری خیلی خب! و و و! یک ساعت صبحت می‌کنیم هزار تا از‌اینها ردیف می‌کنیم هیچ فرقی به حالمان نمی‌کند فردا همین طور پس فردا هیمن طور چرا؟ معرفتی در کار نیست. لذا امام سجاد می‌فرماید من که رحمت تو را ‌این جور می‌بینیم من که قدرت تو را‌ این طور می‌بینم، همین قسمی‌که توضیح دادم، من که عطوفت تو را ‌این طور می‌بینم من که قیومیت تو را بر همۀ عالم وجود به همین کیفیت می‌بینم من که آن جنبۀ ولایت تو را بر تمام ذرات عالمِ امکان به همین نحوه می‌بینم، ‌این معرفت من مرا به تو دلالت می‌کند. پس به کجا دلالت می‌کند؟ به همان ذات دیگر.‌ این معرفت، انسان را دلالت بر پروردگار می‌کند و الا خواندن و نوشتن و مطالعه کردن و‌اینها کمک می‌کند ‌اینها، نمی‌گویم نمی‌کند ولی انسان باید به دنبال او باشد. وقتی که آن معرفت را به دست آورد مگر می‌شود غیر از خدا کسی دیگر [را خواست؟] آن کسی که رحمت خدا را ‌این طور دارد تلقی می‌کند و‌این طور دارد بیان می‌کند مگر پیش غیر از خدا می‌تواند برود؟ می‌تواند برود یا نه؟ آن کسی که رحمت خدا را در یک همچنین وضعیتی می‌بیند اصلا می‌تواند اتکا و وثوق کند به غیر از ذاتی که دارای یک همچنین خصوصیتی باشد؟ می‌تواند اصلا یا نه؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> لذا می‌فرماید ‌این معرفت من و‌این شناخت من با ‌این کیفیت و با‌ این خصوصیت مرا‌ این جا آورده، مرا ‌این درگاه آورده، مرا به‌این عتبه آورده، راه مرا‌ این طور باز کرده. حالا ما یک همچینن معرفت امام سجاد [را] نداریم ولی حداقل می‌دانیم که امام سجاد راست می‌گوید، ‌این را که دیگر می‌دانیم، امام سجاد نیامده برای ما خطابه بخواند. حضرت دارد به ما‌ این طور می‌فرماید من‌این را فهمیدم، تو که شیعۀ من هستی بیا، تو هم بیا، تو هم خدا قسمتت می‌کند، ناامید نباش. من به‌این جا رسیدم اگر می‌خواهی آن رحمت را بفهمی‌که مرحوم آقا فهمید راهش‌این است جای دیگر نروی بدبخت می‌شوی خسرالدنیا و الآخرة می‌شوی، باید‌ این جا بیایی، باید ‌این مکتب را بیایی، باید پیش مکتب اهل بیت زانو بزنی، اختیار خودت را از خود نفی کنی. ارادۀ خودت را از خود نفی کنی. هر چه امام بر تو می‌پسندد سمعا و طاعتا، چشم و گوش را از غیر امام ببندی، فقط و فقط بر‌این آستان پیشانی بسایی تا‌این که کم کم از آن برکات و از آن جلوه‌ها و از آن بارقه‌ها هم بر قلب و نفس ما بوزد. انشاءاللَه امیدواریم با عنایت و لطفِ مقام ولایت، حضرت حجی بن الحسن ارواحنا لتراب مقدمه الفداء، خداوند هم نسیمی‌از آن ریاض رحمت بر قلوب همۀ ما بوزاند.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم صل علی محمد و آل محمد </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -792,61 +923,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="7" name="_x0000_i0007" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="2" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0007" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -4964,56 +5095,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -5022,51 +5152,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5291,51 +5421,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6110,51 +6240,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6224,72 +6354,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6499,62 +6632,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6614,250 +6749,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -6934,50 +7098,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7426,120 +7602,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>