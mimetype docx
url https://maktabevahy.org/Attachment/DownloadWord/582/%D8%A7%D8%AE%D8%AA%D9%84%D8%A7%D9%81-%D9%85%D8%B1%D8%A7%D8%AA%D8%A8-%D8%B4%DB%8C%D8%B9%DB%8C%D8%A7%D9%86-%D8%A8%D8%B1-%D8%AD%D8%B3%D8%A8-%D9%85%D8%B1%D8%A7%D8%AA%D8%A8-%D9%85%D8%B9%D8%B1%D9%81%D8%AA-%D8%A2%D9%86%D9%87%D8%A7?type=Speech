--- v1 (2026-05-06)
+++ v2 (2026-07-06)
@@ -923,61 +923,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="2" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="58" name="_x0000_i0058" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0058" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>