--- v0 (2025-10-30)
+++ v1 (2026-05-06)
@@ -13,171 +13,292 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو العليم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">جایگاه معرفت و محبت در وصول انسان به مقصود</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرح دعای ابوحمزه ثمالی - رمضان المبارک 1427 - مجلس پنجم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیت‌اللَه حاج سید محمدمحسن حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدس‌الله‌سره</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذُ بِاللَه مِنَ الشَّیطانِ الرَّجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بِسمِ اللَه الرَّحمَنِ الرَّحیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و صلَّی‌ اللَه عَلَی سیّدنا و نبیّنا أبی‌القاسم مُحَمّدٍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و علی آله الطّیبین الطّاهرین و اللعنة عَلَی أعدائِهِم أجمَعینَ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">معرفتی یا مولای دلیلی علیک و حبی لک شفیعی الیک و انا واثق من دلیلی بدلالتک و ساکن من شفیعی الی شفاعتک</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> معرفت من ای مولا و ای آقای من، دلیل و راهنمای من بر تو است و محبت و تعلق قلبی من، شفیع من به سمت تو است و به سوی تو است و من به طور کامل وثوق دارم که این دلیل و راهنما مرا به مقصد می‌رساند و در آرامش ضمیر و سکون خاطرم از این که این شفیع، موجب شفاعتِ من در نزد تو خواهد بود. این کلام امام سجاد است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> خب ما در جلسات گذشته راجع به مسئلۀ معرفت صحبت کردیم و عرایضی را خدمت رفقا عرضه داشتیم که معرفت تنها وسیله‌ای است که انسان را به مقصد و مطلوب می‌رساند و برای رسیدن به هر مطلوبی معرفت نسبت به همان مورد لازم است. کسی که یک رشته‌ای را انتخاب می‌کند نمی‌تواند در کلاس دیگر بنشیند باید در همان کلاس بنشیند اگرکسی می‌خواهد نسبت به علوم ظاهری علوم مادی می‌خواهد معرفت پیدا کند باید کتب مربوط به این علوم را بخواند نمی‌تواند برود فرض کنید که علم ماوراءالطبیعه بخواند. کسی که می‌خواهد پزشک بشود نباید در کلاس معماری بنشیند آن از سنگ و گچ و آهک و تیرآهن و کیفیت بنا و نقشه و فونداسیون صحبت می‌کند آن از بدن و امراض بدن و صحت و سلامتی و ناراحتی‌هایی که برای بدن متوجه می‌شود و کیفیت درمان. هر کدامِ اینها مقاصد مختلفی هستند و راه برای آن مقاصد هم مختلف است، یکی نیست. همان طور علوم الهی هم راه خاص به خود را دارد.</w:t>
       </w:r>
@@ -321,193 +442,204 @@
         </w:rPr>
         <w:t xml:space="preserve"> امام سجاد علیه السلام می‌فرماید معرفت من به تو، دلیل و راهنمای من به سمت تو شده است مرا به سمت تو برده. از غیر تو جدا کرده. بعد امام علیه السلام وارد فقرۀ بعد می‌شوند. می‌فرمایند و حبی لک شفیعی الیک، حب من به تو، این شفیع من در نزد تو است. چرا از میان این همه امتیازها و شاخصه‌ها و اموری که انسان می‌تواند آنها را به پروردگار عرضه بدارد امام علیه السلام مسئلۀ حب را مطرح می‌فرماید؟ مگر اینها اهل عمل نبودند؟ مگر اهل عبادت نبودند؟ چرا امام علیه السلام نفرمود عبادتی که من کردم در این دنیا این شفیع است؟ و خب همه هم می‌گویند باید همین طور باشد دیگر! انسان نمازش را مرتب بخواند با رعایت بخواند با موازین بخواند روزه‌اش را بگیرد امورش را انجام بدهد ارتباطاتش را در میان مردم...، مگر غیر از این است؟ چرا این ها موجب شفاعت نیستند؟ چرا اینها موجب ارزش و بهاءِ انسان در عالم حساب و کتاب و نزد پروردگار نیست؟ خب شکی نیست که انسانِ بدون عمل، هیچ فائده‌ای بر آن مترتب نیست. در هر کجا از آیات قرآن شما ملاحظه کنید می‌فرماید ایمان و عمل، ان الذین آمنوا و عملوا الصالحات، ایمان تنها فایده‌ای ندارد. آن کسانی که ایمان آوردند وعمل صالح انجام دادند، حتی نسبت به غیر مسلمین، آنها هم می‌گویند. در آن آیه‌ای که می‌فرماید ان الذین آمنوا و هادوا و النصاری و الصابئین من آمن منهم باللَه و الیوم الآخر و عمل عملا صالحا البته آیه مربوط به مستضعفین است نه این که مربوط به کل افراد، آن کسانی که مسلمانند و یهود هستند و نصاری هستند و صابئین، ستاره پرستان و اینها، اگر اینها ایمان بیاورند به خدا و عمل صالح انجام بدهند خداوند اجر اینها را محفوظ می‌دارد که این آیه یکی از آیاتی است که دلالت بر مغفرت و غفران اهل استضعاف دارد که اهل استضعاف هم مشمول رحمت الهی هستند، مستضعفین. ان المستضعفین من الرجال و النساء و الولدان لایستطیعون قیلی فی الارض، مستضعفین که نمی‌توانند موقعیت خودشان را تغییر بدهند، این یکی از آن آیات مربوط به استضعاف است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ان الذین آمنوا و عملو الصالحات، یا ایها الذین آمنوا اطیعوا اللَه و اطیعوا الرسول و اولی الا مر منکم، ببینید بعد از ایمان می‌فرماید اطاعت کنید، همین قدر نگویید ما ایمان آوردیم و برویم بگیریم بخوابیم، ما ایمان آوردیم تمام شد دیگر! نه آقاجان! بلند شو بالاخره کاری کن بالاخره باید یک کاری کرد، درست است شفاعت می‌کنند ولی باید یک کاری کرد. یک روز یک شخصی نقل می‌کرد می‌گفت که من به مرحوم آقا گفتم، از یک جایی آمده بود و این حرفها انشاءاللَه خدا دستگیری کند، گفت من رفتم پیش مرحوم آقا، با مرحوم آقا هم یک انتساب رحمیت داشت، گفتند که فلانی! شما خلاصه به ما محبت کردید لطف کردید چه کردید، ما وضعیتمان چه بود حالا وضعیتمان به این کیفیت شده، شیطان آمده خلاصه در من وسوسه کرده! من فلانی را دیدم فلانی را دیدم این جا بودند رفتند طرد شدند چه شدند خلاصه خیلی خوف و ترس من را برداشته بود. من آمدم این جا از شما ضمانت بگیرم! حالا به تعبیر او می‌گفت گارانتی بگیریم، می‌گفت من آمده‌ام که خلاصه از شما تضمین بگیرم برای این که خلاصه ما راهمان منحرف نشود و مقصد ما...، می‌گفت مرحوم آقا می‌گفت...! گفتم نمی‌شود، من تا گارانتی نگیرم از این جا نمی‌روم اگر می‌خواهی من را از این خانه بیرون کنی گارانتی بدهید سفت قضیه را چسبیده! می‌گفت ایشان یک خنده‌ای کردند و گفتند یک روز رسول خدا رفته بودند چیزی بخرند از بازار، یک میوه‌ای، مایحتاج، سیب زمینی پیازی بخرند، آن هم که پیغمبر خودشان می‌رفتند دیگر زمانه عوض شده، دیگر خلاصه کسی در خیابان پیدایش نیست و همه نوکر و کلفت و فلان! نه! معصومین و ائمه بندگان خدا خودشان زنبیل دست می‌گرفتند و خودشان می‌رفتند دم قصابی دم نانوایی میوه فروشی و اینها خودشان می‌رفتند، خیلی خب! این هم در ضمن در پرانتز یا به قول ما بین الهلالین به قول شماها پرانتز....!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> می‌گفتند زنبیل را گرفتند سیب زمینی و این چیزها را گرفتند همین که آمدند بروند یکی از این اصحاب آمد زنبیل را بگیرد، گفت بگذار حالا من می‌خواهم بیاورم، حضرت فرمودند نه! </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">من له الغنم فعلیه الغنم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> کسی که یک چیزی می‌خواهد بخرد بالاخره خودش هم باید پای آن زحمت بکشد، می‌خواهیم ببریم خانۀ خودمان. گفت نه! نمی‌شود باید بدهی من ببرم. از او اصرار و از پیغمبر انکار که نه من...! گفت نه! نمی‌شود تا من این جای این را نگیرم نمی‌گذارم از این جا تکان بخوری! پیغمبر دیدند زورشان نمی‌رسد گفتند خب بیا بگیر! این گرفت و برداشت آورد صد متری دویست متری مگر چقدر آن موقع فاصله بین منزل....؟ صد متری آورد و گذاشت. همین که گذاشت رو کرد به پیغمبر گفت حالا باید به من عوض بدهی. دیگر پیغمبر گفت عجب کاری کردیم! این عجب آدمی است! نه به آن! نه به این، می‌گوید باید به من عوض بدهی! پیغمبر آمدند دست کردند در جیبشان گفت حالا دست در جیب نکن ما خلاصه از تو جیبی نمی‌خواست باید عوض بدهی! خلاصه پیغمبر گفتند چه می‌خواهی؟ گفت هر چه بگویم شما می‌دهی؟ گفت بله بگو دیگر! فعلا که تو دیگر آوردی مجبورم دیگر! گفت باید همنشینی خود را در بهشت به من بدهی! عجب! پیغمبر فرمودخیلی خب حالا که تو از ما این را خواستی اونها هم که دیگر دریای رحمت خدا هستند و.... بعد مرحوم آقا این را می‌خواستند به او بگویند که عیب ندارد ما گارانتی و تضمین را می‌دهیم ولی باید یک قدم را برداشت یک قدم را برداشت که اقلا آن بهانه‌ای و وسیله‌ای بشود برای.... آنها هم به کرمشان همین یک قدم را قبول می‌کنند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> رفقا من به شما بگویم این قدر آن جا کرم هست این قدر آن جا رحمت است، قضیۀ دیشب مرحوم آقا را به شما گفتم، این قدر آن جا رحمت است که یکی از عرفا گفته بود خدایا از آن چه را که من می‌خواهم به من می‌دهی یا نه؟ اگر ندهی شمه‌ای از رحمت تو را به این مردم می‌گویم که تا روز قیامت کسی عبادت تو را نکند! می‌دهی یا نه؟ خدا دید اوه اوه! الان می‌زند عالم را خراب می‌کند! گفت باشد باشد، باشه خلاصه کارش راه افتاد، مسئلۀ او راه افتاد. این قدر آن جا کرم است این قدر آن جا رحمت است که بهتر است من بیش از این نگویم والا من هم کار را خراب می‌کنم! ما هم چیزهای.... خودمان که نفهمیدیم چیزهایی است که شنیدیم از بزرگان این طرف و آن طرف. این یک شمۀ آن است. یک قدم برداری یک یا اللَه بگویی یک حرکتی بکنی آنها قبول می‌کنند، آنها سخت نمی‌گیرند. خب انشاءاللَه امیدواریم که، ما می‌خواستیم مشغول این فقره بشویم ولی خود حال ما هم امشب یک قدری چیز بود احتمال هم می‌دادم که محروم باشیم ولی گفتیم علی اللَه فیض رفاقت با رفقا را از دست ندهیم. انشاءاللَه تتمۀ مطالب برای جلسۀ بعد.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم صل علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -768,61 +900,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="38" name="_x0000_i0038" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="21" name="_x0000_i0021" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0038" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0021" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -4992,56 +5124,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -5057,51 +5188,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5326,51 +5457,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6145,51 +6276,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6259,72 +6390,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6534,62 +6668,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6649,250 +6785,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -6969,50 +7134,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7461,120 +7638,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>