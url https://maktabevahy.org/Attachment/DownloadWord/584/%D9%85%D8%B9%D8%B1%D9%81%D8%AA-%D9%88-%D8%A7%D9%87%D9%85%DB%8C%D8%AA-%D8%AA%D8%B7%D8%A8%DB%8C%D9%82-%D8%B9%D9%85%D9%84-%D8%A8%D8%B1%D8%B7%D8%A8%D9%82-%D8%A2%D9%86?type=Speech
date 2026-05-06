--- v0 (2025-10-19)
+++ v1 (2026-05-06)
@@ -12,171 +12,292 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو العليم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">معرفت و اهمیت تطبیق عمل برطبق آن</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرح دعای ابوحمزه ثمالی - رمضان المبارک 1427 - مجلس ششم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیت‌اللَه حاج سید محمدمحسن حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدس‌الله‌سره</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذُ بِاللَه مِنَ الشَّیطانِ الرَّجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بِسمِ اللَه الرَّحمَنِ الرَّحیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و صلَّی‌ اللَه عَلَی سیّدنا و نبیّنا أبی‌القاسم مُحَمّدٍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و علی آله الطّیبین الطّاهرین و اللعنة عَلَی أعدائِهِم أجمَعینَ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">معرفتي يا مولاي دليلي عليك و حبي لك شفيعي إليك و انا واثق من دليلي بدلالتك و ساكن من شفيعي الي شفاعتك</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> خدمت رفقا عرض شد كه معرفت بدون عمل معنا ندارد و به طور كلی التزام به یك اعتقادی به معنای ترتیب اثر به مبانی آن اعتقاد و لوازم و ملزومات آن اعتقاد و آثار ماهوی آن اعتقاد است و الا التزام نمی‌تواند معنا داشته باشد. اگر كسی شغل و حرفۀ او تجارت است و از این راه امرار معاش می‌كند نمی‌تواند در منزل بنشیند و صرفاً خود را ملزم به این حرفه قلمداد كند، باید حركت كند. بیاید آستین هایش را بالا بزند وارد بازار بشود داد و ستد كند مواظب باشد كه سرش را كلاه نگذارند مواظب باشد اموالش را حیف و میل نكنند نسبت به خصوصیات این مسئله دقت كافی را داشته باشد آینده نگر باشد اینها من حیث المجموع اموری است كه یك نفر تاجر باید نسبت به این ها دقت كند و همین طور هر كسی كه نسبت [به] یك مسئله‌ای [که] اعتقاد دارد باید به اموری كه مربوط به آن مسئله خواهد شد التزام داشته باشد و این التزام یك مسئلۀ فطری است احتیاج به توصیه ندارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> در آیة شریفه كه دیشب عرض شد یا ایها الذین آمنوا اطیعوا اللَه و اطیعوا الرسول و اولی الامر منکم این گونه اوامر را اوامر ارشادی می‌گویند نه اوامر مولوی. اوامر مولوی اوامری است كه حجیت و الزام آن اوامر از ناحیۀ آمر به وجود می‌آید و قبل از اصدار امر از ناحیۀ آمر آن مأمورٌ به هیچ حجیتی ندارد مثلا نماز روزه زكات حج و امثال ذلك این گونه از امور اموری است كه قبل از این كه شارع مقدس امر به آنها بكند هیچ گونه الزامی‌نداشت. اگر كسی نماز نمی‌خواند گناهی مترتب نمی‌شد بر او. اگر كسی حج انجام نمی‌داد قبل از این كه آیة وجوب حج بیاید خب گناه نكرده بود. یا روزه، وجوب روزه پس از صدور حكم روزه از ناحیة شارع می‌آید قبل از آن نه! لزومی‌ندارد. ولی اوامر ارشادی اوامری هستند كه خود عقل بدون در نظر گرفتن صدور آن امر نیز حكم به الزام آن خواهد كرد. مثلا فرض كنید كه اطاعت از رسول خدا، این نیاز نیست كه خدا بگوید كه از رسول من اطاعت بكنید، چه بگوید چه نگوید انسان باید اطاعت بكند حتی اگر در قرآن یك آیه هم راجع به اطاعت از پیغمبر نداشتیم نفس مسئله و موضوع و حكمِ در قضیه، برای التزام به این مسئله كفایت می‌كرد، كفایت می‌كند. نیازی به حكم خاص و صدور امر خاص از ناحیه شارع ندارد. یا این كه فرض بكنید مثل وجوب صدق و حرمت كذب. وجوب صدق این یك مسئله‌ای است كه نیاز نیست از ناحیة‌شارع بیاید. خود فطرت وعقل انسان به این مسئله حكم می‌كند حتی ما اگر در شرع روایتی آیه ای نداشته باشیم كه راستگویی واجب است و دروغ حرام است، نفس خود این مسئله كفایت می‌كند، درك این مسئله كفایت می‌كند كه انسان ملتزم به این مطلب بشود. اینها را می‌گویند اوامر ارشادی.</w:t>
       </w:r>
@@ -400,158 +521,168 @@
         </w:rPr>
         <w:t xml:space="preserve"> ساعت تقریبا به وقت رسیده و ما هم طبق قولمان پیش رفقا، اجازه می‌دهند دیگر كه انشاءاللَه تتمۀ مطلب برای جلسة‌بعد اگر خدا بخواهد. مطلب خیلی زیاد است واقعا من امشب كه می‌خواستم خدمت رفقا برسم اصلا یكی از این مطالبی را كه گفتم در نظرم نبود، می‌خواستم بحث را به جایی دیگر ببرم، آمدم این جا نشستم اصلا رفت! رفت یك جای دیگر و یك قسمت های دیگر و اینها و از آن مطالب! علی كل حال! خدا رحمت كند مرحوم دستغیب را خدا رحمتشان كند از افراد خیلی خوب یكی مرحوم دستغیب بود. یكی از رفقا یكی از دوستان می‌گفت من نوارهای مرحوم دستغیب را ضبط می‌كردم از خیلی از خصّیصین ایشان بود از حواریون مرحوم دستغیب بود و شاید تنها كسی هم باشد كه نوارهای ایشان را پیشش داشته باشد به آن مقدار. می‌گفت یك شب این ضبطی كه ما برده بودیم نمی‌دانم اشتباه كردیم چه شد نصف آن را نگرفت، این حالا نشده بود و ما رفتیم در منزل و دیدیم كه این نصفی را گرفته و نصفی را نگرفته. فردا مرحوم دستغیب را دیدم گفتم آقا می‌شود امشب شما آن نصفۀ دیگر، آن نصفۀ دیگر كه دیشب صحبت می‌كردید بگویید این نوار ما نگرفته! ایشان یك خنده ای كرد گفت فلانی آخر من كه خودم نمی‌دانم می‌روم بالای منبر چه می‌گویم؟ خودش می‌آید من نمی‌دانم، حالا می‌روم آنجا آمد آمد نیامد دیگر دست من نیست! خدا رحمتش كند. ما هیچ وقت خودمان را با یك همچنین بزرگوارانی مقایسه نمی‌كنیم ما فقط خواستیم عرض كنیم كه مطلب ما در این شب یك همچنین قضیه‌ای بود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> انشاءاللَه امیدورایم، یك شب این را الان یادم آمد، مرحوم آقا خیلی زمان سابق، همان زمان گذشته همان سلطنت گذشتۀ شاه و اینها، مرحوم آقا آمده بودند قم من یك نواری از مرحوم دستغیب نوار چیز را داشتم، گرفته بودم از بازار، خیلی من به صحبت‌های ایشان علاقه مند بودم الان هم همین طور است خیلی علاقه مند هستم خیلی سبكی و روحانیت من در صحبت ‌های ایشان می‌بینم و احساس می‌كنم، نوار ظاهرا مثل این كه دعای كمیل ایشان بود گرفته بودم و مرحوم آقا آمده بودند در همین ایام نوروز، تعطیلات آمده بودند، مشرف شده بودند قم، یك شب صحبت شد و فرمودند هان بیاور من هم گوش بدهم! ماهم نوار، شب جمعه هم اتفاقا بود، ما نوار را گذاشتیم توی ضبط و خودمان هم رفتیم. ایشان گوش داده بودند برگشته بودند ایشان هم مشخص بود كه خیلی مشعوف شده بودند و نسبت به این مسائل و اینها، بعد یك جمله ایشان به من فرمودند اولئك و اللَه نوراللَه فی ظلمات الارض، این را راجع به ایشان فرمودند كه اینها همان نور خدا در ظلمات زمین هستند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> امیدواریم كه خداوند ما را هم موفق كند به این كه این چند روزۀ دنیا و باقیماندۀ از عمر را با ولایت اهل بیت و با تأسی به سیرۀ اولیاء و بزرگان درگاه خودش سپری نماییم.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم صل علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -812,61 +943,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="40" name="_x0000_i0040" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="4" name="_x0000_i0004" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0040" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0004" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -4984,56 +5115,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -5042,51 +5172,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5311,51 +5441,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6130,51 +6260,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6244,72 +6374,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6519,62 +6652,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6634,250 +6769,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -6954,50 +7118,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7446,120 +7622,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>