--- v1 (2026-05-06)
+++ v2 (2026-07-04)
@@ -943,61 +943,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="4" name="_x0000_i0004" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="85" name="_x0000_i0085" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0004" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0085" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>