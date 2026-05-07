--- v0 (2025-10-30)
+++ v1 (2026-05-07)
@@ -12,159 +12,292 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو العليم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أهميت ثبات در مسير حق و پرهيز از اضطراب و تشتت در مسير سير و سلوك</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرح دعای ابوحمزه ثمالی - رمضان المبارک 1427 - مجلس هفتم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیت‌اللَه حاج سید محمدمحسن حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدس‌الله‌سره</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذُ بِاللَه مِنَ الشَّیطانِ الرَّجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بِسمِ اللَه الرَّحمَنِ الرَّحیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و صلَّی‌ اللَه عَلَی سیّدنا و نبیّنا أبی‌القاسم مُحَمّدٍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و علی آله الطّیبین الطّاهرین و اللعنة عَلَی أعدائِهِم أجمَعینَ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">معرفتی یا مولای دلیلی علیک و حبی لک شفیعی الیک و انا واثق من دلیلی بدلالتک و ساکن من شفیعی الی ‌شفاعتک</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> معرفت من ای آقا و مولای من، دلیل و راهنمای من بر توست، و محبت من به تو، شفیع من به سوی توست، و من وثوق دارم که این دلیل مرا به مقصد می رساند و این شفیع در شفاعتش به مطلوب می رسد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -205,78 +338,81 @@
         </w:rPr>
         <w:t xml:space="preserve"> اینها نصیبشان محدود است، آن استفاده ای را که باید به کار ببندند از این گونه مجالس، آن استفاده را نمی برند، فقط استفاده شان در حدّ صحبت و یک نوع التذاذ نفسانی است، این مطالبی که خدمتتان عرض می کنم خودم در جریانش بودم ، مرحوم آقا در زمان مرحوم آقای انصاری فردی بود که وقتی می رفت پیش استاد خود، منتظر بود که او چه بگوید و او استفاده کند نه اینکه فقط گوش بدهد و عجب مرد بزرگی است، بله مرد بزرگی است خب به من چه مربوط است؟ او بزرگ است برای خودش بزرگ است من چه کنم؟ پیغمبر هم مرد بزرگی است به چه درد من می خورد؟ این پیغمبر با این عظمت و بزرگی که آمد برای اینکه دست مرا بگیرد و حالا اگر من دست به او ندهم سر به او نسپارم اختیار در گرو ارادة او نگذارم در مقام اراده و اختیار و مشیّت خودم مستقل بمانم، در عین حال بله! مسلّم پیغمبر با غیر پیغمبر فرق می کند ، اینگونه افراد هیچ وقت پای درس ابو سفیان و ابو جهل نمی روند، هیچ وقت نمی آیند آنها را بر پیغمبر ترجیح بدهند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اینها افرادی هستند که بالاخره تا حدودی شناخته اند مطلب را. ولی محدودة شناخت آنها و مهمتر از آن میزان استفاده ای که باید از صحبت و قرین بودن با شخص بزرگ داشته باشند ، این را ندارند، چرا؟ چون آن موقعیت خود را برای خود محفوظ داشته اند ، جرأت از دست دادن آن موقعیت را ندارند، جرأت ندارند از دست بدهند، نفس آنها به گذران همین مقدار دلخوش است، اینجا برویم مجلسی هست و بعد هم اطعامی می کنند و خب الحمد لله که مختوم به خیر است و بعد هم می رویم فلان جا آنجا یک مجلس هیئت و روضه است و ذکر مصیبت است و از آن هم نصیبی و ثوابی هم می بریم و با فلان کس هم می نشینیم و صحبت می کنیم و از مطالب فلانی هم استفاده می کنیم و در وجود خود و در نفس خود احساس می کنند که روز آنها به بطالت نگذشته ، عمر آنها به بطالت نگذشته است ، در حالی که به بطالت گذشته است، بطالت به چی می گویند؟ به این می گویند که این سرمایة وجودی که خدای متعال به ما داده است که عبارت است از عمر و استعداد هایی که وسیله برای وصول به حق است، این در همان مرتبة نقصان و در آن مرتبة دانی خود متوقف بماند، این را می گویند بطلان.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> رسول اکرم فرمودند </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مغبون من استوی یوماه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> کسی که دو روزش با هم یکسان باشد مغبون است ، احساس کند امروز که روز یکشنبه است و ظاهرا شنبه است مثل اینکه ماه رمضان بر ما خیلی سخت می گذرد ، روزها جلو می‌افتد! امروز که روز شنبه است نسبت به روز جمعه تفاوتی نکرده است، باید برود به فکر بیفتد، تفاوت نکرده است، فرقی در خودش ندیده است، این مطالبی را که می خواهم عرض کنم برای این است که به آن مطلب برسیم که مسألة ما مسألة محبت است که چرا امام سجاد فرمود </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وحبی لک شفیعی الیک </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">چرا حضرت از میان این موارد و موقعیت های مختلفِ برای انسان، دست روی محبت گذاشته است؟ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مغبون من استوی یوماه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> کسی که دوروزش یکسان باشد مغبون است، خسارت عارض او شده است و وای به حال کسی که روز بعدش از روز قبلش اسوء باشد ، افت کرده باشد، افت در چه چیز کرده باشد؟ افت در باور، افت در گرایش، افت در میزان استحکام و اتقانِ نسبت به راه.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> این افرادی که در زمان سابق خدمت بزرگان می رسیدند از رفقا و دوستان مرحوم آقا در زمان مرحوم آقای انصاری، بنده در همان موقع یادم است در دوران طفولیت قضایایی از آن موقع در ذهنم هنوز باقی مانده است، چند نفر از اینها مرحوم آقای انصاری را باور کرده بودند؟ باور به معنای اینکه مرد بزرگی است همة آنها کم و بیش باور داشتند و کسی نمی گفت که ایشان مرد کوچکی است، کسی نمی‌گفت ایشان مرد معمولی است، نه! باور به معنای رفض اَنانیت و استقلال در قبال شخصیت بزرگ، به این معنا، آخر ما بحمدلله خوب! نفس خیلی خوبی داریم ، خیلی عالیست، اگر پیش امام زمان هم برویم آن مقام و موقعیت خود را حفظ می کنیم! آن حالت خود را حفظ می کنیم!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -383,51 +519,63 @@
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یکی از افراد بود تا همین زمان اواخر مرحوم آقا، بعد یک مسائل و مطالبی پیش آمد، خب من با ایشان در ارتباط بودم و خیلی با او صحبت کردم بلکه بتوانم [اگر] کاری از دستم بر می آید [انجام بدهم.] مسأله ای را که ایشان مطرح می کرد این بود که فلان کس و فلان مرد بزرگ و ولیّ الهی که از دنیا رفته در زمان حیاتش گفته بود من با شما هستم، پس بنابراین من احتیاج به چیزی ندارم! من به او گفتم این که گفته من با شما هستم نه به معنای این است که شما از نقطة نظر موارد نفس با این حیثیتی که شما دارید به مرتبة تکامل می رسید و احتیاج به ضمّ و ضمیمه ندارید نه به آن معنایی است که دیگر آن مسیر و راه و حرکتی که در زمان حیات من بوده با شما، آن حرکت به همین کیفیت ادامه پیدا خواهد کرد، نه! این به آن معنایی است که آن حقیقت باقیة من که در وجود فرد دیگری ظهور پیدا می کند او با شماست ، این به این معناست، نه اینکه شما نیاز به استاد و دستور نداری و کارت تمام است و از نفست گذشتی ، دلیلش این است که خودت نگاه کن ببین گذشتی یا نگذشتی؟ اگر او با شماست چرا اشتباه می کنی؟ چرا هنوز در نفست گرفتاری ؟ چرا احساس خلاء و نقصان می کنی؟ اینها با هم جور در نمی آید، من گفتم اگر من جای شما بودم این مسأله را به نحو دیگری تبدیل می کردم و در خدمت کس دیگری و بزرگ دیگری بودم، آن برداشتی که من می کنم این است ، اولیای الهی که به جنبة جسمانی خودشان هیچ وقت نگاه نمی کنند و با افراد از این دریچه صحبت نمی کنند. آنها به همان حقیقت خودشان دارند نگاه می کنند، آن حقیقت امروز در این ظهور تجلی پیدا کرده و فردا در ظهور دیگر، پس فردا در ظهور دیگر، چطور شما اینهمه با چنین فردی بودید و هنوز به این معانی نرسیدید؟ ما که دو روز بودیم فهمیدیم ، این مدت شما بودید و حرف شنیدید!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یک روز با مرحوم آقا راجع به این قضیه سوال کردم گفتند شما چه گفتی؟ گفتم من این را گفتم ، گفتند همین است مطلب و غیر از این نیست. انسان نمی تواند خود را بی نیاز ببیند. در عین حال آن مطلب مورد پذیرش واقع نشد، گذشت. مرحوم آقا از دنیا رفتند، سالیان سال گذشت تا یک روز این بندة خدا ما را دید گفت فلانی اگر یک نفس گذشته‌ای را دیدی ما را هم خبر کن! گفتم ها! صبّحکم اللَه بالخیر! جنابعالی مگر نمی گفتی ما نیاز نداریم؟ دیدیم نه! مسأله اینطور نیست و یک سال و دو سال و ده سال گذشت و خبری نیست ، از آن طرف هم خب انسان به خود و نقایص و عیوب خود نگاه می کند و می‌بیند همین است، بالاخره یک مسأله‌ای، یک چیزی! همینطور دارد قضیه می گذرد و هیچ وقت آسمان و زمین برای ما نمی ایستند، کار خودشان را می کنند و ما را هم با خود می برند، اگر ما قدرت داشته باشیم می گوییم ما از این دایرة منظومة شمسی می خواهیم دو ساعتی بیاییم بیرون ، می گویند بیخود می کنی! شما یک متر در فضا نمی توانید از جای خودتان حرکت کنید همان نقطه که هستید ثابت هستید ، کجا می‌خواهید از منظومۀ شمسی خارج بشوید؟ همراه با این جریان داری حرکت می کنی و می روی ، خودت را دریافتی دریافتی، درنیافتی می برندت و حرکتت می دهند ، اینجاست که بزرگان می فرمودند انسان باید همیشه معنای استاد و حقیقت او را در نظر داشته باشد نه ظاهر و جسم او را و نه ارتباط ظاهر با او را و نه همنشینی با او را ، آن حقیقت و معنا را باید در نظر داشته باشد، آن حقیقت همیشه در یاد او زنده است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> آن کسانی که باور می کنند این مسأله را، دیگر این طرف و آن طرف نمی روند دیگر نمی گویند فلان جا چه خبر؟ دیگر نمی گویند آنجا چه شد و چه شد و فلان کس چه کار کرد و چه خبر از فلانی و از آن شهر و آن دیار چه خبر است؟ چرا؟ همة اینها اتلاف وقت است. پرونده را ببند برو پی کارت. اینجا چی شد و اینجا چی شد یعنی چه؟ خبر کجاست؟ حقیقت آن است که شما افتادی به دنبالش و هر چه هست در این است و نیازی به چیز دیگر نداری. نیاز به مطلب دیگر نداری، چون که صد آمد نود هم پیش ماست نام احمد جمله نام انبیاست</w:t>
+        <w:t xml:space="preserve"> آن کسانی که باور می کنند این مسأله را، دیگر این طرف و آن طرف نمی روند دیگر نمی گویند فلان جا چه خبر؟ دیگر نمی گویند آنجا چه شد و چه شد و فلان کس چه کار کرد و چه خبر از فلانی و از آن شهر و آن دیار چه خبر است؟ چرا؟ همة اینها اتلاف وقت است. پرونده را ببند برو پی کارت. اینجا چی شد و اینجا چی شد یعنی چه؟ خبر کجاست؟ حقیقت آن است که شما افتادی به دنبالش و هر چه هست در این است و نیازی به چیز دیگر نداری. نیاز به مطلب دیگر نداری، </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="She'rMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">چون که صد آمد نود هم پیش ماست *** نام احمد جمله نام انبیاست</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">آن کسانی که راه به جایی بردند این گونه بودند. خلاصه مطلب را به رفقا گفتم و بیش از این هم توضیح خیال می کنم ضرورتی نداشته باشد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> انسان نسبت به آنچه را دریافت می کند بایستد، این مهم است، و بین خود و بین خدای خودش موانع را کنار بزند. فکر بکند به آخر عمر رسیده و فکر کند فقط یک هفته از عمرش باقیست و یک روز به او فرصت داده اند و در آن یک روز دیگر عمرش را به بطالت نمی گذراند و دیگر به دنبال هوا و هوس نمی رود. دیگر به دنبال گذران نمی‌رود، به دنبال این است که همین یک روزی را که باقی مانده چگونه سپری کند! فرض کند این یک روز یک روز دارد تکرار می شود و ممکن است یک روز امروز دیگر فردا تکرار نشود ، این را بگویم دیگر تمام است و مطلب به سرآمد. نفس انسان اینطوری است که اگر انسان به او دهنی نزند و او را در موقعیت خودش پابرجا نکند و زمام اختیار او را به دست خودش بسپارد، او می خواهد در حیطة‌التذاذ خودش به هر کجا سرک بکشد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -447,158 +595,168 @@
         </w:rPr>
         <w:t xml:space="preserve"> اینها همه چیست؟ اینها همه التذاذ است ، التذاذ نفس است. نفس خوشش می آید حالا اگر بگویند این مجلسی که در منزل شماست در منزل فلان کس باشد می گوید اِ! نه آقا! یعنی چه؟ خب چه فرق می کند؟ جلسه جلسه است دیگر، فقط دیوارش فرق کرده، آن در این فضا بوده و آن در فضای دیگر است، فقط دیوارها و آجر و آهن ها عوض شده است. تمام اینها دام است، دامی که انسان را درون خود محصور می کند ، نمی گذارد... وقتی که پرنده ای در دام بیفتد دیگر قدرت پرواز ندارد، دیگر نمی تواند بلند شود برود بالای قله بنشیند. هر چه بال می زند پایش گرفتار است ، پا چسبیده، پا هم که از انسان جدا نمی شود. باید این دام را رها کرد تا انسان خودش رها شود ، رها که شد اصلا بخواهد نخواهد پرواز می کند، بخار همین که از سطح دریا بالا بیاید، شما بخواهید و نخواهید این بخار می رود بالا چرا؟ چون طبیعتش طبیعت صعود به علو است ، طبیعت نفس انسان حتی بدون استاد حتی بدون تربیت حتی بدون دستگیری در صورتی که در مسیر صحیح باشد خود به خود حرکت به علوّ دارد ، در صورتی که رها باشد از قید و بند. یعنی چه؟ یعنی حق را همیشه در مقابل خودش بداند هر که می خواهد باشد قبول کند، حق در پیغمبر باشد قبول کند و در ابوسفیان باشد قبول کند. حق را قبول کند. حق که هیچ وقت در ابو سفیان نیست ولی این به دنبال رسیدن به حق است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> آنکه پیغمبر را به خاطر معجزه قبول کرد وقتی پیغمبر سر به خاک گذاشت دنبال آن ابوبکر رفت ، دنبال آن عمر رفت چرا؟ چون پیغمبر را به خاطر اعجاز و شق القمرش قبول کرده است نه به خاطر حق ، اگر به خاطر حق است که الان هم حق در علیست، چه فرقی می کند؟ شما که به دنبال پیغمبر رفتید چون پیغمبر او بود بدون نفس، خب الان علی هم اوست بدون نفس، فردا امام حسن است بدون نفس و پس فردا سیدالشهداء و بعد همینطور، اما اگر انسان آمد خودش را در مظاهر گیر انداخت در جلوه های ظهور حق گیر انداخت و در آثار گیر انداخت آن اتجاه نفسانی او به سمت حق از بین خواهد رفت، گرچه با پیغمبر بنشیند گرچه استفاده کند گرچه های های گریه کند! پیغمبر حرف می زند او گریه می کند! این هیچ فایده ای ندارد. تا زمانی این گریه هست که پیغمبر حرف می زند ، همین که پیغمبر رفت در خانه اش او هم می رود در خانه اش و همین که پیغمبر سرش را زمین گذاشت او هم می رود دنبال همان متابعت از اصنام. بت هایی که در مقابل امیرالمؤمنین قد علم کردند بت هایی که در مقابل علی سر افراشتند. اگر مردم به دنبال واقعیت پیغمبر بودند پس چرا برگشتند؟ پس معلوم است نبودند، پیش پیغمبر می‌نشستند و های های گریه هم می کردند ولی فقط ظاهر بود. این اشک درون و واقع و حقیقت نداشت ، الان یک زنی که بچه اش مرده است بلند شود بیاید اینجا گریه کند و اظهار ناراحتی کند یکدفعه می بینید پنجاه تا زن شروع کردند به گریه کردن ، بچة تو که دیگر نمرده است، تو چرا گریه می کنی؟ این همان تحریک احساسات است و آن تحریک احساسات یک وقت به این کیفیت ظهور پیدا می کند ، یک وقت با سخن پیغمبر و یک وقت با دیدن یک فرد بزرگ ، آن مسیری همیشه مسیر حق است که احساسات در قبول مطالب نقشی نداشته باشند. ما باید به دنبال این برویم. این مسأله را در نفس خود تصحیح کنیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> طبق وعده باز امشب به مطلبی که مورد نظر بود نرسیدیم ان شاء اللَه وعدۀ ما با رفقا برای مجلس آینده.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم صل علی محمد وآل محمد.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -859,61 +1017,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="51" name="_x0000_i0051" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="10" name="_x0000_i0010" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0051" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0010" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5031,56 +5189,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -5089,51 +5246,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5358,51 +5515,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6177,51 +6334,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6291,72 +6448,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6566,62 +6726,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6681,250 +6843,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7001,50 +7192,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7493,120 +7696,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>