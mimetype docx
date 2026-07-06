--- v1 (2026-05-07)
+++ v2 (2026-07-06)
@@ -1017,61 +1017,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="10" name="_x0000_i0010" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="63" name="_x0000_i0063" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0010" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0063" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>