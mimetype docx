--- v0 (2025-11-16)
+++ v1 (2026-05-07)
@@ -12,155 +12,292 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو العليم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مراتب فیض امام علیه السلام نسبت به افراد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرح دعای ابوحمزه ثمالی - رمضان المبارک 1427 - مجلس نهم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیت‌اللَه حاج سید محمدمحسن حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدس‌الله‌سره</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذُ بِاللَه مِنَ الشَّیطانِ الرَّجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بِسمِ اللَه الرَّحمَنِ الرَّحیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و صلَّی‌ اللَه عَلَی سیّدنا و نبیّنا أبی‌القاسم مُحَمّدٍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و علی آله الطّیبین الطّاهرین و اللعنة عَلَی أعدائِهِم أجمَعینَ </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...8 lines deleted...]
-        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">معرفتی یا مولای دلیلی علیک و حبّی لک شفیعی الیک و أنا واثق من دلیلی بدلالتک و ساکن من شفیعی الی ‌شفاعتک.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> معرفت و شناخت من به تو ای مولای من، دلیل و راهنمای من برتوست و محبت من به تو، شفیع من به سمت و سوی توست و من اطمینان خاطر دارم و وثوق و اعتماد دارم که این دلیل در دلالتش نقصان و خللی ندارد و آسودگی ضمیر دارم و طمأنینۀ خاطر دارم که این شفیع مرا به شفاعتِ به سوی تو می رساند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">راجع به این فقرات در کیفیت و مراتب معرفت و دلالتش به مقام قرب الهی مطالبی عرض شد و اینکه کدام قسم از معرفت می تواند دلالت داشته باشد به سوی پروردگار و چه نحوه از شناخت می تواند انسان را به پروردگار برساند. آن شناختی که انسان را به خدا می رساند آیا همین شناخت های ظاهری کوچه بازاری است؟ و در همین مرتبۀ عامیانه و عوامانه است؟ این انسان را به خدا می رساند؟ خب این چه دستی از انسان می گیرد؟ شناخت خدایی که فقط در مقام انجام یک تکلیف ظاهری باشد این شناخت چه نفعی برای انسان دارد؟</w:t>
       </w:r>
@@ -174,50 +311,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> آن شناختی که شخص به حج می رود برای انجام فریضة حج و وقتی ما از او سؤال می کنیم چطور است حال و وضعیت شما؟ می گوید ان شاء‌اللَه این سختی ها دو سه روز دیگر تمام می شود و بر می گردیم پیش زن و بچۀ مان! آیا این شناخت و این میزانِِ معرفت با آن شناختی که امام حسن علیه السلام بیست و پنج بار که بیشترش با پای پیاده است به حج می رود یکی است؟ این یک مسأله ای است که از قضایایی است که به نظر می رسد قیاساتها معها باشد. شناختی که انسان از فریضة حج دارد به عنوان اسقاط یک تکلیف ظاهری که کعبه برای او با یک تپّۀ در بیابان فرقی نکند فقط در آنجا تکلیف است و گشتن در بیابان دور تپه و سنگ ها تکلیف نیست ، سعی بین صفا و مروه برای او با حرکت در خیابان فرق نکند فقط فرقش این است که در آنجا تکلیف دارد و در اینجا تکلیف ندارد ، رفتن در عرفات و مشعر و اینها با حرکت و مسافرت از شهری به شهر دیگر و اُتراق کردن در بیابان و چای و پنیر و صبحانه خوردن هیچ تفاوتی نمی کند الا اینکه نسبت به عرفات و مشعر تکلیف است و نسبت به جلوس در بیابان و سر را در بیابان گذاشتن و خیمه زدن تکلیف نیست ، فقط به همین مقدار است و نه بیشتر ، خب این معرفت انسان را به خدا می رساند ؟ همین که خدا گفته بیایید چادر بزنید و شب بمانید و بعد هم بروید آنجا و چند تا سنگ هم جمع کنید و بزنید به یک دیوار و یک گوسفندی را هم ذبح کنید حالا آنجا هم نشد ذبح شود بهتر است که بگویید زن و بچه تان برایتان ذبح کنند! منظور ذبح کردن است؟ و اصلا اینکه ما بفهمیم ذبح در منا چیست و چه آثار و خواصی دارد؟ از تمام این مسائل ما بیگانه و صرفاً معرفتمان متمرکز بشود بر رعایت یک تکلیفی که آن تکلیف را بر اساس فهم ناقص خود بر اساس چند دلیل و روایت بخواهیم استفاده کنیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> این مسأله با آن حجّی که مرحوم آقای حداد رفتند و بعد اسرارش را برای مرحوم آقا نقل کردند که سنگ زدن چه است و وقوف به مشعر چه مرتبه از مراتب انسان است و در سیر رجوعش به حق در مقام انا لله و انا الیه راجعونش و وقوف در عرفات و مشعر و اسرارش و سنگ زدن به آن شیطان و رو به قبله و پشت به قبله بودنش و سعی بین صفا و مروه اش و متابعت از حضرت هاجر که در چه مرتبه باید این متابعت انجام بگیرد و چرا انسان باید به دنبال این بانوی بزرگوار تا روز قیامت، حتی انبیاء و ائمه باید حرکت کنند و نمازی که پشت سر مقام حضرت ابراهیم، جای پای او را انسان باید در جلوی خودش قرار بدهد و پشت سر جای پای حضرت ابراهیم نماز بخواند این جای پا چه ارزشی دارد و چه موقعیتی برای انسان حاصل می کند این نماز که اگر در سایر جاها بخواند باطل است، باید بیاید پشت پای حضرت ابراهیم این کار را بکند یعنی این نمازی که الان من می خوانم با حضرت ابراهیم در بنای این کعبه من شریکم! آیا این حج با این خصوصیات با حجّی که می گویند شانه ات را با یک زاویة‌ هندسی باید چنان تطبیق بدهی که اینور و آنور نشود یکی است؟ این معرفت با آنها یکی است؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> انسان نمی داند بر این مطالب بگرید یا بخندد؟ بر این میزان از معرفت تأسف بخورد یا اینکه اصلا مسأله به حدّی است که او را اصلاً در گوش خود راه ندهد؟ ‌این معرفت انسان را به خدا می رساند؟ به جای رفتن در عرفات و توجه و ابتهال و اینها جناب روحانی بیاید بگوید که از نماز ما عکس و فیلم بگیرید و مردم همه در نماز به جای اینکه توجه داشته باشند عرفات، کله شان به آن دوربین فیلم برداری باشد و او هم یکی یکی در صف بگردد ـ مطالبی که می‌گویم خودم با چشم خودم دیدم ـ این هم می شود عرفات و آن هم می شود نمازشان و مسائل دیگری که بماند. این است قضیه یا آن حجّی که ما از بزرگان و اولیای خدا دیدیم و آن توجهی که از آنها دیدیم و آن اسراری که از آنها می شنیدیم؟ کدام یک از این دو معرفت در کلام امام </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سجاد معرفتی یا مولای دلیلی علیک و حبّی لک شفیعی الیک و أنا واثق من دلیلی بدلالتک</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> [است؟] من اطمینان دارم اعتماد دارم و به ضرس قاطع می گویم که این معرفت مرا به تو می‌رساند، [منظور] این معرفت به خداست؟ این شناخت دلیل است یا اینکه نه؟ شناخت به پروردگار آن شناختی که موجب ابتهال کلّی و تضرّع تمام و انداختن تمام شوائب وجودی بر این عتبه و بر این فنَاء نه فِنا، یعنی عتبه، درگاه ، همۀ خصوصیات و افکارش را انسان در اینجا بیندازد و در اینجا قرار بدهد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> آن نمازی که در آن نماز گفته می شود، وقتی که آن مرد بزرگ خدمت اولیای خدا رسید و گفت من در نماز دفع خیال و خطورات می کنم و او در جواب فرمود، چه جواب عجیبی! که پس کی نماز می خوانی؟ یعنی انسان باید در نماز باید از دفع خطورات هم بگذرد، دفع خطور است این جنگ و جدالی است که انسان با شیطان می کند و این ها را برای قبل از نماز انجام بدهد ، در نماز که دیگر انسان نباید با شیطان جنگ و جدال کند، در نماز یک مرتبه باید توجه به آن سمت باشد و دعوا ها را با شیطان بگذارد قبل از نماز و وقتی که با او تصفیه حساب کرد و او را از دل بیرون کرد بیاید و بگوید اللَه اکبر. آن نماز که آن ولیّ الهی می گوید پس کِی نماز می خوانی؟ با آن نمازی که وقتی می خواهند از انسان عکس بگیرند عبایش را درست کند و چشمش را ببندد و سرش را پایین بیندازد و یک تحت الحنک هم نیندازد، این تحت الحنک ها برای همان زمان پیغمبر است، برای زمان ائمه است، ولی در زمان ما نه! تحت الحنک دیگر چیه؟ عمامه باید مرتب و قشنگ باشد که همه قشنگ تماشا کنند! آن نماز با این نماز ها یکی است؟ آن توجه با این یکی است؟ آن معرفت پروردگار که موجب می شود انسان نمازش را به آن قسم بخواند ، چون عبادات بر حسب میزان معرفت است دیگر.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -355,158 +493,168 @@
         </w:rPr>
         <w:t xml:space="preserve"> ایشان می گویند اگر مرا تکه تکه کنند هیچ گاه دست نیاز را به سوی دول کفر دراز نخواهم کرد ، و اینکه می گوید نه اینکه بخواهد جلوی مردم ظاهر سازی کند، اصلا وقتی که ما این را مطرح می کردیم ایشان اصلا بهم می ریخت اعصابش و ما جرأت مطرح کردن این مسأله را نداشتیم نه اینکه بخواهد ظاهر سازی کند و سجاده آب بکشد ، نه! ایشان اصلا حالش بهم می خورد و می گفت اسم آنها را جلوی من نیاورید. حالا این یک طرف و یکی دیگر هم فقط پایش شکسته و مو برداشته است! بلند می شود می رود در خارج، در آمریکا و چند نفر هم با خود می برد مبادا ... باشند بالاسر مسأله. این کجا و آن کجا؟ اینکه من می گویم از قول اطّباء و دوستان خودمان می گویم. از قول یکی از معروف ترین جراحان مشهد که رئیس بیمارستان بود دارم این قضیه را نقل می کنم، آنوقت او می آید به من می گوید که فلانی بین پدرت و بقیه خیلی فرق است! آن آدم می گوید آن آدمی که تمام تحصیلاتش در آمریکا و انگلیس و کانادا بوده ، آن آدمی که تمام عمرش را آنجا گذرانده ، آن آدمی که همه جور آدم را دیده است و آن آدمی که با همه سر و کار داشته است. آن می آید در مجلس فاتحۀ مرحوم آقا و زار زار گریه می کند و می گوید بعد از ایشان من دیگر نمی توانم ایران بمانم ، آن وقت تو می گویی که اینها یک عده درویش و صوفیه بودند و اهل عرفان و صوفیه و اینها بودند و رفتند و مطالبی می گفته اند!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اعمال انسان و رفتار انسان گویای مطالب درونی انسان است و علاوه بر آن ایشان می گوید این خجالت آور نیست ما آمده ایم در درگاه امام رضا زانو زدیم بارمان را آوردیم اینجا انداختیم و سکونت اختیار کردیم، این خجالت آور نیست از پیش امام رضا بلند شود برود پیش از ما بهترون! انگلستان برود!‌ مگر این دکترای ما اینجا چشان است و مگر کمتر از آنها هستند و مگر خبره بودنشان کمتر است؟ ما بلند شویم بچه های مسلمان حاذق خبیر و معتقد شیعه را پیش امام رضا ول کنیم و برویم پیش یک عده عرق خور زناکار! فلان باز ، مرتد و مستعمرۀ بی دین لامذهب فلان جا به عنوان یک عالم شیعه ، حالا کی درد اسلام را دارد؟ کی درد دین را دارد و کی دلش برای پیغمبر و امام زمان می سوزد؟ کی؟ یکی از دوستان من به من می گفت که چشم پزشک معروف دنیا هم هست می گفت فلان شخص آمده پیش من چشمش را نگاه کردم و گفتم ایراد چشم شما این است و خوب نمی شود و شما باید با آن مدارا کنید بلند شده رفته در کجا؟ آمریکا و انگلستان و اسپانیا و پرتغال و اتریش و حالا برگشته سر جایش و آنها هم همین حرف را زدند، آمده پیش من، گفتم آقا جان من هم همین حرف را زدم ، حالا خوب شد اینجا، آنجا و...؟ بعد هم ایشان می گوید این ، این یک آقا و یکی هم پدر شما، و نقل می‌کرد از مطالبی که خودش دیده. وجدان افراد را خدا جوری قرار داده که می تواند تشخیص دهد ، وجدان را خدا جوری خلق کرده که می تواند بفهمد حالا عمل کند یا نکند یک مطلب دیگر است، می تواند اینها را در کنار هم قرار دهد و بین اینها تشخیص بدهد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">باز یک ساعت شد و ما هنوز اندر خم یک کوچه ایم ، همان کوچه ای که بودیم هستیم ، این مسائل خودش آمد من گفتم خدمت شما قضیۀ مرحوم دستغیب را. می خواستیم امشب راجع به مسألۀ محبت بحث را ببریم حالا خودش آمد دیگر بالاخره صحبت به این کیفیت بود و حتما خواست خدا بود . علی کلّ حال امیدواریم که خداوند آن احسنش را قسمت ما کند ، این مقدار را ما فهمیدیم ، این مقدار را ما درک کردیم و نمی توانیم انکار کنیم ، اما صحبت در این است که خداوند توفیق بدهد که بر این مسأله ما متابعت کنیم و پیروی کنیم و آن توجه خود را و آن چسبندگی خاص را ، ما اسم باور را می گذاریم چسبندگی ، باور کردن غیر از اعتراف کردن و اقرار کردن است بین اینها مسأله فرق می کند ، اقرار کردن را خداوند به ما بباوراند و آن باور را خداوند همیشه دلیل راه ما قرار بدهد . ان شاء اللَه .</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم صل علی محمد وآل محمد.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -767,61 +915,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="3" name="_x0000_i0003" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="6" name="_x0000_i0006" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0003" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0006" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -4939,56 +5087,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -4997,51 +5144,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5266,51 +5413,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6085,51 +6232,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6199,72 +6346,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6474,62 +6624,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6589,250 +6741,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -6909,50 +7090,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7401,120 +7594,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>