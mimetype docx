--- v0 (2025-10-30)
+++ v1 (2026-05-06)
@@ -13,157 +13,292 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو العليم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حب انسان به خدا شفیع او نسبت به خدا</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرح دعای ابوحمزه ثمالی - رمضان المبارک 1427 - مجلس دوازدهم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیت‌اللَه حاج سید محمدمحسن حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدس‌الله‌سره</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذُ بِاللَه مِنَ الشَّیطانِ الرَّجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بِسمِ اللَه الرَّحمَنِ الرَّحیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و صلَّی‌ اللَه عَلَی سیّدنا و نبیّنا أبی‌القاسم مُحَمّدٍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و علی آله الطّیبین الطّاهرین و اللعنة عَلَی أعدائِهِم أجمَعینَ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">معرفتی یا مولای دلیلی علیک و حبّی لک شفیعی الیک و أنا واثق من دلیلی بدلالتک و ساکن من شفیعی الی ‌شفاعتک.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">معرفت من به تو ای مولای من، دلیل و راهنمای من بر توست و محبت من به تو، شفیع من به سوی توست و من وثوق دارم که این دلیل در دلالتش مرا به مقصود می رساند و اطمینان خاطر دارم که این شفیع در شفاعتش مرا به تو وصل و متصل می کند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">شب گذشته خدمت رفقا عرض شد که معرفت که دلالت دارد به سمت پروردگار، این معرفت باید به پروردگار باشد، معرفت به خدا با معرفت به آثار و حتّی نسبت به تکالیف متفاوت است، این معرفت باید معرفت به خدا باشد و صفات او و اسماء او، تا بتواند دلالت کند. بنابراین اگر کسی فرض کنید معرفت به مسائل دنیوی داشته باشد علوم دنیوی داشته باشد ، علومی که منشأ حدوث آنها روابط مادّه است؛ مثل علم تجارت و اقتصاد، این چه ارتباطی با خدا دارد؟ فرض کنید معامله را باید اینطور انجام داد تا سود بیشتری برد ، این چه ربطی به خدا دارد؟ یا فرض کنید در علم زراعت؛ تخم را در زمین چطور باید کاشت و چه جور باید آب دارد و چه موادی باید خاک داشته باشد و آهن و فسفر و کلسیم و منیزیم خاک چقدر باید باشد چه مقدار نور لازم است؟ نور کم یا زیاد؟ بعضی گیاهان در نور زیاد از بین می روند و بعضی احتیاج به نور دارند و این حرفة زراعت هم برای خودش یک بابی است ولی این نتیجه اش این است که گیاه بهتر در می آید و میوه اش بیشتر و درشت تر است ، این به خدا چه ربطی دارد؟ این آثار خداست ، زراعت که ما را به تو نمی رساند ، بله! همینقدر برای ما در این حد مفید است که ما به یک اسرار و خواصّی پی می بریم. به عظمت پروردگار نسبت به کیفیت خلق آشنا می شویم، در این شکّی نیست. ولی حالا ما پی بردیم که این خدا ، خدای بزرگی است، دیگر تمام شد و مطلبی با خدا نداریم ، تو خیلی بزرگی و عظیمی و منشأ همة هستی هستی ، دست غیبی تو در همة‌ موجودات در حال تأثیر و تصویب است، اینها را ما فهمیدیم ، تازه فهمیدیم چه خدای بزرگی داریم ، باز هم دممان گرم نسبت به خیلی ها که می گویند هر چه هست این خاک است و ماده است و کار و اینها ، باز هم ما مقداری جلو هستیم و مثل آنها انکار همه چیز را نمی کنیم ، ولی خب در همین حد مطلب می ماند، بیاییم بالاتر و از این علوم هم رد بشویم برسیم به علوم و فنون دینی و شریعت.</w:t>
       </w:r>
@@ -227,136 +362,141 @@
         </w:rPr>
         <w:t xml:space="preserve"> ولی بزرگان وقتشان را حرام نکردند، رفتند به سرچشمة معرفت و ادراک و شعور و حیات ، ائمة معصومین، گفتند آنکه راه به سوی معرفت است چیست؟ امام صادق هم وقتی حریفش را بشناسد و شاگردش را بشناسد و بفهمد این کیست چه می گوید؟ بلند می شود می آید آن معرفتی اِلیک را و آن مسائل را می گوید، بله، نمازت را باید اینطور بخوانی، با طهارت باید بخوانی، با قرائت باید بخوانی، در ابتدای وقت باید بخوانی و امثال ذلک، اینها را باید انجام بدهی ولی اینها مقدمه است ، مقدمة چی؟ مقدمة ادراک و شعور به ذات پروردگار و اسماء و صفات اوست، این است مسأله. آن را کجا باید پیدا کرد؟ آن را باید کجا به دست آورد؟ لذا علم تفسیر، فلسفه و حکمت اسلامی، عرفان اسلامی و روایات و احادیثی که از ائمه علیهم السلام در مسائل مبدأ و معاد و اعتقادات توحیدی برای ما به جا مانده است، اینها معرفتی الیک را برای ما حاصل می کند. شناخت به تو، حالا بنده دماء ثلاثه را بفهمم که آیا بین سه روز است و ده روز است و شک بکند و استصحاب بکند و اقلیه و اکثریه و این حرفها ، چی شد قضیه؟ این معرفت به خدا شد و به خدا معرفت پیدا کردی؟ این معرفت به خداست؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> معرفت به خدا آن کسی پیدا می کند که وقتی احرام می بندد می‌خواهد لبیک بگوید رنگش زرد می شود، عرق بر بدنش می نشیند، بدنش به لرزه می افتد وقتی که از حضرت سؤال می کنند که یابن رسول اللَه چرا اینطوری شدی ؟ امام سجاد و امام مجتبی! می فرمایند دارم لبیک می گویم می ترسم به آن کسی که لبیک می گویم جواب بیاید لا لبیک و لا سعدیک، تو اهلیت لبیک را نداری! کی این حرف را می زند؟ امام سجاد دارد می گوید. امام دارد می گوید می ترسم جواب بیاید که لا لبیک، چه معنایی را امام علیه السلام در ذهن دارد؟ تا حالا به این حرفها فکر کردیم؟ بله همینقدر می گوییم اینها بزرگوارانی بودند و امام بودند و مسائل خاصی داشتند !‌ بزرگوار بودند و تمام شد؟ یک دفعه ما نشستیم پنج دقیقه فکر کنیم این امام سجاد که این حرف را می زند چه می فهمد که می گفته؟ آخر زرد شدن رنگ بدن که تئاتر بازی کردن نیست جان من! بدن به لرزه درآمدن که شعبده بازی کردن و هنر پیشه گی نیست ، هی می گویند اینها را برای ما گفتند! این بدنش هم می لرزید برای ما بوده؟ خجالت نمی کشند؟ واقعا این قدر شعور ندارند که رنگش وقتی می پرد امام، اشک از چشمش می آید دارد برای ما تئاتر بازی می کند؟ مگر امام هم مثل این هنر پیشه هاست؟ هزار تا شخصیت بازی می کنند ، بدبخت! برو شخصیت خودت را بدست بیاور چرا هزار تا شخصیت بازی می کنی؟ گاهی زن می شوی و گاهی مرد می شوی، گاهی گربه می شوی و گاهی الاغ می شوی. خودت چه شخصیتی داری؟ تو که همش در شخصیت این و آن هستی ، امام هم اینطور است؟ برای ما این کار را می کند و این اشک ها از چشمش می آید؟ این اشکی که می آید می گویند، ماشاء اللَه به این هنر امام! می گویند هنر پیشه، آن هنر پیشه ای است که وقتی گریه می کند شما واقعا بدانید که این همان زن بچه مرده است، مادر بچه مرده است که دارد گریه می کند. و این هنر است!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> من یک وقتی یک مقاله ای می خواندم، آن موقعی که کله مان بوی قرمه سبزی می داد!‌ از این کتاب های روان شناسی می خواندم، در آن جا در یک قسمتی بود که انسان در تأثیر گذاری بر محیط، باید به نحوی عمل کند که خود را چنان با محیط هماهنگ و همرنگ کند و با آن وضعیت و جوّ محیط خود را یکسان کند که دیگر فرد تشخیص دوئیت و مغایرت دو شخصیت را بین او و بین حالتی که دارد ایجاد می کند نتواند بدهد و در این صورت است که می تواند تأثیر بگذارد والا نمی تواند. بعد مثال می زد ، می گفت فلان هنر پیشه، در جایی بود، در قفقاز بودند داشتند می رفتند جایی، افرادی که در آنجا بودند این افراد می شناختندش، این هنر پیشة‌ معروفی بوده، شروع کردند با او صحبت کردن و سؤال کردن، گفتند تو چطور می توانی نقشت را خوب انجام بدهی؟ آن فوت و فن، بالاخره این هم یک حرفه و فنی است که یک شخص چنان شخصیت عوض کند ، اصلا ما در بعضی از بیماری های روانی مسألة دو شخصیتی داریم، یک بیماری روانی است هیستریک که یک نفر از یک شخصیت به طور کلی به شخصیت دیگر بر می گردد و جالب اینجاست که وقتی شخصیتش را عوض می کند اصلا اطلاعی از شخصیت قبلی ندارد و هیچ انگار نه انگار، چطور الان من از شخصیت شما هیچ گونه اطلاع ندارم ، شما هم از شخصیت من اطلاع ندارید ، هر که شخصیتش برای خودش است اطلاعش بر صفات و غرایز و خُلقیات و مسائل و صفاتش مختص به خودش است و کسی اطلاع ندارد ، انسان ممکن است جلوی افراد چنان نقش بازی کند که بیست سال مردم نمی فهمند که این چه بوده و عجیب اینکه کسی نمی فهمد! علم هم داشته باشد نمی فهمد، مگر یک کسی باشد که چشمش باطن را ببیند و </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">نافذ البصیره </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">باشد و باطن را ببیند و بفهمدها! آن تو چیز دیگری است، این ظاهر و خود آرایی برای خلق در باطن مسألة دیگری را دارد، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و بینهما بَونٌ بعید</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، یک فاصله بین مشرق و مغرب! این کجا؟ بابا اوه اوه! ای داد بیداد! درش را ببندیم، صداش را درنیاوریم که آقا اوضاع خیلی خرابه!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> سابق ما بعضی مطالبی را که می شنیدیم اصلا برای ما قابل قبول نبود، اصلا برای ما قابل پذیرش نبود، می گفتیم خدایا مگر چنین چیزی ممکن است نسبت به یک نفر چنین مطالبی باشد؟ ولی وقتی که جریان عوض می شد، مسائل تغییر پیدا می کرد می دیدیم این قضیه درست بوده است، آن وقت انسان همینطور در حیرت می ماند ، اینکه می گویند انسان باید دست در دست استاد بگذارد برای همین است، بزرگانی که این عمل را انجام ندادند در هلاکت افتادند، این دیگر به بزرگی و کوچکی ارتباط ندارد ، این یک چشم و بصیرت دیگر می خواهد. یک وسیله و آلت دیگر می خواهد. آلات ظاهر، چشم و گوش و زبان و سمع و فکر و میزان اطلاع و معرفت انسان، برای ادراک این مهم کفایت نمی کند، این یک چیز دیگر می خواهد. یک کسی را می خواهد که تا نگاه کند می گوید برو پی کارت ، آقا ما را از خانه ات بیرون می کنی؟‍!‌ پاشو!...! این یک مسألة دیگر است که انسان چطور ظاهرش با باطنش تفاوت بکند و فرق بکند، چگونه انسان این مسأله را تشخیص می دهد؟ خیلی مطلب، مطلب دقیقی است، اینکه می گویند انسان باید دست به استاد بدهد برای این است که سالها در دامِ حیله و نفاق افراد گرفتار نشود، اینها همه به خاطر این است، آنچه را که یک بزرگ می فهمد با دیدن سایر افراد متفاوت است، آن فرق می کند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> امام علیه السلام می فرماید: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">معرفتی یا مولای دلیلی علیک</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، معرفت من دلیل به سمت توست و به سوی توست، راجع به این مطلب عرض شد و به همین جا مسأله را فیصله بدهیم و وارد در قضیه و مطلب دیگر بشویم. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خدمت رفقا عرض شد که چرا امام سجاد علیه السلام می فرماید: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وحبی لک شفیعی علیک</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، نمی فرماید عمل، شفیع من به سمت تو محبت من است نه عمل، مگر ما نباید عمل انجام بدهیم؟ اینهمه تأکید داریم راجع به عمل ، عمل را باید درست انجام بدهید و دقت باید داشته باشید و با اخلاص باید باشد صحیح باشد، اهتمام داشته باشید، چرا امام علیه السلام عمل را در اینجا به عنوان شفیع نیاورد؟ چرا؟ و مگر زاد و توشة‌ سالک الی اللَه، عمل نیست؟ این همه ائمه می فرمودند آه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">من قلة الزاد و بُعد الطریق!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> آه از قلّت زاد و توشه و راه طولانی که در پیش است، چرا اینطور است؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> این مسأله را می توانیم از دو جنبه بررسی کنیم ، جنبة اول در مورد عمل این است که آیا ما این عملی را که انجام می دهیم، این افعالی را که انجام می دهیم آیا واقعاً این اعمال و افعال قابلیت عرضه را به پیشگاه خداوند دارد؟ که ما بیاییم بگوییم که خدایا ما این عمل را انجام دادیم و این فعل را انجام دادیم و این تکلیف را انجام دادیم و باید از ما بپذیری! این حرفها نیست، گفتی نماز بخوان ما هم خواندیم، دیگر از ما چه می خواهی؟ گفتی روزه بگیر، یک ماه رمضان را روزه گرفتیم باز هم چیزی می خواهی؟! مگر باز هم طلب داری!؟ می گفتی دو ماه بگیر خب دو ماه می گرفتیم! گفتی یک ماه، گرفتیم دیگر! گفتی نخور و نیاشام و سیگار نکش، نخوردیم و نیاشامیدیم و نکشیدیم البته سیگار که همیشه حرام است و غبار غلیظ به حلق وارد نکن، نکردیم ، هیچ کار نکنی، نکردیم، حالا دیگر چه می‌خواهی!؟ نماز که خواندیم و روزه را هم گرفتیم و یک حج واجب هم انجام دادیم و مسائل مالی مان را هم تصفیه کردیم و الان هیچ گونه طلبی دیگر تو از ما نداریم و بر ضمه ات است که ما را در بهشت جا بدهی و اگر خلاف هم انجام بدهی پدرت را در می آوریم! اگر زورمان برسد! دیگر از ما چه می خواهی؟! اهل عمل منطقشان این است، حالا ما یک مقداری باز کردیم ولی این در دل همه است ، می گویید نیست؟ چرا وقتی می روید کربلا بر می گردید می آیید پیش ما می گویید آقا ما رفتیم کربلا زیارت امام حسین و چیزی نشد! ها! پس معلوم است که هست، چرا وقتی می روید عمره انجام می دهید و می آیید، می گویید ما اینهمه راه رفتیم و پول خرج کردیم و رفتیم عمره که برگردیم فتح باب [بشود ولی فتح باب] نشد ، توقع دارید خدا بیاید برایتان از دریای احمر طاق نصرت ببندد و هزار تا گاو و شتر بکشد که حاجی آمده از مکه و ملائکه صف بکشند و زائر خانة خدا را تحویل بگیرند و بعد هم تمام دربهای آسمان باز شود که جناب جلالت معاب ایشان قدم رنجه فرمودند و نزول اجلال فرمودند در مسجد الحرام و زحمت سفر به خود دادند و با هواپیما در دو ساعت در بهترین صندلی های خاص خود، بعضی از این طیاره ها که می روند مکه اسمش را می گذارند پرواز طلایی یعنی یک عدة خاص ، اینها زوار خاص خدا هستند! باید هم به این نحو و کیفیت باشد! اینها اصلا فرق می کنند و اینها اصلا قضیه شان فرق می کند و هزار تا جبرائیل این طرفشان را گرفتند و هزار تا میکاییل آن طرفشان را گرفتند. دیگر سایر جاها را هم نمی‌دانیم! آقا ما رفتیم پول خرج کردیم و زحمت کشیدیم، فتح بابی برای ما نشده، آیا بر عهدة خدا نیست که به ما لطف کند؟ خیلی ممنون! رفتی آنجا تازه کیف هم کردی و دو هفته خوردی و خوابیدی و با بهترین ماشین ها بردنت این طرف و آن طرف و بهترین غذاها را هم خوردی و ده کیلو هم چاق شدی برگشتی، تازه شش تا دو قورت و نیممان هم باقی که بله ما رفتیم در آنجا این کار را کردیم! ما رفتیم کربلا زحمت کشیدیم از مرز عبور کردیم و ده ساعت در مرز نشستیم، و...! باید هم امام حسین حاجت ما را قضا کند و باید هم مطالب ما را برآورده کند، امام حسین بندة خدا بیکار نشسته آنجا دست گذاشته روی دست که تا جناب آقا تشریف ببرند به حرم! نه این که مشرف بشوند تشریف ببرند!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -397,122 +537,126 @@
         </w:rPr>
         <w:t xml:space="preserve"> در جایی که مرحوم آقا می فرمودند آقا روی مبل بنشینی حالت روحانیتت تا اینکه روی زمین بنشینی فرق می کند، این دیگر دست ما نیست، می گویی فرق نمی کند؟ خب بیایید جلویش را بگیرید، می توانید؟ زور دارید و قدرت دارید جلویش را بگیرید؟ ما که نمی توانیم. می گویند این لباس را نپوشید و این لباس لباسی است کوتاه و لباس اهل ذلت است و انسان باید لباسش مرتب و منظم باشد ، حالا انسان می‌خواهد خود را با بقیه جدا کند و تافتة جدا بافته کند و بیاید به یک نحوی درآید ، این چیست؟ اینها همه کلاه سر رفتن است، کلاه سرمان می رود، همه اش کلاه سرمان می رود، کارهایی را که ما انجام می دهیم آیا کارهایی است که واقعا در آن قربت است؟ آن نمازی که بلند می شویم می خوانیم، در موقع نماز چه حالی داریم؟ آیا با سنگینی نماز می خوانیم؟ خدا می گوید بایست ، تمام شد. با سنگینی خواندی؟ یعنی اگر به تو نمی گفتم بهتر بود ، حالا که گفتی خدایا می خوانم ، نخوانم پدرم را در می آوری این را می‌دانیم ولی من نماز می خوانم تا اینکه پدرم را در نیاوری، خدا می گوید بایست! این نماز برای عمه ات خوب است! و خاله جانت!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">نمازی که به درد من می خورد نمازی است که از روی محبت باشد، از روی محبّت باشد، از روی علاقه باشد، تا حالا به این مطالب فکر کردید؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> موقع نماز که مؤذن می گوید </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اشهد ان لا اله الا اللَه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">همان موقع برای ما چه حالی پیدا می شود؟ به آن فکر کردیم؟ می گوییم ای داد بی داد! حالا صبر می کردی نیم ساعت دیگر می‌گفتی و قدری تأمل می کردی! حالا باید بلند شویم برویم نماز بخوانیم، فلانی چند لحظه صبر کن ما نماز بخوانیم بیاییم، نروی ها! این فکرمان نیست؟ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بیننا و بین اللَه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خودمان رفقا بیاییم راست بگوییم، از خودم گرفته تا همه، بالاخره ان شاء‌ اللَه امیدواریم که خدا عیب هایمان را برطرف کند، عیب داریم و شوخی هم نداریم، بالاخره ما عبد با عیبیم و عبد معیبیم، امیدواریم که خدا اینها را برطرف کند و برطرف هم می کند، اگر انسان قصد قربت داشته باشد پس خدا برای چه آمده است؟ ائمه برای چه آمدند؟ برای اینکه بیایند نقایص را برطرف کنند، و الا آن شخص گفت که: یا علی! اگر آن رحمتت را نیاوری همان سلمانی هم که پیشت بود باید آخر صف بایستد، همان روز قیامت. مگر تو بیایی و رحمت کنی و بزرگواری کنی ، امیرالمؤمنین هم بزرگ است و کارش همین است، ولی اینکه من می خواهم خدمت رفقا بگویم و در شب های بعد اگر خدا توفیق بدهد، این است که ما چه حسابی روی کارمان بکنیم؟ ما چه جور نسبت به کارمان فکر کنیم؟ آیا کارمان را به حساب بیاوریم یانه؟ این مسأله است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> در اینکه کارمان نقص دارد حرفی نیست ، در اینکه کارمان عیب دارد ، نمازی که می خوانیم از همان اول اذانی که گفته می شود مؤذن گرفته، می گوییم ای داد دوباره موقع ظهر شد و دوباره شب شد و حالا صبح شد، باید حالا از این رخت خواب بیدار شویم و چی می شد خدا این نماز را می گذاشت اول آفتاب! بیکار بود گذاشت موقع شب و تاریک الان ملائکه چشمشان نمی بیند ما را تماشا کنند می گذاشتی دو ساعت از آفتاب می رفت و ورزش می کردیم و سر کیف ، الان می‌گویند نماز هم یک جور ورزش است دیگر . سفر عمره بودیم دکتری آمده بود در آنجا یک مقدار که نه دو مقدار قاطی بود ، یک عده رفته بودند غار حراء‌ خودش هم رفته بود آمد، گفتیم چطور بود غار حراء؟ گفت ورزش خوبی بود! برای افرادی که تست قلبی می خواهند بکنند، تست خوبی است! رفته غار حرا، بدبخت آمده می گوید ورزش خوبی بود! حالا چی می شد یک مقدار نماز را ... بلند می شویم از رختخواب...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مرحوم آقا می فرمودند در نجف که بودم به یکی از بزرگان البته آن موقع حالشان خوب بود ولی بعد مسأله اش فرق کرد ، گفت فلانی صبح چطور بلند می‌شوی؟ گفتم ساعت را کوک می کنم ، گفت مگر سالک ساعت هم کوک می کند؟ مگر سالک ساعت کوک می‌کند؟ بلند می شویم نماز می خوانیم و نمی فهمیم اللَه اکبر و سجده اش چه شد؟ وقتی که تمام می شود بعد می گوییم خب تمام شد و حالا مقداری وقت داریم در حالی که باید بین الطلوعین بیدار بود، برویم بقیة خوابمان را بکنیم که صبح که می خواهیم سر کار برویم با نشاط برویم ، آن وقت در روز قیامت خدا می گوید نمازت کو؟ می گوییم آقا ما نماز خواندیم اگر تو نمی گفتی خوابیده بودیم ، جای گرم و نرم و رختخواب! به این خوبی خوابیده بودیم و تو گفتی بلند شو و ما بلند شدیم، از خواب خوش و چند نقطه گذشتیم و وضو گرفتیم و نماز خواندیم، دیگر چه می خواهی؟ خدا گفت نماز خواندی برای من؟ این نمازی که برای من خواندی به درت خودت می خورد ، در این نماز هزار تا غر به من نزدی در دلت؟ در این روزه ای که گرفتی به من ایراد نگرفتی و به من اعتراض نکردی؟ این کاری که انجام دادی این کار برای دیگران نبود؟ برای کارهای دیگران نبود؟ برای اینکه دیگران متوجه بشوند نبود؟ مجلس گرفتی آن مقداری که خوشحال بودی که مجلس در خانة خودت هست آیا به همان مقدار خوشحال بودی که در منزل بقیه است؟ آیا آن کاری که در خانة خودت می کردی اگر مجلس منزل دیگران بود هم همان موقع دستت را بالا می زدی و شروع می کردی کار کردن؟ آیا آن مقدار که برای منزل خودت رفتی مطالعه کردی که صحبت کنی که مردم را جذب کنی، همان مقدار اگر مجلس دیگران هم بود مایه می گذاشتی و مطالعه می کردی و کتاب می خواندی و دعوت می کردی؟ آیا اگر افراد در مجلست شرکت نمی کردند به همان مقدار اعتراض می کردی که اگر مجلس بقیه بود آقا چرا افراد شرکت نمی کنند یا نه اینها همه فرق می کرد؟ اینها همه تفاوت دارد؟ اگر قرار است مجلس من باشد چه خانة تو باشد چه خانة رفیقت باشد چه خانة غریبه باشد، چه فرق می کند؟ اگر قرار باشد مجلس، مجلس امام حسین باشد چه فرقی دارد؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> امام سجاد دارد تمام باطن ما را می ریزد رو، می گوید وقتی من می گویم </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وحبّی لک شفیعی الیک </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">به خاطر اینکه کارها و افعال و عبادات ما این است، وضعیت ما این است، من می گویم </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حبی لک شفیعی الیک</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، شما می گویی نه عمل من شفیع است؟ بسیار خب بیا عملت را عرضه بدار، ببین چند تایش را قبول می کنند ، علامة مجلسی چه کار کرده؟ اینقدر که علامة مجلسی به اسلام خدمت کرده، خدا رحمتش کند، کمتر عالمی از علمای شیعه اینقدر کمک کرده و اینقدر زحمت کشیده ، علامة‌ مجلسی، ملا محمد باقر مجلسی، البته پدرش مرحوم ملا محمد تقی مجلسی از بزرگان اهل دل و اهل کشف بود، ولی بالاخره پسرش هم جایگاهی دارد و او هم مرد بزرگی بوده و او هم مرد بزرگواری بوده و او هم مرد عالی مقامی بوده و مرد ثروتمندی بوده و تمام ثروت خودش را در راه احیای حدیث اهل بیت صرف کرده است، آنها اینطوری بودند. وقتی که از دنیا می رود، جریانش مفصّل است، او را در خواب می بینند می گویند با تو چه کردند؟ گفت: وقتی مرا در قبر گذاشتند نکیر و منکر آمدند بسم اللَه! حالا بیا حساب پس بده،‌ گفتند چه کار کردی؟ گفتم فلان کار را کردم، گفتند نه! به این دلیل که فلان نیت در تو بوده و فلان مسأله بوده رد است، فلان کار را کردم ، حتی کتاب بحار الانوار، که مهم ترین کتابش است، این را نوشتم، این را هم رد کردند، گفتند به درد ما نمی خورد، اینجا چه آوردی؟ نیّات من را یکی یکی گفتند ، چیزهایی که در من خطور می کرد گفتند ، چیزهایی که خود من هم باور نمی کردم ، عجب عکس برداشتند ، عکسی برداشتند که آینه هم چنین عکسی نمی اندازد ، آینه فقط صورت ظاهر را نشان می دهد ، اینها عکسشان از این سی تی اسکن هاست که اشعه می رود تو و از آن درون، عکس بر می دارد ، اینها آن عکسها را برداشتند به من نشان می دهند ، آقا این تألیفی که کردی ایراد دارد ، از این قضیه ما خیلی امثال داریم، راجع به خیلی بزرگان این مطالب نقل شده است، خیلی ها نقل شده است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> بعد ماندم وقتی که ماندم، یک دفعه یک چیزی به نظرم آمد، گفتم یک کار الان به نظرم آمد ، گفتند بگو! گفت یک روز داشتم از بازار اصفهان می گذشتم دیدم مردم در بازار اجتماع کردند و سر و صدا بلند است رفتم جلو دیدم به یک نفر دارند سب می کنند و داد و بی داد می کنند گفتم چیه ؟ گفتند این مقروض است و گرفتار است و طلبکار ها آمدند می خواهند ببرند و بزنند و زندانش کنند، گفتم دست نگه دارید، این را و طلبکارها را بردم منزل، خب مرد ثروتمندی بود، و تمام طلب این شخص را دادم و مقداری هم پول به او دادم و روانه کردم گفتند بارک اللَه به خاطر همین مورد شفاعت قرار می گیری، همین یک کار. گوش دادید؟ حالا فهمیدید آن دنیا چه خبر است؟ حالا فهمیدید که هر کاری که می کنیم باید دورش یک خط قرمز هم بکشیم، می گفت همین فقط باعث نجات ما شد، و از این قبیل حکایات بسیار است، خیلی بسیار است، گر حکم شود که مست گیرند/ در شهر هر آنچه هست از اول و آخر بگیرند، همه را بگیرند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -523,84 +667,86 @@
         </w:rPr>
         <w:t xml:space="preserve"> حالا ما آمدیم می خواهیم با این اعمالمان و کردارمان برویم به پیشگاه پروردگار و بگوییم خدایا، بهشت هم مراتبی دارد، نه مرتبة یک و دو و سه، باید آن جنت الذات را به ما بدهی! آن بهشت بالایی و بالایی ، باید آن را بدهی ، خدا می گوید با چه عملی؟ با چه عملی؟ خواجة شیراز که خودش را راحت کرده و گفته، گرچه وصالش نه به کوشش دهند/ هر قدر ای دل که توانی بکوش، او آمده خیالش را راحت کرده است و گفته هر چه بکوشی یک جای قضیه لنگ است حالا که اینطور است ول کنیم؟ دست از کوشش برداریم؟ نه! دلمان را دیگر در گرو این کار نگذاریم، نیاییم منتش را بر سر خدا و اولیای خدا و ائمه بگذاریم که یابن رسول اللَه ما آمدیم، امام رضا مشهد به زیارتت حالا که آمدیم باید حاجاتمان را بدهی! نباید منت بگذاریم سر امام حسین که ما این راه را طی کردیم در این وضع ناامنی حالا که آمدیم باید بدهی، نباید به حساب بیاوریم، چرا؟ به حساب که بخواهیم بیاوریم صاف می گویند نیا! ما منتظر قدوم شما نبودیم که بیایی، اینجا هم به اندازۀ کافی سرمان شلوغ است ، خیلی سرمان شلوغ است، نیا یک نفر کمتر، جای یک نفر بیشتر باز شود و اکسیژن بیشتر باشد و آنهایی که سرشان به تنشان می ارزد جای وسیعی داشته باشند که بتوانند ذکر بگویند ، برای چه آمدی حرم ما را شلوغ کردی؟ که گفته بیایی؟ نامۀ فدایت شوم برایت فرستادیم که آمدی منت می گذاری؟ کارت دعوت فرستادند؟ برای کی فرستادند؟ مثل اینکه ما جایمان را با ائمه عوض کردیم ، آخر الزمان شده است، به جای اینکه نیاز از ما و ناز از آنها باشد ناز از ما و نیاز از آنها شده است. بله برویم آنجا که حرم امام حسین تنها نماند و خلوت نباشد، اینهایی که خدمت شما عرض می کنم چیزهایی است که به من گفتند دارم به شما می گویم!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> رفتیم آنجا که حرم امام حسین پُر باشد ، رفتیم آنجا که این دشمنان بدانند که ما خلاصه آمدیم در اینجا و هوا را داریم! می رویم در آنجا که امام حسین خیال نکند که یار ندارد در روز عاشورا می گفت هل من ناصر ینصرنی ، بندۀ‌ خدا تو از ناخنت نمی توانی بگذری آمدی اینجا ندای هل من ناصر را پاسخ بدهی ، تو از یک خراش در دستت نمی توانی بگذری، تو کمترین گذشت راجع به شخصیتت نمی توانی پیدا کنی ، آن وقت آمدی به ندای مظلومیت امام حسین جواب بدهی؟ تو صبح تا شب جلوی تمام مطالب حق می ایستی حالا آمدی کربلا زیارت کنی؟ امام حسین اینجوری بود؟ مکتب امام حسین اینطوری بوده؟ یا در روز عاشورا تمام افرادی که آمدند به جنگش، همه را محکوم کرد؟ چقدر ما تا به حال پا در مکتب امام حسین گذاشتیم و نسبت به مطالب حقّی که در مقابل ما قرار گرفته سر تعظیم فرود آوردیم؟‌ چقدر؟ چقدر در آن مواردی که مسائل شخصیتی ما و منافع شخصی ما بوده است گرچه بر علیه ما بود مطلب، و لکن حق را پذیرفتیم و اعلام کردیم؟ چقدر؟ چقدر نسبت به هدفی که امام حسین داشت که احقاق حق بود و اماتۀ ظلم بود، ما نسبت به این مسأله مایه گذاشتیم؟ حالا هی برویم زیارت امام حسین! دو دفعه رفتی؟ حالا بیست دفعۀ دیگر هم برو، گفت خر رفتیم و گاو برگشتیم، بیست دفعه رفتی دویست دفعه دیگر برو ، بالاخره بیابان دیدی و کوه دیدی و گردش کردی.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> امام حسین می گوید بنشین در خانه ات سر جایت، می خواهی دنبال من باشی، نمی گویم نیا به زیارت ما، نه! ولی اگر می آیی خودت را به دنبال من و متابعت من قرار بده بعد بیا زیارت، خودت را در آن هدف جا بده بعد بیا زیارت ، نه اینکه پاشو بیا زیارت که در آن هدف جا بگیری ، نه! خبری نیست. آن موقع خبری نیست. خدایا می رویم عمره که ما را از موحدین کنی! خدا می گوید نه جانم! پنج زار بده آش به همین خیال باش ، یکدفعه عمره رفتی صد دفعۀ دیگر هم بروی </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا یزید من اللَه الا بُعدا! </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فقط از من دور می شوی ، چرا؟ چون به جای اینکه تو به نقطة‌اصلی بزنی زدی به بیراهه ، می خواهی مرا در گردش آسمان ها و زمین بیابی ، بنشین در خانه‌ات نیم ساعت فکر کن از آمدن هزار تا عمره (پولت را هم نده و به فقرا بده و برای چه می دهی، اطعام کن و رفع حوائج کن ، به جای این رفتن نیم ساعت فکر کن، به خودت فکر کن و به کارهای خودت و به نیت هایی که در ذهنت دارد می گذرد و به گرایش هایی که نفست به این و آن دارد از آمدن و طواف کردن و زیارت پیغمبر مهمتر است، زیارت پیامبر دردی را دوا نمی کند اگر دوا می کرد آنکه می رفت در مسجد النبی و صبح و ظهر و شب نماز اقامه می کند باید اول فانی و باقی باللَه شده باشد، ده مرتبه هم بعد از فنا باید پشتک زده باشد، دارید می بینید دیگر، نشسته در مسجد النبی دارد صحبت می کند برای مردم، روایت دروغ می خواند، دارد جلوی چشم ما روایت را جعل می کند و دروغ می گوید. حالا تو بیا در مسجد النبی جلوی خود پیغمبر هم بنشین و حرف بزن، پس معلوم می شود جای پیغمبر ایستادن هنر نیست و روی منبر پیغمبر نشستن فایده ندارد، جای پای پیغمبر نماز خواندن فایده ندارد، کنار پیغمبر دفن شدن فایده ندارد، هیچ فایده ندارد، آنچه که فایده دارد این است که انسان نیّتش را نیّت پیغمبر قرار بدهد گرچه در جای پای او نباشد، گرچه بر بالای منبر او نباشد، آن مهم است. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خب بگوییم یا نگوییم رفقا؟ چقدر شد؟ یک ساعت و بیست دقیقه داریم حرف می زنیم یک نفر در اینجا نمی گوید که ما مطلب را تمام کنیم، ان شاء‌اللَه که اگر خداوند توفیقی داد و حیاتی باقی بود ان شاء اللَه بقیۀ‌ مطالب برای فردا شب و مجلس دیگر.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مهم همین است که ما بدانیم در این چند روزۀ باقی مانده چه کنیم؟ نسبت به آنچه را که گذشته که گذشته، امیدواریم خدا ما را ببخشد ، امیدواریم رحمت خدا و غفرانش شامل حال ما بشود ولی نسبت به این چند روز آینده، نسبت به چند سال آینده و نسبت به این مدتی که باقی مانده است، نسبت به این، چه نحوه فکر کنیم؟ واقعا عجیب است، یعنی به خدا قسم اگر این کلام، کلام معجزه آسایی نبود از معصوم علیه السلام سر نمی زند که فرمود </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تفکر ساعة خیر من عبادة سبعین سنة یا سبعین الف سنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، هر دو آمده، یک ساعت فکر کردن از هفتاد هزار سال نماز خواندن ، ما می گوییم که هفتاد هزار سال! به نظر من عمداً امام یا پیغمبر این رقم را بالا بردند، برای چه؟ برای اینکه بگویند عبادت بدون فکر اصلاً فایده ندارد ، اگر مردم تعجب نمی کردند می گفتند هفتصد هزار سال ، شما هزار سال عبادت کنی ولی فکرت همان است ، شصت سال عبادت کرده آمده امام حسین را می کشد!‌ مگر عبادت نکرده بودند؟ مگر عمر سعد نماز نمی خواند؟ به خدا قسم او نماز صبح و ظهر و مغرب را می خواند و روزه می گرفت در مسجد کوفه ، آدم بی نمازی که نبودند که همه شارب الخمر باشند ، نه! ولی عبادتشان فکر نداشت، امیرالمؤمنین می آمد جلو به او اقتدا می کردند و یزید هم می آمد اقتدا می کردند! ما می خواهیم نماز بخوانیم هر که هست باشد، آن کارة یزید هم می آمد ، مگر نیامد به او اقتدا کردند؟ ولید بن یزید مست کرده بود صبح حال نداشت! آنقدر خورده بود که نمی توانست بلند شود ، برداشت سر کنیزش عمامه گذاشت ، ببینید آقا بر سر اسلام چه آمده است؟! خلیفة مسلمین مست کرده ، به به ، آن چیزهایی هم که برای آنها می بردند لابد خیلی دو آتشه بوده ما که خبر نداریم ، آنوقت خودش نمی تواند برود، بر می دارد عبا کول معشوقه اش می کند و عمامه سرش می گذارد و می فرستد مسجد با مردم نماز جماعت می خواند ، اینها خلفای مسلمینی بودند که خداوند دینش را به واسطة اینها منیع قرار داده است ، اهل روایت اهل تسنن ، یعنی عظمت اسلام مناعت اسلام، مناعت یعنی شوکت ، آن شوکت اسلام به واسطة‌این خلفا بود! برای او هم فرق نمی کرد که چه او بیاید و چه او بیاید! نماز را بخوانیم هر طوری که شد ، شد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -623,177 +769,177 @@
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خدا رحمت کند مرحوم آقا و مرحوم آقای سبزواری، خدا رفقای گذشته را بیامرزد، عصر های جمعه بود اینها می رفتند بیرون همدان ، این قضیه را آقای سبزواری نقل میکرد برای ما، می گفت یکدفعه ما داشتیم از اینجا می رفتیم فلان شخص ، آن شخص الان زنده است حالا اسم نمی‌برم یک شخص بسیار محترم و بزرگوار ولی خیلی صاف و ساده ، و از رفقای سابق مرحوم آقا بوده و الان هم هست و حیات دارد و بسیار مرد خوبی است و خیلی صاف است، آقای سبزواری می گفت ما رفتیم اینجا و داشتیم می رفتیم به سمت باغ و اینها، به یک جا رسیدیم راه دو تا شد ما از آن طرف رفتیم، گذشت. هفتة بعد یا چند روز بعد مسیر ما دوباره به این طرف خورد ما آمدیم تا رسیدیم به سر این دو راهی ما شروع کردیم از این طرف رفتن، این آقا گفت که مسیر از سمت چپ است گفتیم بابا ما مال همدان هستیم تو چه می گویی ؟ گفت نه من می گویم مسیر از این طرف است، گفتیم بابا پدرت خوب مادرت خوب ما مال اینجاییم، هر چه گفتیم گفت نه مسیر آنجاست، گفتیم آخر به چه دلیل می گویی؟ گفت هفتة پیش که می آمدیم دو تا کبوتر داشت بالای سر ما می رفت ، الان دارند این کبوتر ها از این طرف می روند! جدی می‌گفت ها! کبوتر هم که اشتباه نمی کند و دارد می رود به سمت لانه اش گفتم خیلی خب حالا بیا برویم از این طرف اگر نبود بر می گردیم، حالا اگر شما در بیابان بروی و بگویند راه اینطرف است و یک گله گوسفند از این طرف می روند دنبال اینها راه می‌افتید؟ و بَه بَه چه گوسفند هایی! هر کدام هشتاد کیلو و صد تا هم گاو و پشت سرشان اسکورت می کنند پس باید از این طرف برویم ، آقایان مردم دنیا اینند ، آنهایی که علی را گذاشتند دنبال گلّۀ گوسفند رفتند ، حالا فهمیدید؟ چرا؟ به جمعیت نگاه کردند ، مگر در همان سقیفه آن شخص بلند نشد و گفت بابا علی در این وسط کجاست؟ شما دارید خلیفه تعیین می کنید علی کجاست؟ شنیدند همه یا نشنیدند؟ چند نفر ترتیب اثر دادند؟ هیچ کس ترتیب اثر نداد آن کسی که می شنود این مطلب را و ترتیب اثر نمی دهد او انسان است؟ او بشر است؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> وقتی مرحوم آقای حداد با مرحوم آقا ملاقات کردند و به آقا فرمودند که: نباید انسان از تکلیفی که دارد قدم جلو تر بگذارد و وقتی مرحوم آقا در جواب گفتند اگر این کار را نکنیم مردم بهایی می شوند! می دانید ایشان چه جواب دادند؟ گفتند آقا سید محمد حسین تو اینها را مسلمان خیال می کنی، نه اینکه مردم بهایی‌اند، نه! مردم به پیغمبر اعتقاد دارند و به ائمه و اسلام و شیعه و معاد اعتقاد دارند، آقای حداد می خواهد این را بفهماند که میزان اعتقاد اینها به اسلام و مبانی اسلام چقدر است؟ صبح می روند زنده باد مصدق می گویند و عصر که می شود زنده باد کاشانی می گویند ، همین مردم! صبح زنده باد فلان است و شب مرده باد فلان می شود! همان زنده باد می شود مرده باد! صبح اقبال است شب ادبار است صبح به یک وجهه و شب به یک وجهة دیگر ، من در این قم بودم در زمان اوایل انقلاب بود از این گروه های خارجی بودند که آمده بودند شلوغ کرده بودند نمی دانم از تبریز و اینها آمده بودند من نبودم طهران بودم ، وقتی که ظهر آمدم قم دیدم اصلاً این خیابان به هم ریخته ، لنگه کفش و ... من متحیر شدم کنار مغازه ای ایستادم گفتم چرا خیابان اینطور است؟ گفت مگر شما قم نبودی؟ گفتم نه! نبودم. گفت: خبر نداری چی شده بود؟ گفتم چی شده بود؟ گفت آمدند فلان کردند و کتک و بزن و آن جریاناتی که در تبریز و آن حزب های کذایی و آن افرادی که آمدند در مقابل مسائل ایستادند و چه کردند و چه مفاسدی به وجود آوردند ، واقعا چه دیدیم! گفت بیا یک چیز به تو بگویم ، گفت تو جوانی من پیرم ، پیر مرد بود یک مغازۀ بقالی در سه راه موزه داشت، گفت یک روزی بر من گذشت همین خیابان را که می بینی صبح آمدند گفتند زنده باد کاشانی یا مصدق، می گفت خودم در مغازه بودم و همان ها را می شناختم بعد از ظهر با یک چلو کباب و مقداری پول آمدند گفتند مرگ بر فلانی! گفت اینها همین‌اند، بعد رو کرد به من و گفت جوان تو گول نخوری ها! این چیزها و این مطالب را می بینی . گفتیم خب اینها برای ما عبرت است که انسان متوجه بشود، قبل از آنی که وقت گذشته باشد، خوب است انسان متوجه شود ، نه اینکه در وقتی متوجه شود که دیگر از عمرش چیزی باقی نمانده است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">کم کم دارد به دو ساعت هم می رسد ، همین جوری را سر کنیم مثل اینکه باید سحری را در خدمت رفقا باشیم! امیدواریم که ان شاء اللَه خداوند توفیق دهد و فهم ما را نسبت به راهمان و فهم ما را ، فهمی متین و عظم ما را راسخ و همت ما را همتی عالی و بصیرت ما را نافذ قرار بدهد ، ان شاء اللَه .</w:t>
+        <w:t xml:space="preserve">کم کم دارد به دو ساعت هم می رسد ، همین جوری را سر کنیم مثل اینکه باید سحری را در خدمت رفقا باشیم! امیدواریم که ان شاء اللَه خداوند توفیق دهد و فهم ما را نسبت به راهمان و فهم ما را ، فهمی متین و عظم ما را راسخ و همت ما را همتی عالی و بصیرت ما را نافذ قرار بدهد ، ان شاء اللَه </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم صل علی محمد وآل محمد.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...9 lines deleted...]
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1054,61 +1200,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="9" name="_x0000_i0009" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="25" name="_x0000_i0025" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0009" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0025" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5274,56 +5420,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -5339,51 +5484,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5608,51 +5753,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6427,51 +6572,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6541,72 +6686,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6816,62 +6964,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6931,250 +7081,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7251,50 +7430,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7743,120 +7934,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>