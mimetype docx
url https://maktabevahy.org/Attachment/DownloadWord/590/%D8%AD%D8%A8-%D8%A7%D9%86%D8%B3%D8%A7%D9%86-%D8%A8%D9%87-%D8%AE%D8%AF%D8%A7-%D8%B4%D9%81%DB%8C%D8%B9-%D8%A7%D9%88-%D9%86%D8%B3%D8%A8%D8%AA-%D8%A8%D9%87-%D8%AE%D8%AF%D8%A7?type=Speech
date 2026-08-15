--- v1 (2026-05-06)
+++ v2 (2026-08-15)
@@ -1200,61 +1200,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="25" name="_x0000_i0025" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="20" name="_x0000_i0020" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0025" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0020" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>