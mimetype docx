--- v0 (2025-11-22)
+++ v1 (2026-05-07)
@@ -13,159 +13,292 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو العليم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اهمیت تفقه در دین و فراگیری علم حکمت و تفسیر و عرفان</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرح دعای ابوحمزه ثمالی - رمضان المبارک 1427 - مجلس چهاردهم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیت‌اللَه حاج سید محمدمحسن حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدس‌الله‌سره</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذُ بِاللَه مِنَ الشَّیطانِ الرَّجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بِسمِ اللَه الرَّحمَنِ الرَّحیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و صلَّی‌ اللَه عَلَی سیّدنا و نبیّنا أبی‌القاسم مُحَمّدٍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و علی آله الطّیبین الطّاهرین و اللعنة عَلَی أعدائِهِم أجمَعینَ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">معرفتی یا مولای دلیلی علیک و حبّی لک شفیعی اِلیک و أنا واثق من دلیلی بدلالتک و ساکن من شفیعی الی ‌شفاعتک.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">معرفت من ای مولای من به تو، دلیل من بر توست و محبت من به تو، شافع من در نزد توست و من وثوق دارم که دلیل من مرا دالِّ به سمت و سوی تو خواهد بود و سکونت خاطر و آرامش ضمیر دارم که شفیع من مرا نزد تو شفاعت خواهد کرد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خدمت رفقا و دوستان عرض شد که مقصود از معرفت در کلام امام سجاد علیه السلام معرفت ذات پروردگار و اسماء و صفات اوست نه معرفت به اشیاء دیگر و علوم دیگر، چه علوم مادی یا غیر، آن مدرکات و معلوماتی که ارتباطی به ذات پروردگار و اسماء‌و صفات او ندارد و آنچه که ما را به سمت خدای متعال هدایت می کند عبارت است از شناخت ما به ذات پروردگار و کیفیت وجود او و کیفیت بروز اسماء و صفات از ذات او، کیفیت بروز و ظهور آثار وجودیِِ از او، نحوة‌تعلق و ربط ما با پروردگار و مبدأ هستی، مئال و مرجع ما به آن مبدأ و کیفیت ورود ما به آن عالم، اینها اموری است که ما را به پروردگار هدایت می کند ولی سایر علوم چه علوم مادی باشد و علوم متفرقه و یا علوم عبادی باشد که مربوط به جوارح و تکالیف ظاهری است مانند فقه اصطلاحی، علم به نماز و روزه و اعمال ظاهری، اینها در این مسأله دخالتی ندارند مگر مختصر، پس کسانی که فقط به علوم ظاهری پرداختند و خود را از معارف الهی که فلسفه و عرفان و تفسیر و علوم اهل بیت، روایات و احادیث اعتقادی است محروم کرده اند اینها راه به مقصد و جایی به مقصود نمی برند و هر کسی باید به مقتضای فهم و سعة وجودی خودش به دنبال مطلب و به دنبال حقیقت باشد. ما نگوییم که ما معرفت امام سجاد را نداریم پس راه به آنجا نداریم. نخیر ، هر کسی به هر مقدار که معرفت داشته باشد به همان مقدار مکلف است.</w:t>
       </w:r>
@@ -269,116 +402,116 @@
         </w:rPr>
         <w:t xml:space="preserve"> این می شود فقه ظاهری، تصور نکنید اگر فلسفه را هم بخواهند همینطور است تفاوت نمی کند، مگر الان راجع به فلسفه تحقیق نمی کنند؟ همین مستشرقین مگر تحقیق نمی کنند؟ مگر هانری کربن آن محقق فرانسوی که با مرحوم علامة طباطبای مصاحبات و اینها داشت راجع به این مسائل تحقیق نمی کرد؟ من وقتی مصاحبات علامۀ طباطبایی را مطالعه می کردم دیدم که اتفاقاً آدم واردی هم بود نسبت به متون اسلامی، و سؤال های خوبی می کرد ، بعضی سؤالهایی می کرد که حتی مرحوم علامه هم نمی دانم خیلی پاسخ ایشان بود یا نه! می دیدم که سؤالهایی می کند که جای جواب دارد، این مگر یک مسیحی نبود؟ در عرفان مطالعه کرده است در فلسفة اسلامی مطالعه کرده است ولی صحبت در این است چه میزان از این مطالعه در جان او قرار گرفته و او را به خدا نزدیک کرده است؟ و چه میزان معرفت الهی را در جان او به وجود آورده است؟‌ این است مسأله.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> کسی که در مقام تهذیب نباشد و در مقام سلوک نباشد و در مقام تربیت نباشد فقط از این علومی که در اختیار ما قرار دارد اینها فقط یک لقلقۀ لسان را، این می تواند احراز کند و واجد است نه بیشتر، این مسأله حتی نسبت به خود احکام ظاهر با علوم دیگر تفاوت می کند، آن کسی که در فلسفه و در عرفان مطالعه داشته باشد میزان معرفتی که به دست می آورد ولو اینکه مسلمان نباشد اصلا چه ارتباطی دارد که در فقه بخواهد این کار را بکند؟ چرا؟ آن علوم ، علومی است مربوط به معارف اسلام، مربوط به معتقدات اسلام و مربوط به شناخت پروردگار ولو از نظر ذهنی باشد و از نظر عقلی، ولی این علوم که مربوط به ظاهر است و انسان باید در مقام تکلیف اینها را بداند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خیال می کنم مطلب را رفقا گرفتند و متوجه شدند که این ره که ما می رویم معلوم نیست به کجا می رود؟ وقتی که امام صادق علیه السلام می فرماید: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لوددت ان اصحابی ضربت رئؤسهم بالسیاط حتی یتفقّهوا فی الدین</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> کاش می شد با شلاق به دوستان و اصحاب من می زدند و آنها را به این نحو به سمت تفقد در دین حرکت می دادند! حالا می فهمیم منظور امام صادق چه بود، منظور این فقه ظاهری بود؟‌ ابدا، منظور معرفت پروردگار بود و منظور روایت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اول العلم معرفة الجبار و آخر العلم تفییض الامر اِلیه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> بود، ابتدای علم معرفت پروردگار و انتهای آن تسلیم است یعنی انسان خدا را بشناسد و بعد امور خود را به خدا واگذار کند، این مقصود و منظور از کلام امیرالمؤمنین راجع به معارف است این مقصود از کلام امام سجاد علیه السلام است که اگر نبودند افرادی در آخر الزمان اهل توحید که واقعیت وجود را دریابند و حقیقت توحید را درک کنند خداوند سورۀ توحید و آیات سورۀ حدید را در قرآن فرو نمی فرستاد که اینها برای آن افراد است ، امام سجاد می فرماید اینها برای الان که هستید نیست، اینها برای افرادی است که در آخر الزمان هستند ، آنها می آیند و حقیقت توحید را درک می کنند و واقعیت عالم وجود را به دست می آورند و به سرّ حقیقت هستی دست رسی پیدا می کنند، آنها معنای صمدیّت را می فهمند آنها معنای احدیت و فرقش را با واحدیت تشخیص می دهند. معنای احدیت و واحدیت را چه کسی تشخیص می دهد؟ از شکیات نماز که در نمی آوریم ، چه کسی تشخیص می دهد؟ یک کسی مثل صدر المتألهین یا بالاتر از او، آنهایی که به حقیقت وجود راه یافتند و آثار وجود را در مقام انبساط، در تعیّنات، اینها برهانی کردند و فلسفی کردند، اینها می فهمند </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هُوَ اَلْأَوَّلُ وَ اَلْآخِرُ وَ اَلظّٰاهِرُ وَ اَلْبٰاطِنُ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ﴿الحدید، ٣﴾</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یعنی چه؟ اینها می فهمند </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قُلْ هُوَ اَللّٰهُ أَحَدٌ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ﴿الإخلاص‌، ١﴾ یعنی چه، اینها جمع بین احدیت و اللَه را در مقام استجماع بین صفات و ذات می توانند دریابند که چطور ذات از آن حقیقت مجردۀ خود تنازل می کند [و] از آن تجرّد دست بر نمی دارد ، در عین کثرت وحدت خود را حفظ می کند و درعین وحدت با کثرت عددی جمع می شود، تمام این کثرات عددی جمع می شوند و آنها حقیقت وجود و موجود را دریافتند و آنها می توانند درک کنند که این مسألۀ توحید و این آیات شریفۀ قرآنی در چه عالمی دارد حرکت می کند و در چه عالمی این حقایق دارد بروز و ظهور پیدا می کند، وإلا این مسائل ظاهر همیشه بوده و همیشه خواهد بود و یک مقدار فرق می کند، این می گوید دو دفعه آب بریز و او می گوید سه دفعه آب بریز حالا ما چهار دفعه آب می ریزیم اشکالی هم ندارد. اینجا فرض کن که باید این کار را انجام بدهی و نیاز به رکعت احتیاط هم نیست حالا ما یک رکعت هم احتیاطا می خوانیم خیلی مطلب ، جای تأمّل ندارد ، آنچه که هست این است که ...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> بنابراین امام سجاد‌ می فرماید معرفت من به تو، مقصود امام سجاد، معرفت به ذات پروردگار و اسماء و صفات است به میزانی که خداوند در اختیار هر کسی قرار داده است. قطعا ما معرفت امام سجاد و امام باقر و امیر المؤمنین و امام زمان را نداریم و نخواهیم داشت ولی به همین میزان که به واسطة لطف و کرامت آنها نصیب ما شده هم مسؤولیت نداریم؟ اینها مسؤولیت دارد، خداوند می فرماید در روز قیامت به ما که من که این فهم را به تو دادم تو از منزل خاله ات نیاوردی ، این فهم را که به تو دادم در قبالش اینجا چه آوردی؟ می گوییم خدایا ما برای تو نماز خواندیم و روزه هم گرفتیم ، خب آن را که همه انجام می دادند و این مسائل را نداشتند و این نماز و روزه را هم خواندند و این کار ها را انجام دادند شما چه کردی؟ لذا امام سجاد علیه السلام آمده در اینجا در مقام عرض و پیشگاه پروردگار، اینجا امام سجاد آمده عمل را از مطرح نمودن در مقام پروردگار خارج کرده ، این را می گویند ارتقاء‌ روح و ارتقاء نفس و ارتقاء مدرکات. نیامده حضرت بفرماید که خدایا من حجّ پیاده انجام دادم و این را آوردم در اختیار تو گذاشتم ، این را نفرموده است ، چرا؟ چون عمل را که وقتی انسان انجام می دهد این عمل ـ در شب گذشته و شب های گذشته عرض کردیم ـ عمل را اگر انسان بخواهد در مقام عرضه بیاورد هزار تا در آن حرف است، اول چیزی که هست در این عمل، این است که آن چه را که ما انجام می دهیم در قبال عوض است، خلوص ندارد. ما در جایی بودیم فردی می گفت البته آن شخص، شخص بزرگی است و متّقی است و از صلحا است و مرد بزرگ و عالمی است و می خواست بگوید که ما در دنیا کاری انجام ندادیم عبارتش این بود که در روز قیامت اگر مرا بیاورند در پیشگاه عدل الهی و از من سوال شود که برای ما چه آوردی ؟ ‌من فقط این را می گویم که خدایا من شش ماه برای تو روزها را روزه گرفتم و شب ها را تا به صبح بیدار بودم، فقط این را می‌گویم، هیچ کار نکردم ، نه درس دادم و نه مطالعه کردم و نه تبلیغ کردم، اینها چیزهایی است که در طول زندگی یک فرد عالم انجام می دهد و قصدش هم قربت است و برای خدا هم هست این می خواست حالت تواضع خودش را نشان بدهد که من نسبت به اعمالی که در دنیا انجام دادم به این نحو بودم که عمل خود را به حساب نمی آورم آنچه را که می توانم به خدا عرضه بدارم این است که شش ماه از عمرم را مرتّب روزها را روزه گرفتم و شب ها را هم تا صبح بیدار بودم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -439,245 +572,258 @@
         </w:rPr>
         <w:t xml:space="preserve"> ما با مرحوم آقا رفته بودیم اصفهان دیدن یک شخصی که به رحمت خدا رفته، از علمای اصفهان بود ، در ضمن صحبتهایی که ایشان می کرد از مرحوم آقای بروجردی این بود که وقتی مرحوم آقای بروجردی آمده بودند از بروجرد به قم، مرحوم آقای بروجردی آدم خیلی خوبی بود و مرد بزرگی بود و بی هوا بود تا حدودی و برای خودش حالات و حساب و کتابی داشت و کارش روی حساب بود ، من یک مطالب و نکاتی از زندگی ایشان در ذهن دارم که حکایت از این می کرد که ایشان فردی بود که روی کارهایش حساب می کرد و بی گدار به آب نمی زد و روی برنامه بود کارشان ، ایشان بعد از اینکه آمده بودند قم، سال اول یا سال دوم قصد داشتند زیارت امام رضا علیه السلام مشرف شوند ، امان از این دور و بری ها! بلای دین و دنیای انسان هستند ، بعضی از این دور و بری‌ها به مرحوم آقای بروجردی پیشنهاد دادند که آقا امسال مشرف نشوید ، ایشان فرمودند چرا مشرف نشوم؟ گفتند چون موقعیت شما در ایران هنوز جا نیفتاده و شخصیت شما پا نگرفته وصیت شهرت شما فرا گیر نشده است و شما که بخواهید مشهد بروید در شهرها باید از مرجع استقبال کنند و مردم بیایند بیرون تا دو فرسخی آن شهر، شاهرود و سبزوار و مشهد و اینها، الان وضعیت شما وضعیتی نیست که برای مردم شخصیت شما جا افتاده باشد و آنطور که باید و شاید احتمال دارد از شما استقبال نشود لذا چند سالی شما زیارت را کنار بگذارید، ایشان هم خوب جواب دادند ، گفتند بنده زیارت امام رضا را به خاطر شخصیت خودم کنار بگذارم؟ ببینید! میزان فهم ما همین قدر است، چون شخصیت ما جا نیفتاده امام رضا بی امام رضا! برود کنار! هر وقت شخصیت پیدا کردیم ماشاء اللَه! بزرگ شدیم عالَم گیر شدیم هر شهری که رفتیم دو میلیون آمدند جلو حتی شیر خواره ها را آوردند بیرون و اغنام و احشام و دیگر چیزی نماند با این وضع برویم سرغ امام رضا ، با این وضع برویم به زیارت امام رضا! آن وقت این زیارت ، زیارت است، زیارتی که ملائکه می آیند و با سلام و صلوات، این یک جور معرفت.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یک معرفت دیگر من در چند سال پیش مشرّف شده بودم حرم امام رضا دیدم یک نفر که فرد معروفی است از آقایان دارد می آید و عده ای دورش را گرفته بودند و با یک طرزی دارد وارد حرم می شود، صحنه ای که من در آنجا دیدم خیلی متأثر شدم ، افراد پشت به حضرت از این عکس می گرفتند نمی دانم چطور این را آورده بودند با اینکه این وسایل ظاهرا ممنوع است! شروع کردند به عکس گرفتن و بعد ایشان رفت در کنار حرم امام رضا و نشست آن گوشه و افراد دور ایشان و پشت به امام رضا! من رفتم به یکی از این افراد گفتم که این قسم نشستن در اینجا اهانت به امام رضاست و بلند شوند بروند یک جای دیگر بنشینند، که به گوشش رساندند. این یک معرفت است. یک معرفت ، معرفت ولیّ خدا هر وقت وارد حرم می شد، اولا بین الطلوعین می رفت و می گفت تنها می روم و وقتی که وارد می شد، در زمان سابق، مرحوم آقای حداد هفت دو دور ضریح حضرت طواف می کرد و می رفت می نشست در گوشه ای دو ساعت . آن هم یک جور معرفت امام است و معرفت که اصلا من نمی توانم اسرار و مطالبی را که در آن زمان ها بوده بتوانم بگویم و شمّه ای را خدمت رفقا عرض کردم و مقداری که رفقا می‌دانند، معرفتی که مرحوم آقا نسبت به امام رضا و قضیه اش را هم در کتاب هم خود ایشان نوشتند و رفقا مطالعه کردند و ظاهرا در جلد دوم هم مثل اینکه بنده آوردم، آن هم یک قسم معرفت به امام علیه السلام است . حالا کدامش بهتر است؟ یعنی اگر قرار باشد که ما دو جور زیارت امام رضا برویم کدامش را برویم؟ اگر قرار باشد که ما دو جور امام را بشناسیم کدام یک از دو معرفت به داد ما می رسد؟ کدام یک از این دو معرفت به درد ما می خورد؟ جواب واضح است، مشخص است مسأله، این معرفت ، معرفتی است که به درد دنیا می خورد، آن معرفت معرفتی است که به درد عقبی می خورد، هم دنیا و هم عقبی ، عقبی در همین دنیاست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> لذا امام سجاد علیه السلام می فرماید من عمل ندارم، کدام عمل را بیاورم عرضه بدارم و آن عمل را شفیع قرار بدهم؟ خدایا به واسطة این عملم مرا مورد شفاعت قرار بده! این را می گویند عارف ، امام سجاد را می گویند عارف، مناجات عارفین امام سجاد را نخواندید؟ حتما بخوانید، رفقا! در مناجات خمسة عشر اسراری است که کم درادعیة ائمه است، مخصوصاً مناجات مریدین و تائبین و عارفین و محبین! حضرت می گوید من عمل ندارم. امیرالمؤمنین علیه السلام وقتی تشریف می آورند در مدائن بالای قبر سلمان وقتی دفن می کنند با انگشتشان روی زمین این حروف و کلمات را نقش بندند همین دو خط شعرهایی که می بینید روی بعضی سنگ قبرها نوشته اند مربوط به زمان امیرالمؤمنین است </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وفدت علی الکریم بغیر زاد من الحسنات والقلب السلیم و حمل الزاد اقبح کل شی اذا کان الوفود علی الکریم </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">من وارد شدم بر شخص بزرگ بدون زاد و توشه ، عمل و بدون قلب سالم و سلیم، من وارد بر فرد بزرگی شدم ولی باکی از این مسأله ندارم ، نگران این بدون توشگی و بدون زاد نیستم ، چرا؟ چون او کریم است، به او نگاه می کنم، حمل زاد و توشه، بدترین و زشت ترین کاری است که یک نفر می تواند انجام بدهد ، اگر بر یک فرد بزرگ وارد شود. یکی برود مهمانی یک فرد بزرگ غذایش را با خود ببرد ، این بالاترین سب و دشنام نیست؟ می گوید مگر در خانۀ ما غذا پیدا نمی شود که تو غذا آوردی؟ مخصوصا در بین عربها که این را خیلی زشت می دانند و اهانتی است که ممکن است موجب مسائلی بشود ، به خود ما برنمی خورد که ما شخصی را دعوت کنیم او غذایش را با خود بیاورد؟ چه اینکه آن فرد پروردگار باشد، امیرالمؤمنین می گوید ما وارد بر خدا شدیم، دنیا را پشت سر گذاشتیم ، ملائکه آمدند ما را به سمت خدا آوردند وفود دادند و وارد کردند و آن وقت ما به خدا بگوییم که خدایا ما با خود زاد و توشه آوردیم و با خودمان اعمال را آوردیم که به تو عرضه بداریم! این زشت و قبیح نیست؟‌این کلامی که امیرالمؤمنین علیه السلام در اینجا روی قبر سلمان [می‌نویسند]، از سلمان بالاتر چه کسی را سراغ داریم ، اینکه حضرت روی قبر سلمان این مطالب را می فرماید چون خود سلمان چنین حالی داشت اما اگر حضرت بالای قبر ما بیاید این خط را نمی نویسد چیز دیگری می نویسد، می‌گوید با یک توشه از انانیت و شخصیت و فرعونیت و کثرت و فرو رفتن در تخیلات و توهمات ما آمدیم در اینجا، یک کشتی هم نمی تواند این توشة ما را حمل کند، او سلمان بود که امیرالمؤمنین روی قبرش این را نوشت چون خودش در حالش بدون توشه رفت ، سلمان که می رفت توشه نداشت، زاد نداشت، امیرالمؤمنین هم نگاه به حال سلمان می کند و این دو خط شعر را می نویسد، این می شود مکتب اهل بیت ، این می شود مبانی این مکتب. مکتب امیرالمؤمنین و امام سجاد علیه السلام و امام صادق این است. عمل خودت را خلاصه به حساب نیاور ، انسان بخواهد روی عمل خودش حساب کند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> خیلی عجیب است، خیلی این مسأله عجیب است و این مطلب را خودش انسان در نظر بگیرد اگر بخواهد یک نفر را درمنزلش استخدام کند، مقصود او از این استخدام چیست؟ مقصودش این است که این فرد ، فرد مطیعی باشد و امین باشد و صادق باشد و به آنچه که می گوید عمل کند و تخطی نکند ، حالا اگر این فردی را که استخدام می کند بگوید آقا می دانی چه کسی را استخدام کردی؟ می گوید یکی را استخدام کردی هزار جا دعوتش کردند نرفته! برای تو را قبول کرده! می گویی ای بابا این هنوز نیامده دارد برای ما خط و نشان می کشد. می دانی چه کسی را استخدام کردی؟ فلان مدرک را از فلان جا دارد! این یک شخصی است که فلان شخصیت را دارد و در بین افراد به این معروف است! می گویی آقا بلند شو برو همان جا که آن مدرک را از آن جا گرفتی و رفقایت آن جور بودند ، ما می خواستیم یکی را بیاوریم که به او امر کنیم خبر نداشتیم که یک آمر آوردیم و ما شدیم مأمور ، حالا یک نفر می آید ادب دارد، می داند چطور حرف بزند، می گوییم آقا شما که هستید؟ می گوید من هر چه شما بگویید اطاعت می کنم و غیر از کلام شما کلامی را گوش نمی دهم ، می گوییم عجب! این چه قدر آدم بافهم و مؤدبی است. تا این حرف را می زند محبت او در دل انسان قرار می گیرد ، اولی نه ، برفرض که اولی چنین چیزهایی را هم داشت نه اینکه دروغ بگوید ولی صحبت در این است که وقتی انسان در چنین موقعیتی قرار می گیرد چطور باید فکر کند؟ شما که می خواهید بروید زیارت امام رضا هیچ می گویید که یابن رسول اللَه هیچ می دانی چه کسی دارد زیارت امین اللَه می خواند؟ شما می‌دانید یا بنده بگویم؟ بنده یک کسی هستم که صد و پنجاه کیلومتر راه آمدم و دست از زن و بچه برداشتم و چنین شخصی هستم و چنین آدمی هستم و چنین وضعیتی دارم...! حضرت می گوید بلند شو برو بگذار هوا مقداری تمیز تر باشد . یا اینکه آدم می رود در مقابل ضریح می ایستد و سرش را می‌اندازد پایین و خود را در مقابل امام صفر واقعاً می بیند. نه دروغ! واقعاً خجالت آور نیست آدم علم خودش را درمقابل امام به حساب بیاورد؟ این واقعاً خجالت ندارد؟ آدم شخصیت خودش را بخواهد در مقابل شخصیت امام حساب کند، واقعا خجالت نمی کشد؟ امام رضا به ریش ما می خندد می گوید نگاه کن! روزگار به کجا رسیده این آشغال کله آمده جلوی ما دارد امین اللَه می خواند علمش را به رخ ما می کشد و شخصیتش را به رخ ما می کشد و پول و موقعیتش را به رخ ما می کشد، ها؟ نمی خندد؟ حالا ما واقعا چطور برویم به زیارت امام و چطور برویم به پیشگاه خدا و چطور در مقابل خدا بایستیم؟ چطور وقتی که نماز می خوانیم خودمان را عرضه بداریم؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> می رسیم به همین کلام امیرالمؤمنین که روی قبر سلمان نوشت و همۀ‌ ائمه، همین امام سجاد چه خاطرات و حکایات از این امام سجاد هست از موسی بن جعفر از امام رضا از امام حسن علیه السلام ، این دعای روز عرفۀ امام حسین را بخوانید، واقعا حضرت در آنجا از اول دعای عرفه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الحمد لله الذی لیس لقضائک</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> تا آخر دعا می گوید من نیستم و صفرم و هیچ ندارم و فقیرم و تو دادی تو مرا به این دنیا آوردی تو بزرگ کردی و تو علم دادی، تو افراد را محبّ من قرار دادی و محبت مرا در دل افراد انداختی و تو موانع را برطرف کردی. ائمه دارند اینها را به ما می گویند و یاد می دهند ، کجا داریم سیر می کنیم؟ در کدام وادی داریم حرکت می کنیم؟ مردم را داریم به چه چیزهایی می خوانیم ؟ مکتب ائمه این است؟ مکتب ائمه مکتب فقر است، مکتب فقر است و مکتب نداری است، مکتب واگذاری همة‌امور به صاحب اصلی اوست ، واگذاری همه و تسلیم همة امکانات و همۀ ودیعه ها به صاحب اصلی ودیعه دهنده است، همه را به او می سپارند. وقتی که من نه جمال دارم و نه علم دارم و نه پول و نه شوکت و شخصیت ، پس چه دارم؟ هیچ! تازه شدم سلمان، تازه شدم هیچ! وقتی می شوم هیچ آن وقت امیرالمؤمنین می آید بالای قبر ما این را می نویسد </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وفدت علی الکریم بغیر زادی من الحسنات والقلب السلیمی </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">من نه حسنه ای آوردم و نه قلب سالم ، حسنات امور ظاهر ، قلب سالم مربوط به باطن است ، نه ظاهرم درست است نه باطنم و اتفاقا هیچ طوریم نیست چرا؟ چون من دارم به تو نگاه می کنم. خدایا تو خوشت می آمد که من وارد بر یک شخص کریم مثل تو شوم و با خود توشه بیاورم؟ خدا می گوید نه، می گوید ما هم برای همین هیچ چیز نیاوردیم، خدا می گوید خب بدک نشد، معلوم می شود که مقداری از معرفت در تو قرار داده شده است. من هم خدا هستم و بندۀ اینطوری می خواهم ، بنده ای را که آنچه را که از من گرفته به رخ من نکشاند آنچه را که من به او دادم نیاید به حساب خودش بگذارد، به حساب بانکی خودش بگذارد. پول را من دادم تو داری در حسابت می گذاری؟ سرمایه را من دادم تو داری در حسابت می گذاری؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> لذا همیشه مقام ادب اقتضا به این می کند ، پس امام سجاد علیه السلام فرمود خدایا من عمل نیاوردم. خدا هم می گوید تو عمل نیاوردی ولی بالاخره انسان که وقتی وارد می شود بر یک شخصی، هدیه ای باید ببرد. شما که منزل رفیقتان می روید هدیه نمی برید؟‌دیدن مریض می کنید هدیه نمی برید؟ دو کیلو سیب انسان می خرد، یک هدیه ای باید ببریم. نمی دانم این قضیه را خدمت رفقا گفتم یا نگفتم؟ یکی از دوستان که با مرحوم دستغیب خیلی مأنوس بود و از حواریون ایشان بود برای من نقل می کرد که ما یک زمستانی با مرحوم دستغیب رفتیم بیرون شیراز، از دهات و قراء شیراز، وقتی که درراه می رفتیم مرحوم دستغیب گفت ای وای ما چیزی نیاوردیم، یک هدیه ای، برای این بندۀ خدا داریم می رویم ، دأب ایشان این بود که جایی که می‌رفتند یک چیزی می‌بردند، شیرینی و... بعد وقتی که آنجا رسیدیم گفتم این بندة خدا می خواهد چه کار کند؟ یک دفعه دست کرد در جیبش یک کبریت بود کبریت را درآورد گفت چیزی پیدا نکردیم ما این کبریت را به عنوان هدیه به تو می دهیم آن شخص آن کبریت را تا آخرعمر نگه داشت و برای همه تعریف می کرد می گفت لذتی برای من از این عمل ایشان پیدا شد که اگر یک میلیون هم به من می داد من یک چنین لذتی را پیدا نمی کردیم، حالا برای چه این کبریت را در جیبش گذاشته بود نمی‌دانیم! ان شاء‌اللَه که برای سیگار نبوده است چون سیگار حرام است و ضرر دارد! حالا لازم نیست که برای او باشد مصارف دیگری هم دارد کبریت را درآورد گفت آقا به عنوان هدیه ، چقدر این عمل ، عمل پسندیده و نیکو و جاذبی است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> امام سجاد می فرماید که یک چیز را ما برای خودمان نگه داشتیم که آن را به خدا عرضه بداریم ، اگر خدا بگوید خب عمل تو که چیزی نیست که بخواهی عرضه کنی ، توان و صحت و توفیقش را من دادم، من توفیق این نماز و ذکر و دعا و توجه را دادم ، این را رفقا باید بدانند که هر عمل خیری که ما انجام بدهیم، ما در آن موقع مشمول آن رحمت و اوصاف و اسماء‌کلیة‌ الهی قرار گرفتیم بدون او امکان ندارد این را انجام بدهیم، هم در فلسفه و هم در عرفان این مسأله ثابت شده است ، حالا ما در اینجا به عنوان بنده چه چیزی داریم که عرضه بداریم ، عمل که نداریم. حضرت می فرماید یک چیز را ما می توانیم به خدا عرضه بداریم و آن را مطرح کنیم ، آن چیست؟ آن محبت است. خدا نمی تواند بگوید این دیگر چیست که داری این را مطرح می کنی؟ چرا نمی تواند این را بگوید؟ ان شاء اللَه طلب رفقا اگر بدایی حاصل نشود برای مجلس بعد .</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم صل علی محمد وآل محمد.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -938,61 +1084,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="8" name="_x0000_i0008" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="9" name="_x0000_i0009" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0008" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0009" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -1006,72 +1152,76 @@
 <w:footnotes xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p>
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الکافی، ج ١، ص ٣١.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">کیمای سعادت(للغزالی)، ج ٢، ص ٤٠٤.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="multilevel"/>
@@ -5179,56 +5329,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -5244,51 +5393,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5513,51 +5662,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6332,51 +6481,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6446,72 +6595,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6721,62 +6873,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6836,250 +6990,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7156,50 +7339,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7648,120 +7843,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>