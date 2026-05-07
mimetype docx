--- v0 (2025-10-23)
+++ v1 (2026-05-07)
@@ -13,171 +13,292 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو العليم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تفاوت اولیاء الهی و اصحاب خاص ائمه با سایر افراد</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرح دعای ابوحمزه ثمالی - رمضان المبارک 1428 - مجلس شانزدهم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیت‌اللَه حاج سید محمدمحسن حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدس‌الله‌سره</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذُ بِاللَه مِنَ الشَّیطانِ الرَّجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بِسمِ اللَه الرَّحمَنِ الرَّحیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و صلَّی‌ اللَه عَلَی سیّدنا و نبیّنا أبی‌القاسم مُحَمّدٍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و علی آله الطّیبین الطّاهرین و اللعنة عَلَی أعدائِهِم أجمَعینَ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«أَدْعُوكَ يَا سَيِّدِي بِلِسَانٍ قَدْ أَخْرَسَهُ ذَنْبُهُ رَبِّ أُنَاجِيكَ بِقَلْبٍ قَدْ أَوْبَقَهُ جُرْمُه»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -217,50 +338,51 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> نه! لبیک در کار نیست. تو با این کارهایی که انجام دادی پاسخ تو داده نمی شود. همچین مسائلی اصلاً در فقه داریم ؟ ابدا . دوتا حوله بیندازیم یکی به دوش و یکی به کمر و بعد هم لبیک اللَهم لبیک، لبیک لا شریک لک لبیک، ان الحمد والنعمه لک و الملک لا شریک لک یا اینکه لبیک هم بعدا اضافه شود. یک بار گفتن تمام است و صحیح است و انسان حرکت می‌کند و می‌رود بقیه اعمال را انجام می‌دهد . با این وضع، این یکی. یا آن کسی که می‌خواهد سنگ بیاندازد به ستون، بداند که دارد چه عملی را انجام می‌دهد و خود را در پیشگاه پروردگار و نظام هستی در چه موقعیتی احساس می‌کند و یادآوری کند وضع خود را در قبال مقام عبودیت و مقام بندگی که تا چه حد در آن مقام پیشرفت کرده و خود را ذلیل و پست شمرده و به همان کیفیت دین و اتجاه قلبی خودش را در این راستا تعیین می‌کند. با نفس در قبال مقام مشیت و اراده‌ی پروردگار چگونه برخورد می کند؟ با دینی که در طول زندگی با آن دین، خدا را عبادت می‌کرده چگونه باید با آن دین برخورد کند؟ با آن اعتقاداتی که تا به حال با آن اعتقادات در پیشگاه ربوبی روی می‌آورده است با آن اعتقادات چگونه باید برخورد کند؟ آیا همان است ؟ دیگر مطلبی بالاتر از آن نیست؟ آن اعتقادات که تا بحال با آن بوده مسئله تمام است؟ پس دیگر فرق بین ما و سلمان چیست ؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> خب باید بگوییم سلمان هم همین را داشت. همینی که ما فکر می‌کنیم همین نمازی که ما می خوانیم همین الحمد لله رب العالمینی که ما می گوییم همین ایاک نعبد و ایاک نستعینی که می گوییم همین رکوع و سجودی که می‌کنیم خب سلمان هم همین کار را می کرد. اصحاب خاص ائمه هم همین کار را می‌کردند پس فرقی با ما ندارند! در حالی که می بینیم کاملا فرق زیاد است کم فرق نیست سلمان کجا و ما و امثال ما کجا ؟ آن اصحاب سر ائمه کجا؟ حبیب بن مظاهرها مقداد ها اویس قرنها؟ آیا مقام معرفت و شهود و مدرکات قلبی و وجدانی اویس با ما یکی است ؟ اگر یکی است پس چرا رسول خدا می فرماید </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لو علم اباذر ما فی قلب سلمان لکفره او قتله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اباذر اگر بداند در قلب سلمان چه می‌گذرد یکی از این دو کار را انجام می‌دهد، یا تکفیر می‌کند می‌گوید این اصلا کافر است و موحد نیست و مسلمان نیست یا اگر رویش نشود تکفیر کند در صدد بر می آید نسل سلمان را از روی زمین بردارد تا اینکه مردم به انحراف نیفتند! چه می‌گوید ؟ دو کلمه منصور حلاج گفت او را دار زدند و بدنش را آتش زدند، ریختند خاکسترش را در دجله! دو جمله گفت دو عبارت گفت و بعد هم همۀ عرفا طردش کردند گفتند نمی باید بگوید یعنی چه؟ مگر هر چیزی را می شود گفت؟ گفت آن یار کزو گشت سر دار بلند/ جرمش این بود که اسرار هویدا می کرد عرض کردم خدمت رفقا، دروغ نمی‌گفت باطل نمی‌گفت، حقیقتی بود که نمی بایست بگوید. جرمش هویدا کردن اسرار بود نه جرمش دروغ گفتن. دو مطلب است یک وقت می‌گوییم دارد حرف باطل و چرند و بیخود می‌زند و دارد خلاف و کفر می‌گوید. کفر یعنی چه؟ یعنی خلاف واقع. اما آنچه را که حلاج می‌گفت صحیح بود و حق بود ولی در مرتبه‌ی علوم عوام کفر بود، در این مرتبه کفر بود نه اینکه در اصل. در اصل عین توحید بود گفتند خیلی خب حالا که قرار است سرّ ما را فاش کنی باید تشریف ببری. به آنهایی که ما این سرّ را دادیم قفل کردند و دهان‌شان را دوختند، هر که را اسرار حق آموختند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -332,50 +454,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> دو رفیق که با هم رفاقت دارد همین اصل رفاقتی که بر اساس اصل نظره توحیدی این رفاقت تشکیل شده است موجب استجلاب فیوض است حتما لازم نیست استاد باشد. دو رفیق که واقعا پا در رفاقت گذاشته اند ها! نه این که خودشان را گول بزنند و سر هم را کلاه بگذارند، نه! حالا برویم اینجا، آنجا، اینجا نرویم کجا برویم؟ جایی نداریم برویم! نه! این فایده‌ای ندارد واقعا اگر این مسئله بر اساس اشتراک در مسیر، دردشان برای هم باشد و خوشی و صلاح و سعادتشان برای هم باشد انحرافی اگر می خواهد پیش بیاید آن انحراف را برای خودش بداند استقامت در مسیر که برای رفیقش می بیند خودش قلبا شاد و خوشحال و منبسط باشد از اینکه رفیقش در چنین وضعیتی قرار دارد اگر دو نفر این قسم باشند آن فیض برای هدایت و راهنمایی آنها خواهد آمد و قطع نمی شود هیچ تفاوتی ندارد اگر این قطع بشود آن چسب که از بین رفت دیگر آفات یکی بعد از دیگری می آید افکار عوض می شود و مسائل تغییر پیدا می کند. بنده خودم دیدم در طول زندگی خود و تجربه کردم، با دو چشم خود دیدم افرادی که آن بستگی رفاقتشان از بین رفت و بعد به انواع مسائل مبتلا شدند در حالتی که اگر آن بستگی رفاقتی و آن همبستگی اشتراک در مسیر وجود داشت چنین قضایایی اصلاً امکان نداشت بوجود بیاید. همین چسب داشتن او را نگه می دارد همین که این قضیه پیشنهاد می شود این مسئله گفته بشود مثلا چنین مقاله ای راجع به این مطلب بنویسد وقتی آن چسب است اصلا نمی گذارد این قلم به چیزی غیر از آنچه که مورد رضای حق است بگردد آنچه را که مسیر اقتضای این تعابیر را می کند این مسیر اقتضای حذف این تعابیر را می کند عزیز من! این مسیر اقتضای بکار بردن این کلمات و عبارات را می کند همین که آن چسب قطع شد آن حساسیت نسبت به این تعابیر از بین می رود و دیگر همه جور احتمالی می رود چون آن حساسیت است که انسان را نسبت به راهش نگه می دارد، استوار استمرار می بخشد، استوار برقرار می کند. آن حساسیت که از بین رفت مسائل آن شکل اولیۀ خود را نزد او از دست می دهند آن خصوصیت را از دست می دهند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> این همه مرحوم آقا و بزرگان و اولیاء و اساتید اهتمام داشتند بر ارتباط رفقا و دوستان با هم، علت مهمش این قضیه است چون وقتی رفیق با رفیق دیگر مرتبط باشد آن چسب به هر مقدار که قوی بشود او را در راه تثبیت و از موانع منصرف می کند. امروز به او این پیشنهاد می شود آقا امروز این کار را انجام دهیم نه نمی‌شود. امروز دکور را اینجور عوض کنیم نه آقا نمی شود فردا بیاییم و فلان چیز را بخریم نه! این نمی خورد ولی وقتی که آن ارتباط قطع شود امروز بیاییم این مطلب را بنویسیم، یک مقدار سبک و سنگین می کنیم نه! حالا اشکالی ندارد چه بسا یک منافعی هم داشته باشد امروز این مقام را قبول کنیم خب خوب است منافعی هم دارد یک یک انسان شروع می کند عقب گرد کردن و بعد برای تمام اینها هم دلیل می آورد و بی دلیل هم نمی کند و می گوید اتفاقا خیلی خوب هم هست این به این دلیل و آن به این دلیل، شما همین کار را قبلا می گفتید که بد است و زشت است نباید انجام داد حالا خوب می شود و اشکال ندارد و مهم نیست؟ حالا بگذریم که بعضی کارهای حرام بیّن می‌شود و توجیه می‌شود این برای چیست؟ برای آن حیثیت ربطیه است که به واسطه ی این مطلب آن حیثیت ربطیه از دست رفته است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> امیرالمومنین علیه السلام می فرمایند که آن کسانی که به آن مرتبه ی توحید رسیده اند و آنها دیدگانشان دیدگان حق شده است آنها دارای چنین خصوصیتی هستند </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و ما برح لله عزت آلائه فی البرهة بعد البرهه و فی أزمان الفترات عباد ناجاهم فی فکرهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> همیشه اینطور بوده و همیشه وضعیت به این کیفیت بوده، زمین اینطور نبوده که حجت نداشته باشد، ما نمی‌خواهیم دنبالش برویم، اینطور نیست. این نیست که بگویند آقا از کجا پیدا می شود؟ از کجا پیدا می‌شود؟ تو صداقت داری تا بگویم برو کجا! یا نه! اولین جمله ای که گفته شود موضع می گیری؟ پس نگو از کجا پیدا می‌شود؟ تو می‌گویی از کجا پیدا می‌شود؟ من به تو می‌گویم از کجا پیدا می‌شود. مگر نمی‌گویی از کجا پیدا می‌شود یک همچنین کسی؟بسیار خب واقع به دنبال مسئله هستی ؟ هر چه گفته شود می پذیری ؟ یک شخصی از فضلای قم که الان فوت کرده در زمان سابق، زمان شاه، آمده بود نزد مرحوم پدر ما، و در بعضی از مسائل و اینها بود. دو سه مرتبه دیدم ایشان آمد ما ندیده بودیم ایشان را، اصلاً سابقه نداشته، ارتباطی نداشته، چطور ایشان اینجا پیدایش شده؟ این منزل؟ سه جلسه در یک تابستان ایشان را دیدم که آمد و دیگر هم نیامد. ما هم کاری نداشتیم، افرادی که می‌آمدند و می‌رفتند کاری نداشتیم بهشان، ولی خود ایشان گاه گاهی صحبت می‌کردند مرحوم پدر ما می فرمودند این شخصی که آمد آقای فلان است و در قم است و آمده بود از ما مطلب می خواست. حالا از کسی شنیده بود! با مرحوم علامۀ طباطبایی و مرحوم مطهری ارتباط داشت، گرچه بعید است مرحوم مطهری ایشان را راهنمایی کرده باشند این بعید است و حتی با سایرین ارتباط داشت آمده بود راجع به این قضیه. مطلبی را که مرحوم آقا به ایشان فرموده بودند این بود که شما تا چه حد در این مسئله مایه گذاشته ای ؟ ما که اینجا آدم بیکاری نیستیم که بیا و برو و فلان و این چیزها و وقت بگذرانیم، نه! ما در قبال وقتی که می گذاریم یک بازدهی می طلبیم. باید ببینیم شما چقدر نسبت به این مسئله مایه گذاشته ای و اهتمام داری؟ خب طبیعی است وقتی کسی شخصی را به عنوان بزرگ و خبیر برمی گزیند باید اعمال و رفتارش را مطابق با او قرار دهد و ما با همین وضع آمدیم اینجا والاّ نمی‌آمدیم. ایشان فرمودند هر چه من به شما بگویم عمل می کنی ؟ گفت بله. رو کردند و فرمودند راجع به این مسائل شما نباید دخالت بکنید . گفتند شما هر چه می خواهید بگویید ولی راجع به این مسائل حرفی نزنید! گفتند فی امان اللَه! من اول دست روی همین می گذارم، شما که آمده ای در این جا و می خواهی نفست را اصلاح کنی با نسخه ی خودت می خواهی اصلاح کنی یا با نسخۀ من؟ اگر با نسخه ی خودت است اینجا چه می کنی ؟ هم وقت خودت را تلف می‌کنی هم وقت ما را، سه جلسه برایت گذاشتیم.....</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -402,163 +525,173 @@
         </w:rPr>
         <w:t xml:space="preserve">مرحوم آقا می‌فرمودند اگر می خواهی به نسخۀ خودت عمل کنی چرا اینجا آمده ای؟ برو عمل کن دیگر. تو آمدی در اینجا که از نفس بیرون بیایی. تو آمده ای در اینجا با زبان بی‌زبانی، نه با زبان بی‌زبانی بلکه صراحتا بگویی گرچه من علم دارم گرچه من اطلاعات و سواد دارم گرچه من تحصیل کردم ولی بعد از گذشت شصت سال این تحصیل و اطلاعات و سواد دستی از من نگرفته، آمده ام نزد شما که شما از راه دیگر وارد شوید اگر از همین راه بود که در کتابخانه ام اصول کافی و فروع کافی هست من لایحضر و وسائل و کتب احادیث هم هست و کتب فقهی هم که جواهر هست از اول صلاة تا آخر دیات هست اگر قرار بود تا به حال درست شده بود و مطلب تمام بود و نیازی به آمدن اینجا نداری. بقیۀ افراد هم همینطور، مسئله چیز دیگری است. در جلد دوم راجع به احوال اینها بعضی از مطالب عرض شده خدمت رفقا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> وقتی تو می آیی در اینجا پس روی چه حسابی می گویی که من مطالب را می پذیرم غیر از این؟ یعنی نمی خواهی. این همان دردی است که بقیه مبتلا شدند. این همان دردی است که فلان سید و آقا و شیخ و کاسب مبتلا شد و رفت. این مقدار غیر از این، این مقدار غیر از این، این مقدار غیر از این یعنی از اول نه! شما به نزد طبیب بروید بگوید این دواها را بخور، بگویی این دواها را می خورم غیر از این، یعنی بیخود آمدی اینجا. من این چهارتا قرص را می خورم پنجمی را نمی خورم او می گوید اتفاقا من نظرم روی پنجمی است، این چهار تا را برای رفع عوارض آن دادم والاّ اصل بیماری تو دوایش پنجمی است بیماری تو دوایش آن است و تو می گویی آن را که تو می گویی نمی خورم و این کار را انجام می دهم. مرحوم آقا فرمودند خداحافظ و رفت و بعد از مدتی فوت کرد و جالب اینجا است که یک مسئله ای اتفاق افتاده بود شاید گفتش جایز نباشد که چطور این شخصی که با این خصوصیت می‌آید و این مطالب را قبول دارد و ایشان را به بزرگی قبول دارد به اینکه یک مقاماتی ایشان دارد که او ندارد، حداقل پذیرش و مراجعه و آمدن ایشان این است دیگر. بعد به جایی می رسد که شروع به طعنه و استهزاء در اینکه بله! یک عده در خانه نشسته اند و بقیه می آیند بیرون و می روند و جان می دهند و خون می دهند و اینها فقط حرف می زنند . اِ ا! بَه بَه! این هم عاقبت و نتیجه کار و قضیه.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> امیرالمومنین (ع) می فرمایند اینها افراد و عباد و بندگانی هستند که خدا را در فکرشان مناجات می کنند مناجات در فکر است نه مناجات در عمل و لسانی مناجات قلب و مناجات در عالم عقل و تجرد این مناجاتی است که از همان مطالبی است که حضرت سجاد ما را به آن سمت و سو می کشاند . ان شاء اللَه تتمه ی مطلب برای جلسۀ بعد اگر خدا توفیقی داد بلکه ما بتوانیم در جلسه ی آینده مسائل مربوط به این فقره را تمام کنیم انشاءاللَه. </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم صل علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -819,61 +952,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="62" name="_x0000_i0062" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="7" name="_x0000_i0007" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0062" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0007" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5108,56 +5241,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -5173,51 +5305,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5442,51 +5574,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6261,51 +6393,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6375,72 +6507,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6650,62 +6785,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6765,250 +6902,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7085,50 +7251,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7577,120 +7755,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>