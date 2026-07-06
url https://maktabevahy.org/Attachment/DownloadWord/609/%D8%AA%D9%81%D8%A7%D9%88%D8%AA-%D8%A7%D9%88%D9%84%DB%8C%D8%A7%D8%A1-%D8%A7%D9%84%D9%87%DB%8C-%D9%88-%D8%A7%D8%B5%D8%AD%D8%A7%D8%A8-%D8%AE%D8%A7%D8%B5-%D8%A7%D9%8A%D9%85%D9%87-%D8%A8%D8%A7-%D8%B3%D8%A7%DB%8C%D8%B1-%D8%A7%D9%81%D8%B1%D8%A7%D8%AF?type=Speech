--- v1 (2026-05-07)
+++ v2 (2026-07-06)
@@ -952,61 +952,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="7" name="_x0000_i0007" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="78" name="_x0000_i0078" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0007" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0078" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>