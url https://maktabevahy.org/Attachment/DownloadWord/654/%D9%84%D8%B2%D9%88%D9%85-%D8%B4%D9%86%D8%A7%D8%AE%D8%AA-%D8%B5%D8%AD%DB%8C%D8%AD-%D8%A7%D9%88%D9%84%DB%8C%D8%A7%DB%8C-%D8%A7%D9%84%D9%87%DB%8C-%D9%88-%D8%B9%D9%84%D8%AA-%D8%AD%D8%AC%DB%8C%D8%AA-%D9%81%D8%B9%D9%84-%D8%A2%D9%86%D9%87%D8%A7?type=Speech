--- v0 (2025-10-30)
+++ v1 (2026-05-07)
@@ -12,58 +12,52 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سال 1432 – جلسه 13- لزوم شناخت صحیح اولیای الهی و علّت حجیت فعل آنها</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -137,60 +131,62 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و قد رجوت أن لا تخیّب بین ذَینِ و ذَینِ مُنیَتی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فَحَقّق رجائی واسمع دعائی یا خیرَ من دعاه داعٍ و أفضلَ مَن رجاهُ راجٍ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ای پروردگار! من خود را بین این دو مطلب، جایگاه خودم را پیدا کردم و یافتم، پس امید و آرزو و اون خواست واقعی و نهایت تمنای من، این است که مرا سرشکسته و سرافکنده نگردانی. حال که اینچنین است و من جایگاه خودم را در اینجا یافتم، موقعیت خودم را در اینجا پیدا کردم و دیدم که خدای من، یک همچنین خدائیه، اگر خدای ما خدای دیگری بود، مرحوم آقا می‌فرمودند گاه گاهی، باید خدا رو شکر کنیم که خوب خدایی داریم! بریم خدا رو شکر کنیم که خوب خدایی داریم! خوب خدایی! و چقدر واقعا بزرگان همیشه با یک انطلاق صدر و انشراح صدر و ابتسام و امید با مردم صحبت می‌کردند. بزرگان و اولیای خدا، هرکسی می‌رفت پیششون، اون‌ها را سرشار و مالامال از امید می‌دید. از انبساط می‌دید. هیچوقت برای مردم آیۀ یأس نمی‌خوندند. هیچ‌وقت مردم رو ناامید نمی‌کردند. شما در کلمات پیغمبر به خصوص نگاه کنید، در روایات أئمه، می‌بینید امید همیشه در کلمات...، به رحمت خدا امیدوار باشید، به لطف خدا امیدوار باشید، به کرم خدا امیدوار باشید. در عین تحذیر از خطا و ارتکاب معصیت، ولی اون جنبۀ امید همیشه در کلمات بزرگان غلبه داشت. در کلمات اولیاء غلبه داشت.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یه کسی آمده بود خدمت امام سجاد و...، مختلفه البته این قضیه، هم راجع به امام سجاد است و هم راجع به موسی بن جعفر. خیلی کارها کرده بود. الآن اگه بخوام بگم، شرحش خیلی زیاده و از مطلب دور می‌افتیم. بعد گفته بود که این در ماه رمضان داشت روزه می‌خورد! من رفتم منزلش. گفتم چرا روزه می‌خوری؟ بعد شروع کرد گفتن، و کارهاشو گفت، من یه همچین مسائلی انجام دادم، چه کردم، و چه قتلهایی رو مرتکب شدم! قتل! بالاترین معصیت کبیره، قتل نفس محترمه. دیگه از این بالاتر نداریم</w:t>
       </w:r>
@@ -229,50 +225,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> حضرت فرمودند این یأس از رحمت خدا، از هرگناهی بالاتره. حتی به یزید، امام سجاد فرمودند: که ارتباطت با خدا قطع نیست هنوز. امام زمان را کشتی، فرزندانش را، اصحابش را کشتی، ذراری اش را اسیر کردی، همۀ اینها به جای خود، ولی باب توبه باز است که بیایی توبه کنی. و اگر یزید می‌آمد و به امام سجاد علیه السلام عرض می‌کرد که من واقعا آمدم، پشیمانم، پشیمانم، یه غلطی کردیم و خلاصه غلط کمی هم نکردیم. قضیۀ عاشورا، فاجعۀ تاریخه. فاجعۀ تاریخ بشریت. اما واقعا می‌آمد به امام سجاد می‌گفت که من واقعا می‌خوام برگردم. جدّاً ما الآن راجع به این قضیه چه قضاوت می‌کردیم؟ امام سجاد می‌گفت بلند شو برو پی کارت هیچ راهی نداره یا نه حضرت راه می‌داد؟ واقعا اگر می آمد ها! اگر قصاصه که قصاص! من حاضر به قصاصم. منو بکشید. تیکه تیکه‌ام کنید!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یه کسی اومد پیش امیرالمؤمنین، گفت من یه کار خلافی کردم. حضرت فرمودند خب این مجازات تو چند راه داره. گفت من اون سخت‌ترین و بدترین و زجر آورترین نوعش رو اختیار می‌کنم! این معلومه واقعا توبه کرده. معلومه واقعا این آمده در میدان. آمده. تسلیمه. آمده در میدان به این کیفیت. وقتی که آماده شد این جریان برای اینکه این جوان را از بین ببرند، و مفصله. اصلا جوری بود که همۀ اهل اون فضا و اون چیز، به حال او رقّت کردند و گریه کردند و خود أمیرالمؤمنین رفت او را آورد بیرون و نجاتش داد. حضرت فرمودند توبۀ تو مورد قبول پروردگار قرار گرفته. حالا اینم از اون مواردیست که حالا باید راجعش صحبت کنیم که چطور حضرت برخلاف حکم شرعی میاد در اینجا عمل می‌کنه. برخلافه دیگه! چرا عمل می‌کنه؟ یکی از چیزهایی که ما قراره بگیم، همین مسائله دیگه. حالا یواش یواش! اللَهم بیر بیر! به حکم اللَهم بیر بیر! بیر بیر یعنی یکی یکی دیگه! درست می‌گم یا نه آقا؟ گفت به حکم اللَهم بیر بیر صبر کنید! صبر کنید یواش یواش می‌رسیم به مسائل. حضرت در اینجا برخلاف حکم شرعی که باید این شخص مجازات بشه، حضرت او را مجازات نکرد. نکرد. و نظایرش زیاد است. خب! حالا، صحبت ما در اینه که ما یه همچنین امیدی داریم، أئمۀ ما، پیامبران، اولیاء، ما را به سمت امید دارن هی سوق می‌دن. می‌گن یأس رو بذار کنار. نا امیدی را بذار کنار. نگرانی را بذار کنار. ترس رو بذار کنار. اینها را بذار کنار. با امید حرکت کن. و واقعا هم همینطوره. واقعا هم همینطوره.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اگر یزید می‌آمد پیش امام سجاد و به امام سجاد می‌گفت من غلط کردم. من غلط کردم. من توبه کردم. هرچه شما بگید، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سمعاً و طاعتاً. بیننا و بین اللَه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، امام سجاد چه می‌کرد در اینجا؟ چه می‌کرد؟ امامه! امام، راهنماست. هادیست. راه مردم را به سوی خدا که نمی‌بنده. راه رو باز می‌کنه. بسته به تشخیص خودش، هرجور تشخیص می‌ده. هرجور... امام سجاد می‌امد به یزید می‌گفت نه دیگه! هیچ فایده نداره و فلان و فلان؟ بابا امیرالمؤمنین به عمر این حرف رو نزد. حتی به عمر فرمود هنوز راه توبه بازه، و او قبول نکرد. قبول نکرد! قبول نکرد! خب! حضرت در اونجا راه نشون می‌دن. می‌گن بسیار خب، تو این کار رو بکن، تو این کار رو بکن. و نظائرش اتفاق افتاده، راجع به حضرت سجاد اتفاق افتاده. بعضی از اشخاص که این‌ها جزو دربار بنی امیه و اینها بودند و حتی مرتکب قتل شدند و حضرت فرمودند برو دیۀ اون‌ها رو...، اونها رو پیدا نکرد و حضرت فرمودند برو دیه‌شون رو تو خونه‌شون بنداز و توبه کن و کردند و آمدند و توبه‌شون هم قبول شد! اینطور نبوده. نظایر این قضیه اتفاق افتاده بوده.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لذا حضرت موسی بن جعفر می‌فرماید امید نباید قطع بشه. اگر انسان یأس از رحمت خدا پیدا بکند، این بالاترین گناهه. نکته‌ای که در اینجا به نظر می‌رسه این است که واقعا، وقتی که ما خدا را عبادت می‌کنیم، وقتی که ما در پیشگاه خدا می‌ایستیم، حالا مسئله، مسئلۀ عبادت، عبادت ظاهری هم منظورم نیست، به تکالیف عمل می‌کنیم، خدا دوست داره ما چطوری باهاش برخورد کنیم؟ یه حالت ترس و فلان و اون یه غول بی شاخ و دم و اونجا وایساده و ما در حال موش و...! وایسیم و ترس و... اینطوری برداریم فرض کنید نماز بخونیم، می‌گه برو بابا این چه نمازیه؟ برو پی کارت! مگه من اینجا چی چی‌ام؟ صد سال یه همچین نماز رو نخواستم از تو! دستمون شروع کنه لرزیدن و فلان و در قبال خدا وایسادیم و... خدا می‌گه مگه من ترس دارم؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -383,50 +380,51 @@
         </w:rPr>
         <w:t xml:space="preserve">می‌گفت یه جرقه زد، من دیگه تا آخر عمر نمی‌تونم نگاه بکنم اصلا... گفت حالا اوضاعمون به هم ریخته، همه چی‌مون به هم ریخته، می‌گفت بیا درستش کن بابا! همۀ اوضاعم و فلان و... می‌گفت دیگه همۀ بساطمون به هم ریخته دیگه! بساطمون!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خلاصه قضیه اینه دیگه. اونوقت شما نگاه کنید که این اولیاء خدا، به جای یه لحظه، تمام بیست و چهار ساعتشون تو اینن. چیه قضیه؟ چی می‌شه؟ اون یه لحظه خورده، این بیست و چهار ساعت در یک همچنین فضایی قرار دارن، در یه همچنین وضعیتی قرار دارن. گاهی از اوقات سؤالی داشتم می‌خواستم از حضرت حداد رضوان اللَه علیه سؤال کنم، اصلا به خودم اجازه نمی‌دادم، با این که سوال مهمی هم بود، که من بیام و اون حالی که الآن درش هست... خب ما که چیزی نمی‌فهمیدیم! یه چیزی... این غیر عادی باید باشه. بعدها فهمیدیم اوه اوه اوه! چه خبر بوده! چه خبر بوده اون موقع. اصلا به خودم اجازه نمی‌دادم که بیام سؤال کنم و از اون سکوت درشون بیارم. اصلا اجازه نمی‌دادم. بعد یه مدت می‌گذشت می‌گفتند: خب سؤال داشتی؟ می‌گفتم بله! سؤال...، می‌گفتم خودتون می‌دونید دیگه! حالا دیگه می‌گفتند چی بود سؤالت؟ می‌گفتم خودتون می‌دونید دیگه! می‌گفتند خب این اینه، جوابش اینه، مسئله‌اش اینه. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اصلا شما از اون حال بیای در بیاری که... اصلا قابل برای توصیف نیست نعمت‌هایی که پروردگار اون نعمت‌ها رو برای بندگان صالحش در نظر گرفته، اون نعمت‌ها چیه؟ واقعا این مناجات خمسة عشر امام سجاد را بخونید، مرحوم آقا توصیه می‌کردند به خوندن خمسة عشر در جلسات، و همینطور به طور خصوصی. هر شبی یه مناجات رو بخونید. نماز که بلند می‌شیم ـ برای نماز شب ـ بخونید. یا یه فرصتی پیدا می‌کنید جایی، در حرمی، تشرفی پیدا می‌شه و امثال ذلک؛ وقتی می‌بینید که حالتون مساعد هست و کشش دارید، یکی از این مناجات‌ها رو بخونید و فکر کنید، ببینید چکار کرده امام سجاد؟ چکار کرده در این مناجات خمسة عشر که اصلا دیگه چیزی باقی نذاشته حضرت. در تجلیات توحیدی، در اون نفحات توحیدی، در اون کیفیت جذب بنده با پروردگارش، در کیفیت ربطش. اصلا چیز عجیبی. البته همۀ ادعیۀ ائمه همینطوره، کدام را که ما...؟ هرکدام را در نظر بگیریم، از دریچۀ خاص نگاه می‌کنه. در همین مناجات شعبانیۀ أمیرالمؤمنین مگر کم مسئله وجود داره؟ واقعا مگر کم....؟ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الهی و ألحقنی بنور عزّک الأبهج، فأکون لک عارفاً و عن سواک منحرفا و منک خائفاً مراقباً یا ذالجلال و الإکرام، حتی تخرق أبصار القلوب حجب النّور، (أبصار القلوب حجب النّور! از حجاب‌های نور بگذره! ظلمت کجا؟! ظلمت کجا؟!) فتصل إلی معدن العظمة، فتصیر أرواحنا معلّق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ة بعزّ قدسک. این حرفها چیه؟ این مفاهیم چیه؟ این معانی چیه؟ واقعا این‌ها چیه؟ اگر ما به چشم خود نمی دیدیم اون بزرگان را، به این معانی اصلا نمی‌تونستیم برسیم. اونم به میزان فهم خودمون، به میزان.... که می‌بینیم نه! این‌ها بوده، این ‌ها هست، این ها مسائلی بوده که هست، بی هیچ چی نیست. امیرالمؤمنین نیومده در اینجا داستان سرایی و قصیده سرایی و بحر طویل اینجا بگه! مسائلی بوده. احساس می‌کرده حضرت، که آمده اینها را بیان کرده.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> امام سجاد در این‌جا می‌فرماید: خدایا من یک همچنین وضعیتی دارم، پس آرزوی مرا بر آورده کن. ای کسی که از تمام افرادی که اون‌ها را بخوانیم، تو سزاوارتر برای خواندنی. و از هر کسی که اون‌ها را بخوانیم و امید به اون‌ها داشته باشیم، تو اولی به امید و به خواست ما هستی.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -542,130 +540,136 @@
         </w:rPr>
         <w:t xml:space="preserve">در مسئلۀ حجیّت فعل اولیاء الهی خلاصه ما باید اینو بررسی کنیم. مطالبی را که خدمت رفقا عرض می‌کنم، این‌ها مطالبی‌ست که رفقا در نظر داشته باشند، البته همۀ رفقا منظور بنده هست. چون الحمدلله همه اهل ادراک و فهم و بعد از این همه مجالس که تعجب می‌کنم من، چطور بعد از این همه مجالس، باز یه همچنین شبهاتی وجود داره. خیلی برای من باعث تعجبه. خیلی تعجبه. که باور نمی‌کردم و نمی‌کنم که با این همه توضیحات و با این همه مطالب و سخن‌رانی‌ها و مسائلی را که بنده به سهم خودم به خصوص در این زمینه خدمت رفقا عرض کردم، باز یک همچنین سؤالاتی و جای یک همچنین ایراد و ابهامات و اشکالاتی وجود داره. علی کل حال. خصوص همۀ رفقا و بالأخص رفقای فاضل و اهل علم که خب طبعا اون‌ها اُولی هستند که در این مسائل غور کنند و بحث کنند و تحقیق کنند و پاسخ‌گو باشند. نسبت به معارف پاسخگو باشند. بنده در جواب بعضی از این اشکالات گفته‌ام که: تمام مبانی عرفان و جمیع حالات سلوکی و مکاشفات و شهود اهل معرفت، تمام اون‌ها، با مبانی فلسفی و منطقی و شرعی، مو به مو اختلاف ندارد، و جمیع این‌ها قابل برای دفاع است و هر سؤالی که هست و هرچیزی که هست، ما این‌ها را جواب می‌دیم. این‌ها به صورت مقالات و به صورت مسائل، تدوین بشه و در اختیار همه گذاشته بشه و خود بنده همیشه به دنبال یک همچنین فرصتی بودم و هستم که مبانی اولیاء الهی را به طور منطقی و با حجّت و دلیل، نشر بدیم. نه اینکه این مسائل را مخفی کنیم و پرده بپوشانیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> لذا نسبت به جمیع اون‌چه را که از تصرفات، از اقوال، از معارفی که توسط اولیاء الهی در کتبشون و در سخن‌رانی‌هاشون و در مجالس خصوصی حتی، مطرح شده،تمام اون‌ها مو به مو، ما از اون‌ها دفاع می‌کنیم و مسائل را برای افراد روشن می‌کنیم. این مطالب از پای منقل نیامده. از توی حمام و سربینه بیرون نیامده و مسائلی‌ست که به سدّسکندر، این‌ها پشت گرم است نه با مطالب خرافاتی و مطالب درویشانۀ اصطلاحی اعتباری و از روی سیری و مسائل خلافی که از روی باد معده واین‌ها، این مسائل برای افراد یک وقتی مطرح می‌شه. تمام مطالبش مو به مو، مستند به ادلّۀ شرعی ـ نه تنها ادلّۀ عقلی و فلسفی، نه! ـ ادلّۀ شرعی، آیات قرآن و روایات أئمّه علیهم السلام است. البته نکته‌ای که می‌خواستم عرض کنم این بود که مطالبی که خدمت رفقا عرض می‌شه، این مطالب در پایین‌ترین سطح از استدلال علمی و فنی‌ست. مسائل خیلی بالاتر از اینه که من فعلا سکوت می‌کنم و نسبت به اون مطالب حرفی نمی زنم، اون‌ها پیش کش. اون‌ها حالا فعلا بماند. ما مسائل را روی همین ادلّۀ ظاهری بار می‌کنیم. همین آیات قرآن، همین روایات، همین استدلال، همین استدلال طلبگی و همین موضع طلبگی و ظاهری، ما حمل می‌کنیم گرچه از الآن هم می‌گم که مطالب خیلی بالاتره و خیلی عالی‌تره و خیلی راقی‌تره که اون انشاءاللَه وعده‌اش برای بعد. خب طبیعی مسئله هم همینطوره. در جایی که دیده می‌شه بعد از گذشت بیست سال، افراد دچار این مسائل و این مشکلات هستند و باعث شبهه و تردید و شک نسبت به بقیه می‌شن، اگر ما بخوایم مطالب را روی اون‌ها ببریم که دیگه اصلا جای برای قبول و پذیرش نیست. و مسئله بیشتر جنبۀ "هو" پیدا می‌کنه و جنبۀ سخریّه پیدا می‌کنه و استهزاء پیدا می‌کنه. پس بهتر است که مسائل همه بر اساس همین ادلّه ـ یعنی در پایین‌ترین سطح مسائل مطرح بشه ـ وقتی این‌جا تمام شد و افراد مُفهَم شدند، اون‌وقت اگر فرصت بود، ما مطلب رو می‌بریم یه خورده بالاتر. باز اگر فرصت بود یه خورده دیگه می‌بریم بالاتر، همینطور... . اگر مجال داشته باشیم انشاءاللَه.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> پس بنابراین، در این چند روزی که از ماه رمضان باقی مانده، بی‌مناسبت هم البته نیست این مطالبی که عرض می‌کنیم با همین فقرۀ دعای ابوحمزۀ ثمالی که حضرت می‌فرماید که ای خدایی که تو از همۀ افراد برای این‌که درخواست ما را بپذیرند، سزاوارتری. خب، نمایندۀ یه همچنین خدا، مظهر این خدا، اون وجود ممثَّل خدا در این دنیا کیه؟ کیه؟ این امام زمانه دیگه! امام زمان ما که حیّ و حاضر است، اوست که همون جامعیّت صفات الهی را در مقام بروز چون خدا، وجود او، وجود غیب الغیوب است. وجود پروردگار، وجودِ هو هویّت است؛ ظهور ندارد! در مقام غیب الغیوبی که ظهور نیست و در مقام هو هویّت و عماء که در اون‌جا تجلی نیست! پس اون ظهورش و نمودش و بروزش و تاثیرش و تنزیل آثارش از صفات کلیّه و اسماء کلیّه باید به واسطۀ مصداق خارجی باشه. اون مصداق خارجی، وجود امام زمانه. پس در واقع وقتی امام سجاد می‌فرماید: یا خیر من دعاه داع، وجود ممثّل و مصداق این، در مرئی و منظر ما، خود وجود امام زمان می‌شه دیگه! لذا می‌گن به امام زمان توسل کنید. امام زمان رو بخوانید. او بر همۀ نیّات ما آگاه است. بر همۀ منویّات ما مطلّع و مشرف است. بر همۀ خصوصیات ما اطلاع دارد. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">انّا غیر ناسین لذکرکم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، عجیبه دیگه! خود حضرت می‌فرماید در اون توقیعی که ظاهرا به شیخ مفید حضرت می‌فرمایند، در احتجاج طبرسی، این توقیعات حضرت و نامه‌های حضرت در اون‌جا آمده. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">انّا غیَرُ ناسینَ لِذِکرِکُم و لا مُهمِلینَ لِمُراعاتِکُم. و لولا ذلکَ لاستَلَمَکُمُ الأعداءُ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. عجیبه! ما مگه می‌شه شما شیعیان رو فراموش کنیم؟ مگه می‌شه یادمون بره؟ مگه می‌شه ما از رعایت شما اهمال کنیم؟ مگر می‌شه؟ اگر نبود عنایت ما به شما، و اگر نبود لطف و کرم، و مرحمت با شما، دشمنان شما را لِه می‌کردند! </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">له! لاستلمکم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، یعنی لهتون می‌کردند. شما خیال می‌کنید همینطوری راحت گرفتین و نشستین و دعای ابوحمزه گوش می‌دین؟ بَه بَه! خبر ندارید! ما خیال می‌کنیم همینطوری میاییم، می‌ریم و خلاصه به کار خودمون و مسائل و فلان و این چیزها، خبر نداریم که... اگر نبود لطف و عنایت اون حضرت، الآن این همه دشمنان اسلام، این همه افراد، این همه مسائل، شما خیال می‌کنید اینا آروم می‌نشستند؟ آروم می‌نشستند؟ کاری نداشتند؟! سایۀ ما را هر کدام با هزاران تیر، سایه رو می‌زدند که اصلا صدایی بر نخیزد! </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ولولا ذلک لاستلمکم الأعداء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">! دشمنان، له می‌کردند شما رو!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> شما خیال می‌کنید همینطوری گرفتید خوابیدین و صبح هم بلند می‌شید نماز می‌خونید و بعد هم می‌رید سر درس و سر کار و زندگی و بعد بر می‌گردین و فلان و... خب چیزی ندیدیم دیگه و مسئله‌ای هم اتفاق نیفتاده، امروز هم گذشت. یه چشم بصیرت باز بشه، یه لحظه نگاه کنید، اصلا سوت می‌کشه سرتون! سوت می‌کشه! چه خطراتی امروز از سر ما رد شد! چه خطراتی! کی این خطرات رو داره رد می‌کنه؟ کی این موانع رو داره برطرف می‌کنه؟ کی این بستر رو داره آماده می‌کنه؟ کی این راه رو داره هموار می‌کنه؟ کی؟ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">انّا غیر ناسین لذکرکم، و لا مهملین لمراعاتکم. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این می‌شه اون ولایت. این می‌شه اون ولایتی که:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یا خیر من دعاه داع، و أفضل من رجاه راج! وابتغوا إلیه الوسیلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، باید به سراغ امام زمان رفت.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> خب! امام زمان علیه السلام، شیعه‌اش چه کسانی‌اند؟ شیعۀ امام زمان کیه؟ شیعۀ امام زمان، همان کسی‌ست که به دنبال او می‌ره و پرده‌ها برای او باز می‌شه، عوالم نفس را عبور می‌کنه و با نفس امام علیه السلام اتحاد پیدا می‌کنه. وقتی که با نفس امام اتّحاد پیدا کرد اسمش می‌شه ولیّ. اسمش می‌شه ولیّ. اونم مظهر برای لطف امام زمان. ببینید این سیر طولی رو! او می‌شه مظهر برای لطف و رحمت پروردگار، ولیّ خدا می‌شه مظهر و مصداق برای لطف و رحمت کی؟ امام زمان. ها! از اون بالا اومد اینجا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -707,147 +711,147 @@
         <w:t xml:space="preserve">اونوقت باید بنده بلند شم بیام از این مزخرفات تو جواب بدم. واللَه! بلند می‌شن میان چرت و پرت می‌گن، بعد باید بیاییم... ما باید وقتمون رو به چیزهای دیگه و مطالب دیگه و مسائل دیگه بگذرونیم، باید قضیۀ عاشورای آقای فلان و کذا و این چیزها بگذرونیم. خب بلند می‌شدی میومدی می‌دیدی. در جایی که بقیۀ آقایان در زیارت امام حسین و در روز عاشورا و بقیه وقتی که سینه می‌زنن، اینطوری: با سی و هفت درجه! با سی و هفت درجه! نمی‌دونم... بعضیا اونم، اونم چیز نمی‌کنن. اون سی و هفت درجه رو هم چیز نمی‌کنن. حیفشون میاد. دستاشونو می‌ذارن پایین، همینطور هی به دیوار نگاه می‌کنن. در جایی که بقیه این کار رو می‌کردند، پدر ما در سن هفتاد سالگی، بلند می‌شد روز عاشورا، عمامه رو هم از رو سرش بر می‌داشت می‌ذاشت پایین، همراه با سایر افراد سینه می‌زد. اونوقت بر می‌دارن می‌گن ایشون روز عاشورا رو مسخره کرده. خیلی عجیبه. خدا انشاءاللَه هدایتشون کنه. ما دیگه چی بگیم دیگه. دعا اینه که خدا هدایت کنه. اللَه یشفیهم. اللَه یهدیهم! خدا شفاشون بده دیگه! و إلّا غیر از این که به اصطلاح چیز نیست و... خب از این مطالب بوده.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یا مطالب دیگری که راجع به اساتید خودشون نقل کردند، یا بنده نقل کردم از طرف اون‌ها؛ یه عده افراد نفهم، افراد بی سواد و جاهل، بلند می‌شن میان ایراد می‌گیرن، اعتراض می‌کنن، این همه مطالب ما رو شنیدند، آقا هفده هجده ساله من دارم صحبت می‌کنم، نفهمیدی؟! انقدر خنگی؟! که هنوز نفهمیدی به اصطلاح من چی می‌گم؟ البته، خب اشکال نداره، این مسائل باعث می‌شه که این مبانی بیشتر توضیح داده بشه، این مسائل بیشتر تبیین بشه، و هرچه بیشتر تبیین بشه، ذهن باز می‌شه. و خب انشاءاللَه اگر خداوند توفیق بده، به عنایت امام زمان، صاحب ما و مولای ما، رفقا خواهند دید که اصلا معنای تشریع چیه؟ و اینی که تا الآن تشریع را در السنۀ فقها معنا می‌کردند همه غلط بوده، و معنای شرع چیه؟ معنای احکام اولیه چیه؟ ممکنه بعضی از مسائل یه خورده سنگین باشه، انشاءاللَه تحمل کنند، صبر کنند، و... شیرین می‌شه بعد حالا! یه خورده حالا ممکنه یه خورده چیز باشه. معنای شرع چیه؟ معنای شرع عام چیه؟ شرع خاص چیه؟ حکم اولی چیه؟ حکم ثانوی چیه؟ اضطرار چیه؟ تقیه چیه؟ جایگاه کلام معصوم در کجای این فضا می‌تونه مصداق پیدا بکنه؟ و همینطور نحوۀ ارسال رسل چیه؟ دین به چی می‌گن؟ پیغمبر وظیفه‌اش چیه؟ آیا پیغمبر خودش از پیش خودش جعل حکم می‌کند؟ یا پیغمبر به عنوان حاکی و به عنوان مُخبِر از اون مبانی و ملاکات، مطالب را بیان می‌کند. ائمه در این‌جا چه جایگاهی دارند؟ آیا ائمه مشرّع هستند مانند رسول خدا یا مشرّع نیستند، مبیّن هستند؟ این‌ها مطالبی‌ست که ما ناچاریم برای یک توضیح شافی و کافی به این مسائل و به این عرصه‌ها وارد بشیم، و در ضمن این مطالب، پاسخ خیلی از اشکالات دیگه هم داده خواهد شد. یعنی یک سؤال هست، اما در پاسخ، مسائل مختلفی ـ إن‌شاء اللَه به حول و قوۀ الهی ـ خدمت رفقا عرض می‌کنیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم صلّ علی محمّد و آل محمد</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1108,61 +1112,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="28" name="_x0000_i0028" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0028" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5280,56 +5284,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -5338,51 +5341,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5607,51 +5610,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6426,51 +6429,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6540,72 +6543,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6815,62 +6821,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6930,250 +6938,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7250,50 +7287,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7742,120 +7791,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>