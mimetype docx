--- v1 (2026-05-07)
+++ v2 (2026-08-15)
@@ -1112,61 +1112,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="28" name="_x0000_i0028" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="136" name="_x0000_i0136" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0028" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0136" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>