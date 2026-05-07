--- v0 (2025-10-19)
+++ v1 (2026-05-07)
@@ -12,58 +12,52 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سال 1432-جلسه14- شرع وفلسفۀ نیاز به آن</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -174,78 +168,81 @@
         </w:rPr>
         <w:t xml:space="preserve"> و همون‌طوری که رفقا و همه اطلاع دارند، در مطالب، طرف صحبت بنده و خطاب بنده، متوجه شخص خاصی نیست. هرکسی می‌خواد باشه. و از هر طیف می‌خواد باشه. چه غریبه باشه، چه خودی باشه. چه رفیق باشه چه بیگانه باشه. هرکسی هر اشکالی داره، باید اشکال رو مطرح کنه. و طرح اشکال که اشکال نداره. انسان مسئله‌ای به نظرش می‌رسه. بنده در جلساتی که دارم، جلسات در طهران، یا همینطور جلسات در قم، اصل و بنای بر اون جلسات رو طرح اشکال قرار دادم. یعنی فرض کنید در جلسه‌ای که شرکت می‌کنم در طهران، خب نیم‌ساعت صحبت می‌کنم، سه ربع صحبت می‌کنم، گاهی اوقات کم یا زیاد، و بعد به پاسخ به سؤالات، هر سؤالی که می‌خواد باشه. چه سؤال شرعی، یا سؤال غیر شرعی، اخلاقی، سلوکی، اعتقادی، اما نسبت به بعضی از مسائل و جریانات کاری ندارم. اونا خودشون می‌دونن و ارتباطی هم به ما نداره. و اون‌چه را که در حیطۀ صحبت ماست، پرداختن به مسائل اعتقادی‌ست و هر شخصی از فهم و بصیرتی‌ که نسبت به این مطالب پیدا می‌کنه، تکلیف خودش رو در سایر فضاها و ظروف هم متوجه خواهد شد. و خب خودتون هم دارید مشاهده می‌کنید. این که نیاز... گفت اون‌چه که عیان است، چه حاجت به بیان است. بالاخره زمستان یک روزی تمام می‌شود و مسائل... و داره هم تمام می‌شه. قضایا و مطالب، این‌طرف، اون طرف. آدم گاهی اوقات یه مسائلی رو می‌شنوه و اون‌گاه متوجه می‌شه که بزرگان، اینی که می‌گن افعال اولیاء الهی حجت نیست، حالا بیاید تماشا کنید و ببینید. بعد از گذشت این همه مدت، تازه افراد میان و اعتراف می‌کنن و عذرخواهی می‌کنند. عذر خواهی می‌کنند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> خب همین رو ما همون موقع، در همون زمان، در همون موقع از اولیاء خدا می‌شنیدیم. همون موقع، همون زمان به ما می‌فرمودند: زیر همین کرسی بنشینید و از جای خود تکان نخورید و چه و چه. در اون زمانی که اغلب افراد، اقدام بر بعضی از مطالب را واجب شرعی قلمداد می‌کردند. متوجه شدید؟ واجب شرعی قلمداد می‌کردند! و عدم قیام نسبت به خیلی از مطالب را حرام شرعی می‌شمردند. ولی بزرگان به ما دستور می‌دادند بشینید زیر این کرسی و از جای خود تکان نخورید. حالا بعد از گذشت این همه، می‌بینیم که بعضی‌ها بله! عذرخواهی و فلان و چه و چه . اینا مال چیه؟ مال بصیرته دیگه! ولیّ الهی بصیرت دارد، بنده ندارم. بنده ندارم. ولیّ خدا چشمش بازه، نه این چشم، چشم منم بازه! ایناها من هم دارم شما رو می‌بینم! این! این منظوره! چشم این‌جا! بازه، داره می‌بینه. بنده این چشم دلم کوره. خب، همینو می‌بینم، اونم پشت این در رو نمی‌بینم. این چشم.... اونم تازه به زور عینک و از این حرفها و تشکیلات. این عینک رو هم برداریم، اون آخر هم تشخیص نمی‌تونیم [بدهیم.] این چشممون همینه. اما اونی که این چشمش بازه، اون می‌گه بشین زیر این کرسی و از این‌جا تکان نخور. اون چشمش بازه. این همونیه که وقتی با بنده از مسجد میایم، اون طرف چهارراه، با اون عصا اشاره می‌کنه ـ زمان حکومت نظامی بود دیگه، اون شب حکومت نظامی بود. نمی‌دونم شب یک شنبه بود، کی بود، یه شبی ـ با عصا اشاره می‌کنه... این عکس کیه آقا؟ یه کیوسک روزنامه فروشی اون جا بود، کیوسک روزنامه، عکس این آقای بنی صدر اون‌جا بود. همین آقایی که الآن در رفت، رفت فرض کنید اون‌جاها! اونم با چه وضعی! اینا رجال ما بودند! اینجوری در رفتند و... عجب مسائلی رو ما دیدیم! عجب مسائلی! فیلم خوبی تماشا کردیم! خیلی! یه فیلم عالی‌ بود تماشا کردیم ما در این مدت و... . با عصا اشاره می‌کنه: آس محسن! این عکس کیه آقا؟ این عکس کیه؟ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">گفتم آقا این عکس یه آقائیه بهش می‌گن آقای بنی صدر. اخیرا از دور و بری‌های آقای خمینیه و می‌گن که رابط بین افراد، جریانات و مسائل با ایشون هست و دور و بر ایشونه. یه سری تکون دادند با همین عصا: روزی خواهد رسید، که از این مرد، بلائی بر سر این مملکت بیاید که دیگر جبران نخواهد شد. واللَه و باللَه این حرف‌را من از ایشون [شنیدم] این حرفهای کیه؟ این حرف اونائیست که این چشمشون بازه. این چشم. در اون وقتی که همه همه چی می‌گفتند. و همه برای ما تکلیف تعیین می‌کردند. یکی می‌گفت این کار حرامه. اون یکی می‌گفت این کار واجبه. اون یکی می‌گفت مستحبه. هرکی دیگه! هرکی برای ما تکلیف تعیین می‌کرد. منتها ما، بهش اعتماد داشتیم، اعتماد داشتیم. گوش کردیم. گوش کردیم. و مطالبشو... اما همین رفقا و دوستان ما، افرادی بودند که به ایشون در همون زمان ایراد وارد می‌کردند و می‌گفتند کار شما غلط و اشتباه‌ست. تو همین رفقا و دوستان ما بودند. زیاد هم بودند. حالا بعضیا به زبان می‌آوردند، بعضیا به زبان نمی‌آوردند. همه تو دلشون بود. ایشون فرمودند: جریانی آمد و گذشت ـ یه روز به من گفتند ـ گفتند آس محسن یه جریانی آمد و گذشت. ـ اینها را به عنوان مقدمه دارم می‌گما! مقدمۀ اون صحبتم. ـ یه جریانی آمد گذشت. تو این جریان همه امتحان شدند. البته خب، نمره‌ها فرق می‌کرد. همه امتحان شدند. فقط چند نفر قبولی ـ دستشون رو اینطوری کردند ـ فقط چند نفر قبولی بود در این قضیه. چند نفر. اون کسانی که سی سال با پدرمون آشنا بودند، تجدید آوردند. تجدید آوردند. الآن... نمره‌ها هم فرق می‌کنه. تجدید از چنده؟ من نمی‌دونم! ده؟! ها؟ از ده به پایین می‌گن؟ تا صفر تجدیده، تا یک هم تجدیده؟ بعضیا ده شدند. بعضیا نُه شدند. بسته به میزان تلنگری که به این دلشون خورده بود، نمرات تجدید، فرق می‌کرد. بعضیا هفت شدند. نمرۀ هفت آوردند. بعضیا هم صفر. صفر که دیگه تجدید نیست، رفوزه است دیگه! مرخصه! و مرخص شدند. یعنی مرخص مرخص شدند. اوه! چه مرخصی! بیا و ببین! چه مرخصی! مرخص شدند، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">انّه من عباده المُرخَصین!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> این آیۀ قرآن نیست‌ها! اینا آیات ماست! یه دفعه مرحوم آقا به من فرمودند که آقا چطوره حالتون؟ گفتم: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">انّا من عباد اللَه المرخصین!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> گفتند این آیه کی نازل شد؟ گفتم دیشب نازل شد! دیشب داشتم با خودم فکر می‌کردم و گفتم که من وضعم چطوره؟ در احوال خود همی تفحص می‌کردم، دیدم که </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">انّا من عباد اللَه المُرخَصین!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فرمودند که: انشاءاللَه مخلَصین خواهد شد، انشاءاللَه...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -256,50 +253,51 @@
         </w:rPr>
         <w:t xml:space="preserve">گفتم: انشاءاللَه بلکه حالا به برکت دعای شما این بله! این «ر» تبدیل به لام بشه. و فلان، یه خورده جاهاش عوض بشه... خ و ص جاشون...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مرخص شدند آقا! مرخص! رفتند اون‌جایی که رفتند. یکی از دوستان بود، می‌گفت: ـ همون موقع‌ها به من می‌گفت. آمده بود منزل پیش من. خیلی با من رفیق بود، خیلی آشنا بود. منتها خب بنده خدا بی‌اطلاع بود دیگه. همین عادی بود. گفت: ـ فلانی! ـ همون روز، همون روز هفده شهریور که اون جریان و اون فاجعه اتفاق افتاد، زدند مردم رو همه رو تکه تکه کردند و کشتند و چه کردند و چه کردند. عجب قتلگاهی درست کردند اون روز. قتلگاه درست کردند. می‌گفت: ـ من در منزل نشسته بودم یه دفعه دیدم صدا میاد، مردم دارن می‌رن. حرکت می‌کنن و شعار می‌دهند و تکبیر می‌گن و چه می‌کنن و این حرفها، من با خودم گفتم این آقای ما به ما دستور حرکت و تظاهرات نداده، آخه تا کی ما باید همینطور بشینیم؟ تا کی باید تو خونه بنشینیم؟ تا کی باید همینطور بدون همراهی و بدون مساعدت و بدون کمک، و بدون ابراز وجود، خب باید ما هم بلند شیم، ما هم یکی مثل اینا دیگه. اینهایی که آمدند توی خیابون‌ها، همه جور خطر رو به خودشون خریدند، همه جور... واقعا هم همینطور بود‌ها! یعنی اون‌هایی که مردم، مسلمون‌ها که در اون موقع چیز می‌کردند، بر اساس فهم خودشون بود، فهم و تکلیف و چیزهایی که خب به گوششون می‌رسید، افرادی که بالای منبر اینها را تشویق می کردند، مسائلی که از این طرف و اون طرف، احکامی که می‌آمد، خب طبق تکلیف عمل می‌کرده دیگه. انشاءاللَه هم پیش خدا ماجور بوده، ماجور بوده. دو نفر یه جور نیستند آقا! دو نفر یه جور نیستند. پای هرکی، پروندۀ خاص خودش امضا می‌شه، همین! دو نفر با هم می‌رن یه جا، دو نفر با هم یه کار می‌کنن، دو نفر با هم یک عمل رو انجام می‌دن، یکی رو می‌برن به بهشت، یکی رو با سر می‌کنن تو جهنم! هر دو یه کار انجام دادند. یه کار انجام دادند. اون یکی رو می‌برن در بهشت، اون یکی شهید راه خر شده و می‌برنش در جهنم! تو برای جنگ با کفار و کمک رسول خدا نیامدی، تو اومدی اون کافر رو بکشی، خر قشنگ و سفید خوبشو برداری، غنیمت! تو برا غنیمت اومدی. برا غنیمت. اون کسانی که بالای کوه احد، از دستورات پیغمبر سرپیچی کردند، برای جنگ با کفار آمده بودند؟ برای اطاعت از دستور رسول خدا آمده بودند؟ برای کمک به دین پیغمبر آمده بودند یا برای شکم آمده بودند؟ برای کدام؟ چرا وقتی پیغمبر می‌گه اون بالا سنگر رو نگه دارید، ـ یه تپه‌ای هست الآن در احد، انشاءاللَه خدا قسمت کنه برید اون‌جا ببینید. یه تپه‌ای در اون‌جا هست، رسول خدا پنجاه نفر رو گذاشته بودند شما مواظب باشید، نذارید این‌ها بیان. این‌ها که می‌خوان بیان از این پشت، شما باتیر بزنید، مواظب باشید تا وقتی که من بگم. این‌ها رفتند اون‌جا، تا دیدند این مشرکین هزیمت کردند: ای داد بی‌داد! بجنب که الآن غنائم رو بقیه بردند. چون اون مقداری که در خود اون میدان جنگ باقی می‌مونه، مربوط به همون افرادی هست که می‌گیرن. غیر از اون غنائم کلی که از آثار و لوازم این به دست میاد، که اون مربوط به عامۀ مسلمینه و باید به دستور پیغمبر یا امام علیه السلام تقسیم بشه، اون مبحثش جداست. اما اونی که تو خود میدانه، که "سلب" گفته می‌شه. که مربوط به... مرکب او، شمشیر او، طلا و نقرۀ او، هرچه که حالا با خودش برداشته آورده، هرکسی اون را می‌کشه، اون مال اوست. چون رفته این خودش را فدا کرده، این رفته خودش را در این راه فدا کرده، اون وقت در قبال، اون چه را که گیر میاد، اون در قبال مجاهده‌ایست که انجام داده و حقش هم هست. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">گفت ای داد بی‌داد دیر بجنبیم! همۀ غنائم رو برداشتند بردند! ببینید آقایان! این اعتقاد مردم به پیغمبر همین قدر بود. انقدر بود! یعنی در ازای دو تا سکه، حرف پیغمبر رو گذاشتند زمین. در ازاء یه اسب، در ازاء یه کلاه خود، در ازاء یه زره، در ازاء خورجین کاه! حرف پیغمبر رو گذاشتند زمین و آمدند پایین و باعث شد که اون جنایت در جنگ احد اتفاق بیفته. اون جنایت عظیم. چه بر سر پیغمبر آمد، چه بر سر امیرالمؤمنین... چه بر سر افراد... خلاصه دیگه جنگ احد یه جنگ عجیبی بود دیگه، یک... واقعا یک مجزره‌ای بود، قتلگاهی بود. که بسیاری از اصحاب پیغمبر در اون جنگ به شهادت رسیدند. یازده نفر موندند، پایدار! آهان! پایدار! گفتند پیغمبر به ما گفته اینجا وایسا، وای‌میستیم تا تیکه تیکه بشیم. تا نگفته نمیایم. هنوز هم که ما پیغمبر رو ندیدیم بگی ازش بپرسیم. ما وایمیسیم. ما وایمیسیم. خالد بن ولید با پونصد نفرآمد دور زد اینها را، همه رو تیکه تیکه کرد. صاف! صاف کرد، درو! آمد پایین، و کرد اون چه را که کرد. خلاصه... جریان مفصلی داره. خب این یازده نفر همه رفتند چی؟ همه رفتند یه راست تو بهشت! و خوش به حالشون. رفت، بدون حساب و کتاب! دِ برو! مثل برق! امّا، اون‌هایی که آمدند به قصد غنیمت، بسیاری از اون‌ها کشته شدند. در جنگ احد داریم! همون‌هایی که آمدند از اون پنجاه نفر، برای چی؟ برای این غنیمت! اون‌ها چی؟ با کله رفتند وسط جهنم. هم خودشون را بدبخت... چرا؟ برا غنیمت اومد پایین! خالد بن ولید هم از پشت دامبی گذاشت تو کله‌شون! واسه غنیمت اومدید؟ پس حالا بخورید! خودتون واسه غنیمت اومدید، اینم غنیمت! یکی دِ بزن! اونم مأمور خداست. اونم مأمور خداست. خیال نکنید که خالد مأمور نیست. خدا همه جور مأمور داره. مأمور ظالم داره، مأمور مظلوم داره. نداریم مگه: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الظالم سیفی، انتقمُِ به و انتقِمُ منه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. ظالم شمشیر منه. اونم یکی از کسان چیه؟ واسطه هاست. اونم در تحت قدرت منه. به واسطۀ او انتقام می‌گیرم، بعد هم پدر خودشم در میارم! بعد هم... بعد هم... .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ما، خیلی از این مسائل دیدیم، در تاریخ، اینطرف اون طرف، کشور‌ها، الآن شما نگاه کنید این طرف اون طرف رو ببینید چیه؟ یکی یکی مثل این که خدا می‌خواد سراغ همه بره‌ها! آها! یکی یکی مثل این‌که خدا هم...، خدا مثل این که داره شمشیر رو می‌کشه بیرون. دیکتاتورها، ظالم‌ها، حاکم‌ها، یکی یکی! به نوبت! تشریف بیارید! حالا نوبت شماست! خیلی عجیب بود، این جریان صدام خیلی عجیب بود. واقعا جریان عجیبی بود. جریانی بود که ما با چشم خودمون تقدیر و مشیّت خدا را دیدیم که وقتی قرار بر این است که مشیت خدا نازل بشه و جاری بشه، دیگه دنبال علت و دلیل و بِمَ و لِمَ نمی‌گرده. قراره که بیاد. این صدام چقدر جنایت کرد؟ واقعا انسان، جانی‌تر از این صدام می‌تونست پیدا کنه؟ یک آدمِ وحشی قسیّ القلبِ بی‌دین لا مذهبی که هیچ‌چیزی جز انانیّت و فرعونیت در وجودش نبود دیگه. هیچ! نه رحم داشت، نه مروّت داشت، هیچ! ابدا! و چه کرد دیگه. و چه کرد؟ ولی وقتی قرار بر این شد که بره، مدتش تمام شده بود... . من یه دفعه داشتم گوش می‌کردم این نطق نمایندۀ عراق در سازمان ملل رو، اون نماینده‌اش داشت به افراد می‌گفت: بابا شما بیاید، ـ شما می‌گید ما فرض کنید سلاح‌های غیر مجاز داریم، ما فرض بکنید وسایل غیر مجاز داریم، چی‌چی داریم... کشتار جمعیت...ـ شما بیاید یه دونه پیدا بکنید، ـ داشت به اونا می‌گفت ـ هرکاری بعد خواستید بکنید، بکنید. می‌گفت شما بیاید پیدا بکنید، بعد هرکاری خواستید بکنید. اونا می‌گفتند ما هیچی حالیمون نیست! شما سلاح کشتار دارید، باید برید! من واقعا همون‌جا احساس کردم مشیّت خدا دیگه داره نازل می‌شه. هیچی هم...، این قضیه باید تمام بشه. پیدا بکن و این ور و اون‌ور قضیه نیست! قضیه این است که حالا فعلا «انتقم منه» آمده جلو. خودش دیگه حالا باید تشریف ببره. می‌گن نه آقا، قبول نداریم، تو داری، این حرف‌ها فایده نداره. می‌گفت آقا بیاید همۀ عراق رو بگردید، هرچه می‌خواید نماینده بفرستید، پیدا بکنید، نه خیر! شما دارید! اِ! عجب! این دیگه چی چیه؟ می‌گه شما دارید... بعد هم وقتی جریان تمام شد، اون‌خبرنگار آمد سراغش، دیدند داره می‌گه: چی شد قضیه؟ به نظر شما، قضیه به کجا رسید؟ گفت: the play finished!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -310,50 +308,51 @@
         </w:rPr>
         <w:t xml:space="preserve">بازی تمام شد! The play finished! بازی تمام شد! همۀ این حرفها بازی بوده، همۀ این‌ها... خودش بعد موحد شد!! لابد موحد شد دیگه! بعد فهمید که تقدیر خدا بر این بوده که خلاصه آقا تشریف ببره! دیگه اینا همه بازی بوده و فلان و این حرفها، باید بره. این‌ها چیزهاییست که خیلی به ما حرف یاد می‌ده ها! خیلی یاد می‌ده. حواسمون رو باید جمع کنیم، حواسمون رو باید جمع کنیم و از سرنوشت ستمگران عبرت بگیریم. کی باور می‌کرد که یه روزی صدام بره؟ کی باور می‌کرد؟ من یکی که باور نمی‌کردم! اصلا باور نمی‌کردم! مگه کسی می‌تونست باور کنه یک همچنین غول بی شاخ و دمی فرض کنید که با این وضعیت بخواد چیز کنه؟ این قابل قبول نبود. ولی وقتی تقدیر و مشیت خدا میاد، این حرفها سرش نمی‌شه. صدام که سهله، هزار تا بالاتر از صدام، با صدهزار میخ، خودشون را به زمین بکوبند مثل یه پر کاهی می‌رن. پر کاه می‌رن! با صدهزار میخ اگر خودشون رو بخوان به زمین بکوبند. ندیدید؟ بعدی هم رفت! تموم شد! تا بعدی‌ها که باشند؟ ها؟ مشیت خدا بر این تعلق گرفته که روی زمین را از وجود مستکبران پاک کنه. اینه قضیه. روی زمین از ظالمان طاهر بشه. روی زمین از وجود خود کامگان... مردم دارن کم کم می‌فهمند! مردم کم کم دارن شعور پیدا می‌کنند. مردم دارن شعور پیدا می‌کنند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اون رفیق ما، رفیق ما بود آقا جان. رفیق ما بود، غریبه نبود. در کنار ولیّ خدا بود، سالیان سال محضر اولیاء خدا را درک کرده بود، آقای حداد رو دیده بود، سالیان سال به مسجد ولیّ خدا رفت و آمد می‌کرد، صحبت ولیّ خدا را شنیده بود. می‌گه من تو خونه نشستم می‌گم چرا این ولیّ خدا ما را امر به این تظاهرات نمی‌کنه؟ چرا؟ آخر مگر واجب ـ به من می‌گه ـ مگر واجب نیست کمک به دین، کمک به این افراد، رفتن در اون‌ها و حرکت کردن و...؟ این‌هایی که دارن می‌رن، صدا به شعائر بلند کردند، صدا به تکبیر بلند کردند، صدا صدا صدا! صدا! ها صدا! مگر نه؟! گفت احساس وظیفۀ شرعی کردم، احساس تکلیف! امان از این احساس تکلیف! امان از این احساس...! هر آدم نفهمی میاد می‌گه احساس تکلیف! آخر این احساس تکلیفت رو به یه آدم خبیر ارائه بده! بعد اونوقت برو به دنبال. نه این‌که نشستی از تخم در آمدی می‌گی من احساس تکلیف کردم! احساس تکلیف! احساس تکلیف کردم که بیام و حرکت کنم آمدم پایین. از یک طرف می‌گم خب، اگر استادِ من، اون ولیّ خدا این عمل من رو خب چیز بکنه، برم تا جلو، مسائلی اتفاق بیفته، خب چی می‌شه؟ یه ترسی تو دلش بوده، یه خوفی بوده از این‌که خب بالاخره چی می‌شه؟ خب اون‌که دستور نداده! اون‌که دستور نداده بلکه دستور بر جلوس و قعود داده. از اون‌طرف، احساس تکلیف! آمدم پایین و یک ده دقیقه‌ای با این جمعیت حرکت کردم، ها! نفسم راحت شد. هان! یک ده دقیقه‌ای هم با اینا بودم، بعد برای این‌که یه وقت خطری پیش نیاد و نتوانم پاسخی به استادم بدم، بعد برگشتم. دور زدم و برگشتم. آمدم اقلّاً نفسم آرام شده بود. اون دغدغه‌ای که داشتم، اون دغدغه فروکش کرده بود. اون تشویشی که داشتم، ده دقیقه...! وقتی که برای من گفت، یه چیزی بهش گفتم، که این‌جا دیگه نمی‌گم!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خیلی تعجب کرد از این حرف من که چطور من انقدر بی‌باک و بی‌محابا این جواب رو بهش دادم. که اگر در این وضعیت مسئله‌ای برات اتفاق می‌افتاد چه و چه! خیلی تعجب کرد. از این قضیه سالیان سال گذشت. یه شب، بالاخره زمانه که یه جور نمی‌مونه. تغییر می‌کنه، تحولات پیدا می‌شه، انسان چیزهای جدید می‌بینه. انسان مسائل مختلفی می‌بینه. مطالبی مشاهده می‌کنه. یه شب آمد به من گفت: فلانی! خدا خیرت بده مثلا. چه و چه . اگر اون روز اون حرف رو به من نمی‌زدی، همون چیزی را که اون موقع به من گفتی، الآن به سر من، می‌آمد. یه قضیه‌ای اتفاق افتاده بود براش. همون اتفاق می‌افتاد برام. و تو اون موقع منو با اون کلامت نجات دادی و متنبّه کردی که همۀ اون... </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ما أکثر العجیج و أقلّ الحجیج</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. سر و صدا زیاده، گوینده چند تاست؟ گوینده چند نفره؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> خب ببینید! تو که الآن در کنار ولیّ خدا هستی، خودت هم داری یک همچنین مسئله‌ای رو احساس می‌کنی که تکلیف شرعی و وجوب شرعی تو بر این مسئله است. تو داری خودت می‌گی دیگه. خودت می‌گی که تکلیف اینه. خب ولیّ خدا تو را از اقدام به یک تکلیف شرعی و وجوب، منع کرد. خیلی خب! بر این اساس، آمدی، احتیاط کردی، ده دقیقه هم راه رفتی، و فلان و این حرفها، نفست آروم شد که ها اقلا یه ده دقیقه‌ای، اگر تا آخر قضیه نرفتیم، ولی خب ده دقیقه‌شو رفتیم. یک همراهی کردیم. اون موقع ولیّ خدا بهت نمی‌گه که تو الآن در اشتباهی. تو الآن فلانی. نمی‌گه. می‌ذاره بگذره، یه سال دو سال سه سال هفت سال ده سال که گذشت، بعد اون‌وقت کم‌کم وقتی متوجه شدی می‌بینی هان! اون تکلیفت که احساس وجوب بود، اون چی بود؟ اشتباه بوده. این کار، کار ولیّ خداست. اون اشتباه بوده. اون چیز دیگری بوده. منتها نیاز به مرور زمان داره. نیاز به تبدّل احوال داره. نیاز به تغیّر احوال داره. نیاز به این داره که با چشم خودت چیزهایی را ببینی و نتوانی بپذیری. نیاز به این داره. که عجب! پس اونی که گفتند زیر کرسی بشین، اون درست بوده! اون صحیح بوده!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -500,147 +499,147 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، لَقَدْ أَرْسَلْنٰا رُسُلَنٰا بِالْبَيِّنٰاتِ وَ أَنْزَلْنٰا مَعَهُمُ اَلْكِتٰابَ وَ اَلْمِيزٰانَ لِيَقُومَ اَلنّٰاسُ بِالْقِسْطِ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿الحدید، ٢٥﴾ مردم به قسط قیام کنند. قسط، یعنی اعتدال. در هر مسئله اعتدال چیه؟ در قضیۀ اجتماعی اعتدال چیه؟ در قضایای شخصی اعتدال چیه؟ در قضایای عبادی اعتدال چیه؟ اعتدالِ در قضایای عبادی اینه که شب تا صبح نماز بخونی؟ نه خیر! این نیست. اعتدال در قضایای عبادی این است که صبح تا شب یه ختم قرآن بکنی؟ نه خیر! این نیست! اعتدال در قضایای عبادی این است که تمام ایام سال را روزه بگیرید؟ نه خیر این نیست! اعتدال در مسائل عبادی این است که ترک خانه و وطن کنید و به غار برای رهبانیت بروید؟ نه خیر این نیست! اعتدال در هر قضیه و قسط در هر قضیه. اعتدال با رفیق، اعتدال با شریک، اعتدال با جامعه، اعتدال با زن و فرزند، اعتدال با دوست، اعتدال با دشمن، اعتدال با ربط با خدا. انبیاء برای این آمدند. پس بنابراین، مسئلۀ آمدن انبیاء، انشاءاللَه تتمه‌اش در فردا شب، اگر خداوند توفیق بده. خدمت رفقا عرض می‌کنیم که مسئلۀ قسط چه قضیه‌ایست، مسئلۀ نور چه مسئله‌ای [است] و در این‌جا چه جایگاهی داره؟ آمدن انبیاء و تشریع شرایع الهی، برای این است که انسان از مرتبۀ جهل به مرتبۀ معرفت نائل بشه. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم صلّ علی محمّد و آل محمد</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -901,61 +900,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="3" name="_x0000_i0003" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="2" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0003" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5073,56 +5072,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -5131,51 +5129,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5400,51 +5398,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6219,51 +6217,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6333,72 +6331,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6608,62 +6609,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6723,250 +6726,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7043,50 +7075,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7535,120 +7579,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>