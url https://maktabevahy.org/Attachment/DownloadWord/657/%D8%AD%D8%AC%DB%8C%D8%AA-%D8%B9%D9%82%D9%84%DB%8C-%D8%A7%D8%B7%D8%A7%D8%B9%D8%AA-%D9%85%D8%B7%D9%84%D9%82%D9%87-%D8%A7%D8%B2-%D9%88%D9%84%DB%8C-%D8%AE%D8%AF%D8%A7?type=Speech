--- v0 (2025-11-22)
+++ v1 (2026-05-07)
@@ -12,58 +12,52 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> سال-1432 جلسه16- حجّیت عقلی اطاعت مطلقه از ولیّ خدا</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -154,192 +148,199 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">صحبت در حجیّت فعل اولیاء خدا، و منجّزیّتش نسبت به دیگران به این‌جا رسید ـ تا اون‌جایی که در خاطرم هست ـ حالا البته قبل از این که خدمتتون مطالب رو عرض کنم، احتمال داره که در این صحبت‌هایی که می‌کنیم، برای بعضی از رفقا، دوستان، بخصوص اهل فضل و اهل علم، یک سؤالاتی پیش بیاد، اشکالاتی پیش بیاد؛ خب من مطلع نمی‌شم که طبعا برداشت از صحبت‌های بنده، در نزد دیگران به چه کیفیت هست. لذا اگر سؤال و ابهامی هست، قبلا خوبه رفقا بنویسند و بنده که میام ـ حالا ماه رمضان که دیگه داره تمام می‌شه. حالا نمی‌دانم این مطالب تمام می‌شه یا که می‌مونه برای جلسات بعد از ماه رمضان ـ علی کلّ حال مطالب و سؤالات و اشکالات را بنویسند که در اون مجلس مطرح بشه. خب اگر اشکالی هست همه بدانند و پاسخش رو خب همه بشنوند و مسئله بدون اشکال جلو بره. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">صحبت در این قضیه به این‌جا رسید که خدمت رفقا عرض کردیم: شرع به معنای راه و طریقِ وصولِ به غایتِ از خلقت است. این معنا، معنای شرعه. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">شَرَع لکم مِنَ الدّین </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خداوند متعال دین را برای شما شرع قرار داد، که این، «مِنِ»اش همون «مِنِ» بیانیه‌ است. که دین، عبارت است از راه و رسمی که حرکت از اون راه و پیروی از اون رسومات، انسان را به اون هدفِ از خلقت که تکامل است می‌رساند. این معنا، معنای شرعه. پس بنابراین، اگر راهی انسان را به اون هدف غایی از خلقت که تکامل است، نرسوند. که خب تکامل هم در قرآن نوشته دیگه، دیگه ما اینا رو بیان نمی‌کنیم؛ می‌گذریم. آیاتی که دلالت می‌کنه که هدف از خلقت چیست و مقصود چیست و مقام خلافت اللَهی چیست و روایاتی که در این زمینه از ائمه آمده: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّ اللَه ما خلق خلق اللَه إلّا لیعرفوه فإذا عرفوه عبدوه و استغنوا من عبادته عن عبادة ما سواه..</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. این‌ها چیزهاییست که دیگه پرداختن به این‌ها، هی باعث إطالۀ مجالس می‌شه. و مشخصه که دین یعنی روشی که انسان را به اون هدف از خلقت می‌رساند. چه دینِ پیامبران گذشته باشه، یا دین خاتم پیامبران باشه، پیامبر ما باشه، هرچه می‌خواهد باشد، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">شَرَعَ مِنَ الدِّینِ ما وَصَّی بِه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. یعنی همان دینی که خداوند توصیه کرده و سفارش کرده موسی و عیسی را و انبیاء گذشته را، ما برای شما همان دین را تشریع کردیم. همان دین را ما برای شما آوردیم. یا این‌که فرض بکنید که در بعضی آیات دیگر هست: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و اتّبعوا ملّة أبی إبراهیم و إسماعیل </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و اون انبیاء گذشته، که دین و شریعت پیامبر، همان شریعت ادیان گذشته و شریعت حضرت ابراهیم و حضرت اسماعیل و اینها بوده. یعنی در این آیات، خدا می‌فرماید شما تافتۀ جدا بافته نیستید. همون شریعتی که برای انبیاء گذشته است، همون شریعت را ما برای شما آوردیم، البته با یک اصلاحاتی، با یک تغییراتی، که در بعضی از این احکام، این تغییرات بوده و بر اون اساس، باید شما حرکت کنید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> خیلی این قرآن، همونطوری که چند شب پیش خدمت رفقا عرض کردم، خیلی عجیبه. ما قدر این قرآن را نمی‌دانیم و ندانستیم. قدر این قرآن رو ندانستیم و نمی‌دانیم که این قرآن واقعاً چه کتاب مهمی‌ست و چه کتاب راه گشایی‌ست، و آیات قرآن، هرکدامش یک پیام است برای ما در شبهات و ابهامات و سؤالات و پرسش‌ها. این آیات قرآن، خیلی عجیبه که چطور.... عرض کردم خدمت رفقا، قرآن کتاب قصه نیست، کتاب تاریخ نیست. تاریخ هرچه بوده به من چه مربوطه؟ گذشته! من الآن در این سال و در این ماه و در این روز، [در] این شب دارم زندگی می‌کنم. حالا در امت موسی چه گذشته، خب به من چه ربطی داره؟ مثل این‌که بگیم که آقا فرض بکنید که سال گذشته در فلان کشور، در فلان نقطۀ از زمین، فلان شخص فلان حرف رو زد. یه حرفی زد واسۀ مردمش. خب به من چه ربطی داره؟ یا الآن فرض کنید که در فلان جا دارن سخنرانی می‌کنند. در فلان جا مجلس جشن گرفتند. عروسی گرفتند، عزا گرفتند. این قضایای تاریخی، ارتباطی به ما نداره، ربطی به ما نداره. مطالبی‌ست اتفاق افتاده در طول زمان؛ و ما فعلا الآن داریم زندگی می‌کنیم. داریم در یک همچنین موقعیتی زندگی می‌کنیم. چرا قرآن مشحون به حکایات و قصص و تاریخ افراد و انبیاء و اشقیاء و اتقیاء؛ فرق نمی‌کنه، مؤمنین و کفار و مشرکین، همه رو داره. از شدّاد و عاد و فرعون و نمرود چقدر داره؟ از موسی و عیسی و فرض بکنید که لقمان ـ که حالا بعضیا می‌گن که پیغمبر هم نبوده، ولی بالاخره حکیم بوده ـ یعنی خیلی عجیبه، واقعا عجیبه. اتفاقا اگر پیغمبر نبوده، خیلی این قضیه مهم تر و بهتره! خیلی مهم‌تره، که خدا می‌گه به یک شخصی که پیغمبر نبود، ما نور دادیم و حکمت دادیم، و شما باید ازش تبعیت کنید! این اتفاقا خیلی مهم تره.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خیلی قرآن، کتاب، کتابِ عجیبی‌ست. خیلی کتاب عجیبی‌ست. در این داستان‌هایی که در قرآنه، خیلی باید فکر کنیم. در قضایای داوود و سلیمان، خیلی باید فکر کنیم. در قضایای مربوط به یونس و قومش، اصلا اسراری از توحید در این‌جا هست که انسان گیج می‌شه! گیج می‌شه، واقعا گیج می‌شه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">! وَ ذَا اَلنُّونِ إِذْ ذَهَبَ مُغٰاضِباً فَظَنَّ أَنْ لَنْ نَقْدِرَ عَلَيْهِ فَنٰادىٰ فِي اَلظُّلُمٰاتِ أَنْ لاٰ إِلٰهَ إِلاّٰ أَنْتَ سُبْحٰانَكَ إِنِّي كُنْتُ مِنَ اَلظّٰالِمِينَ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿الأنبیاء، ٨٧﴾ بَه! اصلا چیز عجیبی‌ست! چیز عجیبی‌ست. این ذکر یونسیه ای که متعارف است و به نام حضرت یونس، این ذکر در السنه و افواه هست، این ذکری‌ست که خدمت رفقا بگم: اولیاء إلهی، از بدو سیرشون به سمت کمال و اون هدف و فنای ذاتی، هیچ‌گاه این ذکر یونسیه را ترک نکردند! این که سهل است، بعد از رجوع از فنای ذاتی و حرکت در بقاء، بقاءِ باللَه، این ذکر یونسیه، معنای جدیدی تازه پیدا می‌کنه! اصلا این یه چیز عجیبیه که چطور این </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لا إله إلّا أنت سبحانک إنّی کنت من الظّالمین</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، این در حرکت و سیر انسان، در دو نقطۀ متقابل: حرکت به سوی کمال و رجوع بعد از کمال، اصلا این دوتا چه ربطی به هم داره؟ چه ارتباطی به هم داره؟ در هر دوی این‌ها ذکر یونسیه... یعنی از اذکاری که... خب هر ذکر جای خودشو داره دیگه. اذکار، حکم طبقه‌های داروخانه رو دارند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> شما وقتی که یه بیماری دارید، وارد داروخانه می‌شید، از همون اول داروخانه تا اون آخر همه دواها رو می‌گیرید؟ نه! می‌رید نسخه رو می‌دید به اون شخص متصدی، اونم نگاه می‌کنه، این دارو، این آمپول، قرص و فلان، این‌ها مشخص، برمی‌داره به شما می‌ده. همه رو که نمی‌خورید. اذکار توحیدی، اذکار ولائی، اذکار قبل از فناء و حرکت به سوی اون حریم پروردگار، اذکار بعد از فناء و بقاء، تغییرات در اذکار، کیفیت گفتنش، همین ذکر یونسیه، شما خیال می‌کنید همین یه نوع سجده رفتنه؟ بنده حالا دیگه نمی‌تونم همه چیز رو بگم دیگه! این ذکر یونسیه، می‌تواند به حالات مختلف، به ده‌ها نوع گفته بشه. ما فقط چندتاشو می‌دونیم؟ یه دونه: سجده، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لا إله إلّا أنت، سبحانک إنّی کنت من </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الظّالمین، تموم شد!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این‌ها همه، دارای خواصّ مختلف، آثار مختلف... آش شله قلمکار که نیستش که هرکی شروع کنه بگه و از این و از اون و فلان و یک چیزی دربیاد و خلاصه هرکی بشینه و فلان و از پیش خودش و این‌ها... اینجوری نیست قضیه! خیلی قضیه مهم‌تر از این حرف‌هاست و دقیق‌تر و حساس‌تر و خطرناک‌تر! خطر هلاکت داره! اگر یه وقتی انسان ذکری را در غیر از موقع خودش بگه، می‌میره! شخص می‌میره! قلبش از کار می‌افته. شوخی نیست. هرچیزی که نمی‌شه انسان بگه... حالا هرکی درآمده اینو بگو، اونو بگو! و فلان... . و روی حساب و کتاب باید باشه، فرد، فرد خبیری باید باشه.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> وَ ذَا النُّونِ إِذْ ذَهَبَ مُغاضِباً فَظَنَّ أَنْ لَنْ نَقْدِرَ عَلَيْهِ فَنادى ‌فِي الظُّلُماتِ أَنْ لا إِلهَ إِلاَّ أَنْتَ.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.. این قضیۀ حضرت یونس مال چیه؟ مال چیه قضیه؟ چی رو خدا می‌خواد به ما بگه؟ پیغمبر خدا، از دست قومش، پدرش در آمده، پدرش در آمده، هرچی به این مردم گفته، هرچی نصیحت کرده، فایده نکرده، بعد دعا کرده، حالا که داره عذاب میاد، خب عذاب میاد، اونم می‌گیره دیگه، وقتی یه جایی یه بمب شیمیایی بزنند، فضا همه چی می‌شه؟ مسموم می‌شه. حالا فرق نمی‌کنه، بچۀ شیرخوار باشه تنفس کنه می‌میره، پیرمرد هفتادساله و هشتاد ساله هم باشه تنفس کنه، جوان بیست ساله و سی ساله باشه اونم می‌میره. تفاوت نمی‌کنه! شش، ششه. اعصاب، اعصابه. سیستم بدنی و دفاع بدنی، خصوصیات خودش رو دارند. پیغمبر خدا اگر تو اون‌جا بود، عذاب خدا میاد، باید بیاد خارج بشه. باید بیاد خارج بشه. این یک. ثانیا، اگر پیغمبر خدا در اون‌جا باشه، شاید عذاب نیاد. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اینطور نیستش که هردمبیلی، آها! همینطوری یه بمب رو بزن بخوره! نه بابا! کار خدا حساب داره، مثل ما هردمبیل نیست!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -410,64 +411,66 @@
         </w:rPr>
         <w:t xml:space="preserve">کارهای خدا بی حساب نیست. حضرت یونس خب میاد بیرون. وقتی که میاد بیرون، میاد وسط دریا، کار خب، کار درستی بوده دیگه، آمده و نصیحت کرده و فلان و سالیان سال و حالا هم دعا کرده و حالا خدا هم به دعای همین داره عذاب نازل می‌کنه و بی‌حساب نیست قضیه. خب اگر بی حساب بود، خدا نشسته حضرت یونس هرچی بگه اجابت کنه؟ خب اون که دیگه خدا نیست! خدایی که بشینه به حرفهای بنده گوش بده و امثال بنده، اون که دیگه خدا نیست. خدایی که بیاد بشینه ببینه من چی میگم: این باید بمیرد، خدا فوری بکشدش! این باید برود، خدا فوری بکشدش، یا مثلا... این باید بماند، این باید مریض شود، اون باید... خب این که دیگه خدا نیست! اگر ما بگیم این باید بمیرد، خدا می‌گه نه خیر، تو باید به جای اون بمیری! ها! این‌جوری نیست؟ هستش دیگه! اگر خدا بخواد به جای... ما هرچی می‌گیم، یه چیزی... اگر خدا بخواد بشینه ببینه که من هرچی در این‌جا نیت می‌کنم و فکرمه، خب این دیگه خدا نیست، این دیگه حکیم نیست، این دیگه مدبّر نیست، این دیگه رازق نیست، این دیگه قهّار نیست، این دیگه جبّار نیست، پس من می‌شم خدا دیگه! منی که بر اساس فکر و خیال و سلیقۀ شخصی، و نفسی که تا سر تو منجلابِ هواها و هوس‌ها فرو رفته تقاضا می‌کنم! نه یه نفس رسول اللَه. نه یه نفس أمیرالمؤمنین. نفسی که از اون فرقِ سر، از این مویی که دارید می‌بینید، تا این، آها! این ناخن پایی که زیر جورابه، از این‌جا تا این‌جاش تو نفسانیّات، أنانیّت‌ها، خودکامگی‌ها، خود محوری‌ها [است] که همه رو هم به اسم خدا می‌ذارم. همه رو هم به اسم خدا می‌ذارم، از سر تا پا، توی این منجلاب و قاذورات دنیا و ریاسات و أنانیّت‌ها و فرعونیّت‌ها گیر کرده‌، اونوقت من از خدا توقع دارم اینجور بشود، اونجور بشود. اِ! خدا بیاد حرف بنده رو گوش بده؟ به به به به! قربان عمه‌ام بری! عجب خدایی هستی تو دیگه! تو دیگه چه خدایی هستی؟! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اینجوری نیست قضیه! که خدا اون جا بالا بشینه ببینه که هرچی بنده اراده کرد، نه خیر! حساب و کتاب داره! مجالی می‌دیم، چند روزی، گردشی بکن، چرخی بزن، اگر دیدیم که نه، حرکتت حرکت مناسبی بود، بسم اللَه! حرکت نکردی، ورد می‌داریم مثل پف! دیدید؟ عین پف برداشتند. اون‌هایی که می‌گفتند ما تا قطرۀ آخرمون وایمیسیم، همین روزها دیگه! می‌دونید این جریانات چیه و اخبار دنیا چیه و... کو؟ کوشن؟ این قضایایی که خدا برای فرعون و نمرود می‌گن مال کیه؟ بیا نگاه کن! بیا الآن نگاه کن! انقدر که این‌ها تجهیزات خریدند، انقدر این‌ها طیّاره خریدند. انقدر این‌ها بمب و موشک و از اینجور چیزها خریدند... انقدر... انقدر پول مردم رو به این دور و بری‌های خودشون و این گماشته‌ها و علّاف‌ها و عیّاش‌ها و اوباش‌ها دادند... که این‌ها رو چکار کنند؟ نگه دارند! کو؟! چی شد؟ رفت! وقتی مشیّت خدا میاد که... عرض کردم که چند شب پیش! در جریان صدام، کسی باور نمی‌کرد که روزی این هیولای بی‌شاخ و دمِ وحشی، فرض بکنید که شرّش کنده بشه. اصلا کسی باور نمی‌کرد! من یکیش! اصلا باور نمی‌‌[کردم] یعنی اگر راجع به همون شاه، زمان قبل از انقلاب، یک در هزار اگر احتمال می‌دادیم، اونم با اون دبدبه و کبکبه و فلان، نسبت به این یکی، اون یک در هزار هم نبود. یک چیز عجیبی بود، یک چیز وحشی بیابون... چی شد؟ تقدیر خدا آمده، باید بره دیگه! تمام شد! مشیّت خدا آمده است که پرونده‌اش دیگه باید بسته بشه. حالا هرچی هِی داد می‌زنه: بابا بیایید بگردید، کشورمو بگردید، خاک‌هامو بگردید، بِکَنید، هِی بکنید، از این بیل بلند کنید، ببینید به چیزی می‌رسید؟ نمی‌رسید! کندن مَندن سرمون نمی‌شه! باید بری! اِ؟ بری؟ آره باید بری! چرا بمونی؟ مگه عراق مال توه که بمونی؟ اینو ما باید خوب عبرت بگیریم، خوب! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">همه، هر تک تک ما، توی این دنیا عاریه‌ای هستیم. بنده، شما شما شما، تک تک، یه روزی باید بذاریم بریم. تک تک ما، امانی هستیم در این دنیا، عاریه‌ای هستیم در این دنیا. اون شاه هم که قبل از اینا بود، همون شاه سابق، اونم همین فکر‌ها رو می‌کرد! من برم؟ ندیدید اون موقع‌ها؟ اون موقع که شما ها خیلی‌هاتون نبودید. عکساشو که ما می‌دیدیم توی روزنامه، همچین وایمیسته که... اُخ اُخ اُخ! چه خبره بابا؟ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا تمشِ فی الأرض مرحاً... و إذ قال لقمان لإبنه و هو یعظه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">... این‌ها همه از نصائح حضرت... فلا تمشِ... با تکبر راه نرو! </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّک لن تخرق الأرض</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">! تو نمی‌تونی با اون سنگینی خودت، شکاف بیندازی توی زمین! چی هستی بابا؟ هفتاد کیلو! سنگ ریزه هم رو پات تکون نمی‌خوره! چیه؟ همچین وایمیسادند، کلاه‌هایی می‌ذاشتند انقدری سرشون، اصلا همۀ کله‌شون کلاه بود! نمی‌دونم الآن هم هست یا نه از اینا؟ همۀ کله‌شون می‌شد کلاه. بابا بردار اینو بشو مثل آدم دیگه! بشو مثل خودمون. از این طناب‌ها می‌ذاشتند این جا، طناب‌های رنگارنگی، طناب، پشم، پلاستیک... می‌ذاشتند قلنبه مُلُنبه، آدم وقتی نگاه می‌کرد خیال می‌کرد آی چی چی شد؟ حالا همین یارویی که اینا رو گذاشته و قلنبه، اینا رو در بیاره، آه! آدم اصلا حیفش میاد چشمش رو به این قیافه بندازه! حیفش میاد اصلا... حیفش میاد اصلا نگاش کنه. با این طناب‌ها، با این نصاب و طناب‌ها و برنز‌ها و از این چیزهایی که می‌ذارن سرشون، از این‌چیزها... جلال مجازی برای خودشون درست می‌کنند. مجازی! اعتباری! برو جلال حقیقی برای خودت پیدا کن! بندۀ خدا باش! به خورشید می‌گی وایسا، وایمیسه! چیه بابا؟ چیه؟ داری افتخار می‌کنی به دو نفر؟ این کار رو بکنید، اون کار رو بکنید، چکار بکنید... همون که داری بهش می‌گی، فردا بر می‌گرده یکی صاف می‌ذاره تو اون شقیقه‌ات! همین! همین! همینی که داری بهش می‌گی! بزن، بکش، فلان کن، بگیر، ببند، که چی؟ که من باشم! من باشم! نمرود می‌گفت چی؟ من باشم! مصلحت اقتضا می‌کنه که من باشم! هان دیگه! اونم مصلحت داشت! اونم مصلحت اقتضا می‌کنه که من باشم دیگه! هان! فرعون می‌زد مردم رو می‌کشت، تمام بچه‌هایی که به دنیا میومدند سر می‌برید، که من باشم! مصلحت حکومت من، اقتضا می‌کنه که بچه‌ها رو سر ببرند! اِ اِ اِ اِ! که موسی یه وقتی از تو اینا نباشه! بچۀ معصوم! بچه‌های معصومی که یذبّحون أبنائکم و یستَحیون نسائَکم. بچه‌هاتون رو سر می‌بریدند، و و... این قصه‌ها [را] برای چی خدا گفته؟ برای چی؟ برای این‌که امروز، من و تو به فکر خودمون و به فکر فردامون باشیم. من و تو، تو تو تو! تو رو دارم می‌گم! به فکر خودمون و به فکر فردامون باشیم. وقتی مشیّت خدا میاد، دیگه اون اوهام و اعتبارات و تخیّلات و اجتماعات و هووو! میتینگ‌ها! اون میتینگ‌ها! چند روز پیش داشتم نگاه می‌کردم یه جا، همین آقایی که در رفت و می‌خواست تاقطرۀ آخرش وایسه و...! نمی‌دونم اینا این زرت و زرت‌ها رو تا اون وقتی می‌دن که احساس کنند... خب راست می‌گی بابا... بعضی‌ها هستند اقلّا بابا شهامتش رو هم دارند، یعنی می‌گن ، بعد هم می‌میرن! پاش وایمیسن! می‌میرن! فلان می‌کنند... این جعلّق‌ها و بوزینه‌ها، اینا اصلا جرأتش هم ندارند! فقط همین! تا یه چند روزی تا احساس بکنند، عین موش تو سی‌تا سوراخ قایم... خب پاشو بیا بیرون! پاشو بیا بیرون! خب تو که می‌گی تا قطرۀ خون وایمیسم، خب بلند شو بیا تو هم جزء یکی از همین‌ بدبخت هایی که دارن خودشون رو به کشتن می‌دن، تو هم وایسا! بسیار خب! یه تیر هم تو تو کله‌ات بخوره حضرت آقا! ها؟ یکی هم تو یه تیر به پات بخوره! یه احساسی هم تو داشته باشی! همین‌هایی که می‌گن ما وایمیسیم، تا قطرۀ آخر، احساس تکلیف می‌کنیم، وظیفۀ فلان، کو؟ چی شد؟ گم شدند! رفتند، بعد هم اینا رو میان می‌کِشن بیرون. اونی که می‌گرفت، صد تا صدتا از این مردم بدبخت رو توی عراق اعدام می‌کرد، رفته بود توی چاه قایم شده بود! اینا برای ما عبرت نیست؟ تو چاه... از تو چاه کشیدنش بیرون! کجایی؟! پاشو بیا کارت داریم! همین جناب صدام را ‌می‌گیما! جناب صدام! از تو چاه کشیدنش بیرون، با اون وضع! هی می‌گه من رئیس جمهور عراقم! برو بابا بینیم! رئیس جمهور عراق! پاشو بیا بابا! رئیس جمهور عراقم! تو رئیس جمهور خودت هم دیگه نیستی الآن! رئیس جمهور عراقم! رئیس جمهورِ... همۀ ما همینیم‌ها! همۀ ما همینیم‌ها! همۀ ما باید بدونیم، که نظام این‌دنیا، دست ما نیست. نیست دست ما. تو حرف‌هایی که داریم می‌زنیم، تو کارهایی که داریم می‌کنیم، مواظب باشیم، از حدّ خود پا فراتر نذاریم که قهر خدا و تدبیر خدا، صدّام‌ و غیر صدّام نمی‌شناسد. نمی‌شناسد و نشناخت. و نشناخت.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> این قصه‌هایی که در قرآنه، این مطالبی که در قرآنه، مال چیه؟ واسه این‌که امروز ما بفهمیم چه می‌خوایم بکنیم. خیلی عجیبه. مسائلی که هست... همین داستان حضرت خضر، این قضیۀ حضرت خضر، شما فکر می‌کنید یه قضیۀ ساده است؟ همین یه قضیۀ ساده است؟ موسی راه افتاد با اون رفیقش و حضرتِ چی؟ یوشع بن نون. بعضی‌ها شمعون صفا هم گفته‌اند. الآن یه قبری هست در بغداد، در کنار قبر... که ما هم مشرف شدیم به زیارتش، در سفر همین چندی پیش که به عتبات داشتیم، در بغداد، اون‌جا که در کاظمین بودیم، یه روز رفتیم برای زیارت قبر جناب معروف کرخی، دربان امام رضا علیه السلام و سریّ سقطی و جنید بغدادی. در کنار اون، در اون سفر قبلی به نوّاب اربعه هم مشرّف شده بودیم ولی در این سفر نه. یه قبری هست، مال حضرت یوشع بن نون، ظاهرا... اگر اشتباه نکنم در اسم. که ـ تقریبا پنجاه متری فاصله داره ـ و در اون‌جا داره که این وصیّ حضرت موسی است، خیلی هم با نوره. خیلی با جلال و نور و خیلی جنبۀ نورانیّت خیلی غلبه داره. خیلی صفا و سبکی، انسان در اون فضا احساس می‌کنه. خیلی. این وصیّ حضرت موسی بود. خب حضرت موسی آمده، به خاطر یه جریانی،یه مسئله‌ای، حالا یه مشکلی، یه قضیه‌ای، سؤالی... چون در روایات داریم که، از خود آیات هم هست که از خدا طلب کرده کسی را که به او مسئله‌ای را، علمی را به او اضافه کند، خداوند هم اجابت کرده و ملاقات با حضرت خضر را نصیب او کرده.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -573,50 +576,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿النمل‌، ٨٩﴾ و یا در آیۀ دیگر می‌فرماید:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> وَ آخِرُ دَعْوٰاهُمْ أَنِ اَلْحَمْدُ لِلّٰهِ رَبِّ اَلْعٰالَمِينَ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿یونس‌، ١٠﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">دَعْواهُمْ فی سُبْحانَكَ اللَه السلام َوَ آخِرُ دَعْواهُمْ أَنِ الْحَمْدُلِلَّهِ رَبِّ الْعالَمينَ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. حالا اگر این آیه رو رفقا در نظرشون هست، من چیز داشتم... این... (یکی از حضار: دعواهم فیها...) نه! سلام! سلام! (حضار: تحیّتهم) تحیّتهم! </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ تَحِيَّتُهُمْ فِيهٰا سَلاٰمٌ وَ آخِرُ دَعْوٰاهُمْ أَنِ اَلْحَمْدُ لِلّٰهِ رَبِّ اَلْعٰالَمِينَ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
@@ -642,92 +646,96 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿الحدید، ٢٥﴾ یا فرض بکنید که: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هُوَ اَلَّذِي أَرْسَلَ رَسُولَهُ بِالْهُدىٰ وَ دِينِ اَلْحَقِّ لِيُظْهِرَهُ عَلَى اَلدِّينِ كُلِّهِ وَ لَوْ كَرِهَ اَلْمُشْرِكُونَ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿التوبة، ٣٣﴾ بالهدی! یعنی به هدایت. هدایت یعنی راهنمایی به واقع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. قد جائکم من اللَه نورٌ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. از طرف خدا برای شما نور آمده است. نور چیه؟ پیغمبر. پیغمبر نوره دیگه. پیغمبر نوره دیگه. نور در ظلماته. مگر امیرالمؤمنین راجع به اولیاء خدا نفرمود: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هجم بهم العلم علی حقیقة البصیرة </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">کذا کذا، بعد می‌فرماید: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اولئک واللَه نور اللَه فی ظلمات الأرض</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. نور خدا در ظلمات، این‌ها هستند. این چیه؟ این همون </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قد جائکم من اللَه نور و کتاب مبین</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. نور، یعنی وسیلۀ برای هدایت. در یک ظلمت که شما جلوی پاتون رو نمی‌بینید، وقتی یه چراغ دست بگیرید، این چراغ می‌شه چی؟ واجب الإطاعة. چراغ الآن شد واجب الإطاعة. این چراغ به شما می‌گه از کجا برو، از کجا نرو. این‌جا چاهه، این‌جا راهه. این‌جا پرتگاهه، اون‌جا مهلکه‌ است. حالا اگر شما این چراغ رو خاموش کردید، تو چاه می‌رید. تو پرتگاه می‌افتید. به خطر برخورد می‌کنید. پس این چراغ برای شما عقلا و شرعا می‌شه حجت. ببینید چه راحت! چراغه دیگه! اگر این چراغ خاموش باشه، شما جایی رو می‌بینید؟ نه! دین و شریعت، چراغ است. چراغی که شما را می‌رساند به اون واقع. اون واقعی که اون واقع عبارت است از همون تکامل نفسانی و رسیدن به فعلیّت.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حالا اگر ما یه دینی داشته باشیم نسبت به مسائل دنیامون یه قوانینی بیاد قرار بده. وضع بکنه. از دست راست برید، از دست چپ نرید، خلاف نکنید، دروغ نگید به هم دیگه، ظلم نکنید، روش اعتدال در پیش بگیرید، به همسایه‌تون [بد] نکنید، در معاملات این کار رو نکنید این معاملات رو انجام ندید، این معاملات فلانه... فقط عهده دار مسائل دنیوی ماست. و خوب هم از عهده بر میاد. فرض کنید یه دینی‌ست کاملا نسبت به معاملات، و نسبت به روابط و نسبت به خصوصیات مطالب رو بیان می‌کنه. اما نسبت به اون مسئلۀ اصلی که عبارت است از مسئلۀ رسیدن به مراتب معرفت و کمال انسانیّت، نسبت به اون ساکت است و هیچ دلیل و رهنمایی نداره. این دین چیه؟ این دین، دین ناقصه. دیگه دین نیست. این عبارت است از یه سری قوانینی که در همۀ کشورها هم هست. کشورهای دیگه وقتی که جمع می‌شن، نمایندگانشون در مجلسشون قانون تصویب می‌کنند یا اینکه فرض کنید در حوزه‌های حقوقیشون اینها میان کتاب می‌نویسند. مونتسکیو روح القوانین داره. بنده هم یه وقتی خونده بودم، روح القوانین مونتسکیو را. در اونجا قوانینی که راجع به ملله، افراده، یه مقداری از قضایایِ حقوق بشر رو از او گرفتند. مسائل مربوط به حقوق بشره، عدم تعدّیه. عدم ظلمه. رعایت دُوَل همجواره. مسائل حقوقی بین ملله، بین دوله. روابط اجتماعیه ، روابط شخصی‌ست. این چیزها رو اومده جمع کرده. خب بنا بر فکر و ذهن خودش و این‌ها آمده گرفته. خیلی از کشورها هم همین رو آوردند سرمشق و الگو قرار دادند برای قوانین خودشون. حالا اگر فرض کنید که همین روح القوانین رو برداریم بهش عمل کنیم.خب این میشه دین ما؟ نه!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -793,92 +801,96 @@
         </w:rPr>
         <w:t xml:space="preserve"> اصلا به گوش شما نرسیده که غیبت حرام است. به گوشتون نرسیده. می‌شینید با همدیگه غیبت یکی رو می‌کنید. آقا فلانی این حرف رو زده، فلانی اینو گفته، فلانی اینو... بعضیا هستند، اصلا فقط زبونشون بلده به این و اون گفته بچرخه‌ها! اصلا تو خودشون نیستند. تو خودشون... این اینو گفته، این اونو گفته، فلان کرده... ها؟ اصلا کاری به حرمتش هم نداریم. وقتی که یه چند دقیقه غیبت کردید، نگاه کنید، ببینید می‌تونید قرآن بخونید؟ می‌تونید یه دعا بخونید؟ می‌تونید یه حضور قلب در نماز پیدا کنید؟ ندارید! پس معلومه حرامه! حرامه! چرا؟ چون خلاف راهه. اون راهی که باید شما را به تجرد برسونه، از نفس بیرون بیاره، روح بده، این راه می‌شه خلاف. غیبت می‌شه خلاف، تهمت می‌شه خلاف، نمّامی می‌شه خلاف، حرف لهو و لعب زدن می‌شه خلاف، پرداختن به مسائل چیز می‌شه خلاف. آدم ذهنشو از این چیزها پر کنه، یک چیزهای بیخود و حرفهایی که صدتا یه غاز هم ارزش نداره و فلان. اینها همه می‌شه چی؟ این‌ها همه می‌شه خلاف.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اما شما بلند شید برید یه صفحه از کتب اولیاء خدا مطالعه کنید. یه صفحه. دو صفحه مطالعه کنید. بینکم و بین اللَه حالتون عوض نمی‌شه؟ دو دقیقه، نه بیشتر، دو دقیقه سخن اولیاء الهی را بشنوید. نوارشو که دارید. نوارها رو که دارید. اختیار هم هست. دو دقیقه بشنوید حالتون عوض نمی‌شه؟ این می‌شه چی؟ در راستا. این می‌شه در راستای اون هدف. این شنیدن، این مطالعه، این صحبت، این عمل، می‌شه در راستای اون هدف، اون عمل می‌شه مخالف. بر خلاف، بر خلافِ جهت. پس بنا بر این، هرچیزی که... انسان هم خودش می‌تونه این قضیه رو در خودش امتحان کنه‌ها! در خیلی موارد. البته می‌گم در بعضی از موارد هم این مسئله [را] باید با احتیاط عمل کرد. در اون مواردی که قطع بر یک امر خلافی وجود داره، احتمال داره که انسان در اونجا اشتباه کنه و در اون مواردی که نه، دلیل قطعی نیست و شک داره، این یکی از راه‌هاییست که می‌تواند راه‌گشا باشه. یکی از اون راه‌هاست. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">راهی که انسان را به واقع می‌رساند، عقلا اون راه می‌شه حجت و منجّز. حالا اون راه، راه چیه؟ رسول خدا. رسول خدا مبیّن و مفسّر و بیان کننده، توضیح کنندۀ راهیست که اون راه انسان را به این مقصود می‌رساند. شارع در این‌جا کیست؟ شارع عبارت است از پروردگار؛ اللَه! خود پیغمبر هم حتی شارع نیست. شریعت پیغمبر، شریعت رسول اللَه. در آیۀ قرآن می‌گیم چی؟ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">شَرَعَ لَکُم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">! کی شَرَعَ؟ خدا شَرَعَ، نه پیغمبر. خدا </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">شَرَعَ لَکُم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. خدا راه رو باز کرده. حکم به نمازِ دو رکعتی صبح را پیغمبر نیاورده از خودش. حکم را خدا ـ عرض کردم، مطالب، خیلی بالاتر از این حرفهاست، من فعلا به حدّاقل و ادنای از بحث که همون بحث طلبگی‌ست دارم صحبت می‌کنم. البته سعی می‌کنم که مسائل فنی مطرح نباشه. اما به پایین ترین حد من الآن دارم صحبت می‌کنم و الّا مسئله اصلا چیز دیگه است.این خبرها نیست ـ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">شرع لکم من الدّین</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، کی شرع؟ پیغمبر یا خدا؟ خدا شَرَع، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">شرع لکم من الدّین</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. پس مشرّع کیست؟ و شارع کیست؟ مشرّع به اون کسی می‌گن که راه رو باز می‌کنه. راه رو کی باز کرده؟ راه رو خدا باز می‌کنه. خدا میاد راه باز می‌کنه. خدا میاد تکالیفی رو جعل می‌کنه خدا میاد احکامی رو برای ما وضع می‌کنه. خدا میاد می‌گه نماز ظهر چهار رکعته، برای مسافر دو رکعته، خدا می‌گه روزه بگیر، خدا می‌گه چه کن، خدا.... پی خدا راه را برای رسیدن به این هدف باز می‌کند. اون راه، توسط کی باز می‌شه؟ توسط پیغمبر. پس پیغمبر می‌شه شارع. اینی که من در شبهای قبل می‌گفتم که پیغمبر شارع نیست، منظورم اینه. منظورم اون کسی‌ست که راه رو باز می‌کنه. پیغمبر مبیّنه. پیغمبر مشرّع نیست. پیغمبر نمیاد از طرف خودش جعل کنه، حکم را جعل کنه. میاد حکم را بیان می‌کنه. به واسطۀ اشرافی که ـ بر احکام الهیّه دارد ـ و به واسطۀ اشرافی که بالاتر از احکام الهیّه، اشرافی که بر اون ملاکات احکام دارد، بر اساس اشراف بر اون ملاکات، حکم موافق وصول به اون ملاک را میاد برای ما بیان می‌کنه.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> در صبح، راه رسیدن به اون ملاک، خواندن دو رکعت نمازه، نه سه رکعت. اگر سه رکعت بخونی، نمی‌رسی. وایمیسی، عقب گرد می‌زنی، باطله. باید دو رکعت بخونی. در مغرب، راه رسیدن به اون ملاک، نماز سه رکعت خوندنه، نه نماز چهار رکعت. چهار رکعت بخونی باطله. بگی خدایا من حالم خوبه، می‌خوام فعلا یکی دو رکعت اضافه هم بخونم. خدا می‌گه غلط می‌کنی! هرچی من می گم باید گوش بدی! حالم خوبه چی چیه؟ حالت خوبه نماز رو بخون، بلند شو برو ورزش کن! ژیمناستیک کن، بپر بالا، بپر پایین!!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -929,122 +941,127 @@
         </w:rPr>
         <w:t xml:space="preserve">هرکی دیگه برای خودش میاد و یه سازی می‌زنه. امام زمان هم در پس پردۀ غیبت و جولانتون رو بدید! حالا میاد! تشریف میاره. انشاءاللَه. پیغمبر فقط به اندازۀ یه مسئله می‌گه. ـ اما اون مرتبۀ بالاتر از مسئله که در حدّ بحث ماست این است که رسول خدا، به مصالح و مفاسدِ نفس الأمریّه، که بر اساس اون مصالح و مفاسد نفس الأمریّۀ افراد، حکم باید جعل بشه و وضع بشه اطلاع داره. این یه پله بالاتر از اون مسئله‌گوییِ خیلی چرند و پرندی که خیلی‌ها می‌گن، اطلاع داره. اون مصالح و مفاسد رو ما نمی‌دونیم. بعضیاشو می‌دونیم. اون مقداری که عقل ما، فطرت ما، اقتضا می‌کنه، راجع به دروغ، راجع به ظلم، راجع به عدالت، راجع به امنیت، راجع به نوع دوستی، همین، همین مسائلی که در همین حد، به اصطلاح بهش می‌گن مستقلات عقلیه و فطریّات و این‌ها، در همین حد. اما راجع به خصوصیات و جزئیات و مصادیق و این‌ها، ما اطلاع نداریم. رسول خدا در این مسئله، چیست؟ می‌شه شارع. پس شارع، یعنی راهِ به مصالح و مفاسد نفس الأمریّه. انبیاء گذشته همه شارع بودند. رسول خدا شارع است. اوصیاء انبیاء، این‌ها بودند. همین شارع بودند. راه بودند دیگه. وقتی که وصیّ یه پیغمبر باشه، کلام اون وصی، حجیّتش مثل چیست؟ مثل کلام اون پیغمبره. هارون، شارع است، همونطوری که موسی شارعه. یوشع، شارع است، همونطوری که... شمعون، شارع است، همونطوری که حضرت موسی، حضرت عیسی شارع بودند، اینها هم شارع بودند. این‌ها راهند، راه به مشرّع، راه به شریعت، راه به اون مصالح و مفاسد نفس الأمریّه که بر اون اساس حکم جعل می‌شه. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مطالبی خیلی داره کم کم حساس می‌شه ها، در نظر داشته باشید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ائمه چی هستند؟ ائمه هم مسئله گو هستند یا شارعند؟ ائمه هم می‌شن شارع. چرا؟ چون اونا هم مثل پیغمبرند، اون که دیگه تفاوت نمی‌کنه. اگر قرار باشد ـ لذا در آیۀ قرآن چه می‌فرماید؟ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اطیعوا اللَه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، مشرّع</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اطیعوا الرّسول</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، شارع</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اولی الأمر منکم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، ائمه، شارع.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ببینید، اللَه، رسول، اولی الأمر. اولی الأمر هم کی هستند فقط؟ چهارده معصومند دیگه. غیر از چهارده معصوم اولی الأمر داریم؟ سنیّ‌ها می‌گن داریم! سنّی ها می‌گن داریم. ما شیعه می‌گیم نداریم. اولی الأمر عبارتند از چهارده معصوم والسلام. پس </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أطیعوا اللَه، أطیعوا الرّسول</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، می‌شه شارع، اون می‌شه مشرّع، شارع، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اولی الأمر منکم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. اطاعت از خدا، حجیّتش می‌شه چی؟ ذاتیه. چون مشرّعه. خدا تشریع کرده اون راه را. اطاعت از رسول می‌شه ذاتی، چرا؟ چون خدا گفته؟ نه! به خدا چه مربوطه؟ به خدا چه ربطی داره؟ چون پیغمبر راه به سوی اونه، می‌شه حجت، چون رسول خدا اشراف بر مصالح و مفاسد دارد و رسول اللَه مطلع بر حقایق نفس الأمریه هست و بر اون خصوصیّات و کیفیّت وصول انسان به اون هدف اشراف دارد، اطاعت از رسول خدا می‌شه چی؟ شرعا و عقلا ، حالا به شرعش کار نداریم، عقلا اطاعت از رسول خدا به خاطر این می‌شه واجب.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اگر فرض کنید که یه مشرک بود، اگر یه کافر بود، الآن ما یه کافر هستیم، یه مشرک هستیم، اعتقادی به خدا نداریم، ولی می‌دانیم که رسول خدا، ـ این از نقطه نظر حجیّت عقلی دارم عرض می‌کنم ـ رسول خدا که همه قبول داشتند. مشرکین مکّه مگه قبول نداشتند پیغمبر رو؟ مگه نمی‌گفتند محمد امین؟ مگر به امانت، پیغمبر رو قبول نداشتند؟ مگر به صدق، قبول نداشتند؟ مگر اعتراف نمی‌کردند؟ چی‌شون اعتراف می‌کرد؟ عقلشون. وگرنه دین نداشتند. عقل مشرکین می‌گوید این امانت دارد. عقل مشرک و کافر می‌گوید این کلام، منطبق با واقعه. عقل مشرک و کافر می‌گوید این مطلب رسول اللَه ، عین واقع است و منطبق [با واقع است] در مسائل ـ اون‌ها که واقع و این حرفها نمی‌فهیدند. همین اخبار عادی ـ لذا پیغمبر از همین راه وارد شد. فرمود: آیا شما مرا امین نمی‌دانستید؟ از همین راه. گفتند بله. اگر به شما بگویم پشت این کوه، پشت این جبل، یک عده‌ای آمدند می‌خوان این طور بکنند، شما حرف مرا قبول نمی‌کنید؟ گفتند قبول می‌کنیم. یعنی از عقل خود این‌ها وارد شد، رسول خدا برای ابلاغ رسالت. حالا این رسول خدا، ما اگر در اون موقع وجود داشتیم. کاری به خدا هم نداشتیم، کافر بودیم، مشرک بودیم، ولی پیغمبر را به امانت و صدق، قبول داشتیم. آیا نسبت به مطالب و مصالح خودمون، کلام پیغمبر را برای خودمون حجّت نمی‌دانستیم؟ حجت می‌دانستیم. این دیگه به کفر کاری نداره ، این به شرک کاری نداره، این دیگه به حجیّت چیه؟ عقلی کار داره. وقتی یک نفر نسبت به یک مسئله، اون شخص کلامش عاری و خالی از بطلان است و کلام او منطبق بر واقع هست، عقلا متابعت از این کلام، حجّیت ذاتی داره. حجیّت ذاتی داره.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1125,50 +1142,51 @@
         </w:rPr>
         <w:t xml:space="preserve">بهش مهلت دادم، سه روز بعد منو صدا کرد تو دفترش گفت بیا کارت دارم. گفت سه روزه دارم فکر می‌کنم. ـ ببین! ـ سوالی از من کردی که برای پاسخش یا باید به رفیقم خیانت کنم یا به مملکتم. ببینید! یا به رفیقم دروغ بگم، تو رفیقمی، یا به مملکت و مصالح مملکتم دیگه. و من خیانت به تو را بر خود نپسندیدم. اینجا اومد مردونگی کرد، مردونگی کرد و خلاصه، دیدم به تو، چون مملکت من کار خودشو می‌کنه. حالا چه به تو دروغ بگم یا راست بگم، اون پدر سوخته‌ها! ـ من دارم می‌گم! اون که نگفت پدر سوخته! اون پدر سوخته‌ها کار خودشون رو می‌کنند. این ممالک کفر و فلان و این چیزها کار خودشون رو می‌کنند. ـ مرحوم آقا می‌فرمودند که: هرکی هرچی بگه مرگ بر فلان، من می‌گم مرگ بر انگلیس! ما کاری به هیچی نداریم. حالا تو بگو مرگ بر این، مرگ بر اون، چپ، راست، شمال ، جنوب، پایین، بالا... من می‌گم مرگ بر انگلیس. مرحوم آقا می‌فرمودند. و راست هم می‌گفتند.حق با ایشون بود ـ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">من دیدم که خیانت به رفیقم نمی‌تونم بکنم. جوابش اینه: تا شما نفت دارید بدبخت و بیچاره هستید! این جوابشه. خب حالا اون یه جوابی داده. ولی صحبت در اینه، بالاخره اینطور هم نیست که افرادی که فرض بکنید که حالا مسیحی باشند، حتما همیشه دروغ می‌گن یا همیشه باید خیانت کنند، یا همیشه باید چیز کنند. نه! ممکنه که افرادِ راست باشند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> بنابراین، حجیّت قبول خبر عادل، اون حجیّت نسبت به خبر غیر متدیّن، و غیر ملتزمِ مطمئن به مصادفت با واقع و انطباق با واقع، همون حجیّت وارد و جاری‌ست. هرکسی که می‌خواد باشه. چرا؟ چون می‌شه راه. خود همین هم می شه شارع و راه به واقع. می‌گه من امروز نشسته بودم پیش امامِ شما، امام صادق، یه شخصی آمد راجع به قضیۀ چیز، راجع به یه قضیه‌ای، این گفت و حضرت، ایشون هم اینطور جواب دادند. گفتم درست شنیدی؟ می‌گه بله. اون درستی که اون می‌گوید، به نظر من از درستی که حتی ابی بصیر می‌گوید، فرض کنیم بالاتره. یعنی هوشش از ابی بصیر بیشتر. گوشش از ابی بصیر بیشتر. حالا اون که دیگه از اصحاب خاص امام صادق بود، ولی دیگه در همین چیزای ظاهری. در همین قوای ظاهری. نه مربوط به مراتب ایمان و این‌ها، نه. خب اون‌ها جداست. همونطوری که بر ما واجب است عقلاً که از ابی بصیر به عنوان أنّه شاگرد امام صادق، و فرد عادل و صادق، حکمی را از امام علیه السلام نقل بکند واجب است اطاعت کنیم، همونجور بر ما واجب است عقلا، که از حکمی که یک یهودی، نصرانی، هرکسی که اطمینان قلبی به صداقت او داریم، از امام علیه السلام اگر نقل بکنه، ما باید اطاعت کنیم. هیچ تفاوت نمی‌کنه. چرا؟ به خاطر این‌که در هر دوی این‌ها، حیثیّت انطباق خبر با </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مخبرٌعنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، لحاظ شده است. بلکه این از اون‌جا بالاتر. فرض کنید که کسی که هوشش بالاتره، دقتش بیشتره، عین ضبط صوت اصلا میاد می‌گیره پس می‌ده. عین ضبط صوت پس می‌ده. یه واو هم جا نمی‌ندازه. و حتی در مقام تعارض و ترجیح هم، ما به قرائن مرجِّحۀ این قسمی می‌توانیم ترتیب اثر بدیم. در مقام تعارض‌ها! می‌تونیم ترتیب اثر بدیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> پس بنابراین، راه وصول به واقع، اون راه، ملاک است، نه شخص خاصی که اون شخصِ خاص برای انسان اون راه را تبیین کند. این حکم چیه؟ حکم عقلی‌ست و حکم حصولی. بر این اساس، کلام رسول خدا، چرا برای ما حجت است، چون یک: رسول خدا در دعوی به رسالت خودش، صادق است. می‌گوید که من رسولٌ من اللَه. رسول خدا صادقه. این صداقت را ما از رسول خدا دیدیم. امانت را از رسول خدا دیدیم. حالا اصلا کاری به معجزات و این‌ها نداریم. اصلا به معجزات کار نداریم. اون‌ها حالا یه بحث‌های دیگه داره. ولی از نقطۀ نظر صداقت، شک نداریم که رسول خدا در این ادّعایی که می‌کند که من نسبت به حقایقِ غیب اطلاع دارم، نسبت به مصالح و مفاسد اطلاع دارم. وقتی که این ادعا را می‌کند، کلام رسول خدا، برای ما، عقلا می‌شه حجت. همین مطلب در مورد ائمه هم هست. هیچ تفاوتی نداره. حالا این از نقطۀ نظر عقلی، که این مطلبی که امشب گفتم، خیلی مطلب مهمی بود. خیلی مسئلۀ مهمی بود و جا برای اون مطالب بعدی....</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1264,50 +1282,51 @@
         </w:rPr>
         <w:t xml:space="preserve">گفت ولی یه چیزی بهت بگم. گفت می‌دونی که من، از همین آخوندها و فلان و این حرفها، بشدت متنفرم! گفتم آره! اینم می‌دونم! اینم می‌دونم! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">از این فلان همه چی! کمونیستم دیگه...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ولی یه چیز بهت بگم! از صحت عمل تو ـ کاری به آخوند ندارم، می‌دونم پدرت هم آخونده. ـ از صحت عمل تو و از صداقت تو و از حسن رفتار تو، اینو بهت بگم، که اگر اسلامی هست، تو مسلمونی! اگر اسلامی درست باشه، تو مسلمونی! ببینید! یه کمونیست! کمونیسته! اعتقاد به خدا نداره! چه برسه به پیغمبر خدا و چه برسه به این‌هایی که ادعای نیابت می‌کنند! همین علما و فلان و نیابت عامه، خاصه، نمی‌دونم چی و...! هیچی رو قبول نداره! ولی صداقت رو قبول داره. حسن رفتار رو قبول داره. حسن سلوک رو قبول داره. چرا قبول داره؟ چون فطرت داره. کمونیسته، ولی فطرت داره. عقل داره. عقلش بسته نشده بر همه چیز. می‌گه اگر قرار باشه اسلام درست باشه، این اسلام، تو مسلمونش هستی، نه اینایی که ادعا می‌کنند. اونم می‌فهمه، که تو هرجایی هم کلکه، هم ألَکه! هم دو لکه! هم... اونم می‌فهمه که درست کجاست؟ دقت بفرمایید! </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و فیه مطالبٌ قابلٌ للتأمّل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">! که صداقت کجاست؟ این کمونیسته! نصرانی‌هاشم می‌دونند. یهودی‌هاشم می‌دونند که آدم راست کیه، آدم غیر راست کیه. ها؟ چون فطرت رو از دست نداده، عقل رو از دست نداده. یعنی همون عقلی که ما را ملزم می‌کند به اطاعت از حق، همون عقل هم به اون کمونیست می‌گه این درسته. دوتا عقل که نداریم، یکیه دیگه. اون عقل هم می‌گه این درسته، این غلطه. این کار غلطه، اون کار درسته. وقتی شما به یه کمونیست دروغ بگی، این جایزه؟ اون نمی‌فهمه این دروغه؟ به یه نصرانی شما خلاف کنی، تقلب کنی، مکر کنی، اون نمی‌فهمه؟ حالا چون نصرانیه باید بهش دروغ گفت؟ چون نصرانیه باید سرش کلاه گذاشت؟ چون نصرانیه وقتی می‌خوای جنس رو بدی، اون تَرَکش رو به خودت برداری، بهش بندازی؟ ها؟ چون نصرانیه دیگه، یهودیه دیگه؟ نه! خلافه! باید با نصرانی هم با حق برخورد کرد!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مرحوم آقا چی می‌فرمودند؟ می‌گفتند ما با همه باید به راستی و به حق برخورد کنیم. این اصل اولی در مبانی سیاسی مرحوم آقا بود. سنۀ چهل و دو! گفتند ما باید ـ عبارتشون [این بود] ـ به شاه هم راست بگیم. شاه! آدم خلاف! دروغ نباید بگیم. اون هم باید از ما راست بشنوه. این مبنای اون طرز فکر بود. به رئیس جمهور امریکا هم باید ما راست بگیم. راست بگو! چرا دروغ می‌گی؟ راست! شاید در اون هم یه نور هدایتی پیدا بشه، هدایت پیدا کنه. اونم آدمه، مثل بقیه. مثل بقیه. مگر افرادی که مسلمون شدند در زمان پیغمبر، از شکم مادرشون شیعه درآمدند؟ همه کافر بودند! مشرک بودند، کافر بودند، چی بودند... خب الآن هم همینطور. الآن ما از اینور و اونور مگه نمی‌شنویم؟ نصرانی ها دارن مسلمون می‌شن، فلان می‌شن، حتی بعضی‌هاشون هم از چیزهای سیاسی و رجال سیاسی هم هستند! خیلی خب! فطرت دارند، عقل دارند، چی دارند، خب یه جرقه‌ای می‌زنه، نوری می‌زنه، شخص چیز می‌شه. این طور نیستش که هدایت فقط مختص ما باشه. برای همۀ افراده. خودمون در رو می‌بندیم. خودمون یه پوششی می‌ندازیم رو قلبمون. خودمون انجام می‌دیم. ولی پوشش... مرحوم آقا می‌فرمودند: به شاه هم باید راست بگید. اون راست از ما بشنوه، دروغ نشنوه. اون می‌فهمه. چرا ما باید اینو بگیم؟ چرا؟ چون ما دعوی نیابت پیغمبر رو داریم می‌کنیم. اگر دروغ بگیم، اون درنمیاد بگه پیغمبرتون هم دروغ می‌گفت مثل شما؟ اونوقت چه جوابی داریم بگیم؟ چی جوابی داریم؟ شما به من دروغ گفتی خیال کردی من نمی‌فهمم؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1329,147 +1348,147 @@
         <w:t xml:space="preserve">توسط ما رفت؟! توسط اون‌هایی رفت که راست گفتند. امانت داشتند. درست عمل کردند. به مردمشون دروغ نگفتند. به مردمشون دروغ نگفتند. چون دروغ را مردم می‌فهمند و راست را می‌فهمند. و حق را در این دو طیف، پیدا می‌کنند. پیدا می‌کنند. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">انشاءاللَه اگر خدا توفیق داد، بقیۀ مطالب برای شب آینده تا ببینیم چی می‌شه.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم صلّ علی محمّد و آل محمد</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -5902,56 +5921,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -5960,51 +5978,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -6229,51 +6247,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -7048,51 +7066,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -7162,72 +7180,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -7437,62 +7458,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -7552,250 +7575,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7872,50 +7924,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -8364,120 +8428,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>