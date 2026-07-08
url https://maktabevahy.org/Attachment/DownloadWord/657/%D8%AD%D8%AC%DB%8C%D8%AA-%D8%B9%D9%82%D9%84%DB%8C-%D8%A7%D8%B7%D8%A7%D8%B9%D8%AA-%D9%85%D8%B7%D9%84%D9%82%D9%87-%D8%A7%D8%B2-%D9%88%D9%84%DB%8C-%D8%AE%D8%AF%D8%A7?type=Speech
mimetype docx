--- v1 (2026-05-07)
+++ v2 (2026-07-08)
@@ -1749,61 +1749,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="7" name="_x0000_i0007" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="138" name="_x0000_i0138" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0007" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0138" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>