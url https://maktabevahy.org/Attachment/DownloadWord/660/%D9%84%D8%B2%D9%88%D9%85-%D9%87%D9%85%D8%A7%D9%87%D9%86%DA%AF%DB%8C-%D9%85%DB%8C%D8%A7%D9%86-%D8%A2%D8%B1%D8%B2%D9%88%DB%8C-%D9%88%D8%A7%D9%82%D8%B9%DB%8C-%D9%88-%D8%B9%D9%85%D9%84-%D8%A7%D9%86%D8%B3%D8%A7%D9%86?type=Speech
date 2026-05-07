--- v0 (2025-10-29)
+++ v1 (2026-05-07)
@@ -12,58 +12,52 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> سال1433- جلسه3- لزوم هماهنگی میان آرزوی واقعی و عمل انسان</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -125,94 +119,97 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و علی آله الطّیبین الطّاهرین و اللعنة عَلَی أعدائِهِم أجمَعینَ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عَظُمَ یا سَیِّدی أملی، و ساءَ عملی، فأعْطِنی من عفوک بمقدار أمَلِی؛ و لا تؤاخذنی بأسوء عملی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بزرگ است، بلندمرتبه است، عظیم است ای آقای من، آرزوی من؛ آرزوی من خیلی عظیم است، خیلی بلند است. و در عین حال عمل و کردار من ناپسند است و در خور این آرزو و این خواست و این تقاضا نیست؛ ارتباطی با همدیگر ندارند. وقتی انسان یک آرزویی دارد، در عمل، باید رفتارش منطبق با آرزو باشد. وقتی انسان یک نیتی دارد، کاری که انجام می‌دهد باید او را به آن نیت برساند، و الّا در واقع نیت ندارد؛ خودش را بازی داده. کسی که می‌خواهد برای رسیدن به یک مقصدی حرکتی انجام بدهد، باید مقدِّماتی که در پیش می‌گیرد، آن مقدّمات، منافی و معارض با آن هدف نباشد. می‌شود شما قصد رفتن به طهران بکنید، جادۀ اصفهان را در پیش بگیرید بروید؟ هیچ‌وقت شما را به طهران نمی‌رساند. می‌شود شما فرض کنید که فردا به دنبال کسب اشتغال و این‌ها بروید، نیت داشته باشید، بعد درِ منزل را روی خودتان قفل کنید و در منزل خودتان را حبس کنید؟ این عمل با این خواست در تعارض است، منافات دارد. می‌شود برای رسیدن به یک مدارج علمی و تحصیل مدرک، به جای این‌که شما بروید کتابش را بخرید، مطالعه بکنید، مباحثه‌اش را بکنید، دنبال استاد خوب بروید، ـ ببینید این‌ها همه‌اش می‌شود به جای این یعنی این‌ها همه مقدمات مناسب است، رفتار، رفتار مناسب است، رفتار در رسیدن به مقصد و به مقصود است. ـ به جای این‌، دنبال لهو و لعب بروید، دنبال تحصیل نروید، استاد را ندیده بگیرید، سعی و کوشش در این باره نکنید و خودتان را به مسائل دیگر مشغول کنید. این منافات دارد، هیچ‌وقت مدرک به شما نمی‌دهند، هیچ‌وقت به مرتبۀ تحصیل نمی‌رسید. این چه عمل و آرزویی است که امام سجّاد می‌فرماید که خدایا این عمل من، با این آرزوی من نمی‌خواند؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> خب ما در سنوات گذشته، راجع به کیفیّت رفتار انسان در قبال نعمت‌های پروردگار و در قبال مقام عزّ ربوبی، مطالبی عرض کردیم و عرض کردیم که این کلمات امام سجاد علیه السلام در این دعای ابی‌حمزه، که می‌فرماید </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">انا الذی، انا الذی، انا الذی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">... من آن کسی هستم که این کار را کردم، من آن کسی هستم که این گناه را انجام دادم، من آن کسی هستم که این عمل خلاف و خطا از من سر زد، این‌ها شوخی نیست و این نیست که آمدند این حرف‌ها را برای ما بزنند، این‌طور نیست. واقعا امام سجاد وقتی در مقابل پروردگار قرار می‌گیرد و آن جنبۀ ربوبی را مدّ نظر خودش قرار می‌دهد... خیلی عجیب است! خیلی عجیب است! و در قبال آن جنبۀ ربوبی مقام عبودیّت خود را دارد لحاظ می‌کند، واقعا و حقیقتا و صد در صد و تحقیقا این مطلب را از روی قطع و یقین و حاقّ واقع، این مسئله را مطرح می‌کند و به خدا عرضه می‌دارد که اگر لطف تو نباشد، من همان هستم که این کار را می‌کنم، من همانم که این کار را می‌کنم، من همانم... این خیلی مسئلۀ دقیقی است‌ها! خیلی مسئلۀ مهمی است برای ما. این‌جا جایی است که دیگر به قول مرحوم آقا: استخوان‌ها به لرزه و به خُرد شدن درمی‌آید و نفس انسان دیگر بریده می‌شود که چطور همین آدمی که تا دیروز به به و چَه چَه و فلان و بهمان می‌کرد، همین آدم می‌بینی در امروز یا در فردا گفتارش تغییر می‌کند! چه شد؟! چه پیش آمد؟ خیلی خطر است قضیه. همان آقایی که تا دیروز می‌گوید علّامۀ طهرانی در دنیا نظیر ندارد، از نظر علمیّت رو دست ندارد، از نظر دید باطن کسی به پایش نمی‌رسد، از نظر اطلاع بر امور، کسی مانند او نیست، همین آقا دو ماه بعد می‌آید و القاب و تعابیر سخیف و وقیح و قبیح را نسبت می‌دهد: این اصلا آدم نیست! این اصلا علم ندارد! این اصلا فلان است، این چقدر متکبر است، این چقدر خودکامه است، این چقدر دیکتاتور است، این چقدر فلان است، این چقدر... اِ اِ اِ اِ! این آقا که فرقی نکرد! همین آقا نمازش را که تا حالا دارد می‌خواند، این آقا همین‌طور عبادت‌هایی که قبلا انجام می‌داد در این دو ماهه که رها نکرد که تو داری این حرف‌ها را می‌زنی! چه شد قضیه؟ چه مسئله‌ای به وجود آمد که همین آقایی که مانند نداشت،حالا بدتر از این آقا وجود ندارد؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این‌ها چیزهایی است که ما تجربه کرده‌ایم‌ها! همین‌طوری می‌آییم و می‌نشینیم دعای ابی‌حمزه و دعای افتتاح، همین حرفهایی که الآن بنده دارم خدمت رفقا می‌زنم، این ها را من از خود نمی‌گویم... همین مطالب را به عینه شب‌های ماه رمضان، ما در مسجد قائم از مرحوم آقا می‌شنیدیم و همین‌ها می‌آمدند پای صحبت ایشان، همین‌ها! همین‌ها! کجا رفت؟ چه شد؟ این‌جاست که آدم باید به خدا پناه ببرد، باید به خدا پناه ببرد. امام سجاد همین مطلب را دارد می‌فرماید و همین مسئله را دارد به خدا عرضه می‌دارد که خدایا! من از این خطر دارم می‌ترسم که امروز دارم حمد و ثنای تو را به جا می‌آورم، فردا می‌آیم و تو را مورد لعن و نفرین قرار می‌دهم! من! همین منِ امام سجاد! چرا؟ چون تا دیروز عنایت تو شامل حال من شده، امروز عنایتت را برداشتی، من از همۀ افراد بدتر شده‌ام، از همۀ افراد من به انحطاط افتاده‌ام. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -543,50 +540,51 @@
         </w:rPr>
         <w:t xml:space="preserve">چه شد؟ همین آقا که می‌گفت مگر می‌شود یکی خورشید را ببیند و بعد انکار بکند! بزرگان گفتند نکن، اولیاء خدا گفتند نکن، به من پیغام دادند برو بگو آن مقدار که به شما دستورِ ذکر دادیم، یک دانه حق نداری اضافه بگویی، گفتند نکن، نکرد، چه شد؟ این هم خورشید را انکار کرد!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">می‌گویند چهارصد تا، چهار صد تا تمام شد! چهار صد و یکی هم نباید گفت. می‌گویند صد تا، می‌گویند دویست تا، می‌گویند اصلا شما نگو، می‌گویند اصلا شما این کار را نکن، می‌گویند شما این کار را بکن، این دیکتاتوری نیست! این خودمحوری نیست، احمق جان! این‌ها برای تو دارند این را می‌گویند! چه گیر خودشان می‌آید؟ دارند یک چیزی می‌بینند که اگر تو بخواهی به این روش بروی فردا به همین مسئله و به همین معضل گرفتار خواهی شد؛ به همین قضیه می‌افتی.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خب این نتیجۀ چیست؟ این نتیجۀ این است که ما آرزویمان آرزوی بزرگان نیست. اگر آرزوی ما آرزوی بزرگان باشد، آرزوی اولیاء خدا باشد، آرزوی آن‌هایی که دارند می‌گویند </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عَظُمَ یا سَیِّدی أملی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، آن‌ها باشد، راه مناسب با آن آرزو را ما انتخاب می‌کنیم، نه این‌که هرکاری دلمان خواست بکنیم! هرکاری دلمان می‌خواهد می‌کنیم، هر راهی که دلمان می‌خواهد می‌رویم، به هر قضیه‌ای که می‌خواهیم، بعد هم که... </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بنده در همین جلد دوم اسرار ملکوت ـ حالا دیگر اسم نمی‌بریم و توضیح بیشتری نمی‌دهیم، خود رفقا طبعا خوانده‌اند و مطالعه کرده‌اند ـ در آن‌جا بنده مطالبی آورده‌ام و بدانید که رفقا و دوستان که من روی تک‌تک کلماتی که در این کتاب آورده‌ام نظر دارم‌ها! روی تک‌تک کلمات! یعنی می‌نشستم فکر می‌کردم این کلمه را بیاورم یا کلمۀ مرادفش را؟ تا این حد دقت داشتم، که تا آن مقداری که می‌توانم مطلب را باز کنم، تا آن مقدار ادای مطلب کرده باشم.‌ ـ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -687,270 +685,273 @@
         </w:rPr>
         <w:t xml:space="preserve">همین‌طور نگاه می‌کنند!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ـ نه، ما این حرف‌ها را قبول نداریم، باید بیایی تسلیم بشوی، باید بیایی بیعت کنی، ما این حرف‌ها را قبول نداریم!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قبول نداریم یعنی چی؟ آقا تو مغز داری یا نداری؟ تو آدمی یا نیستی؟ تو انسانی یا نیستی؟ این چیست؟ خورشید را دیدن و انکار کردن! همان حرفی که آن آقا زد. پس ببینید هست، و این به یک جایی هم می‌رسد، همین آقا، به یک جایی می‌رسد که طفل چند ماهه را، اینی که دیگر بابا گرگ بیابان هم این کار را نمی‌کند، طفل چند ماهه را پدرش می‌آورد برای این‌که </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ألا تَرَوْنَ کَیْفَ یَتَلَظّی عَطَشاً</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">؟ خودتان بگیرید این را سیرابش کنید!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">برمی‌دارند با تیر می‌زنند و بعد هم همین‌طوری نگاه می‌کنند! همین‌طوری نگاه می‌کنند</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این روز روز خطر است برای ما، ما نباید فقط به داستان عاشورا به یک داستان گذشته نگاه کنیم که تمام شد، امروز برای ما روز عاشوراست، هر روز برای ما روز عاشورا است؛ که خدا نکند ما برسیم به این‌جا، اگر برسیم به این‌جا می‌گیریم و می‌زنیم و می‌کشیم و توجیه می‌کنیم! می‌کشیم و می‌بریم و له می‌کنیم و توجیه می‌کنیم، به حساب خدا هم می‌گذاریم! به حساب خدا می‌گذاریم!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">همان حرفی که عمر سعد زد: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یا خیل اللَه! ارکبوا ببسم اللَه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">! ای لشکریان خدا! عجب! بی‌پدر تو که دیشب می‌گفتی من می‌دانم جهنم می‌روم، حالا داری به این‌ها خیل اللَه می‌گویی؟ خودت دیشب به امام حسین نگفتی که من یقین دارم به جهنم می‌روم ولی حکومت ری را چکار کنم، نمی‌توانم از دست بدهم؟ حالا دارد به لشکریانش می‌گوید یا خیل اللَه! عجب آدمی بودها! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">با الفاظ بازی می‌کنیم. همان الفاظی که در آن طرف است، همان الفاظ می‌آید این‌طرف. همان اللَه، همین اللَه، همان بسم اللَه، همان بسم اللَه، همان الحمدلله، همین الحمدلله، همان نماز، این نماز، آن روزه، این روزه... ببینید عین هم، فقط در چه تفاوت دارند؟ فقط در دل. این چه نیتی دارد، آن چه نیتی دارد. آن امام حسین و افرادش و یارانش در چه نیت و حال و هوایی دارند نماز می‌خوانند، این‌ها در چه نیتی دارند نماز می‌خوانند. همان نماز است‌ها. به جان شما همان اللَه اکبر است، وضو می‌گیرد، اول صورت را می‌شوید و دست راست و بعد هم دست چپ و مسح و همان، همه‌اش تکمیل است، همه‌اش تکمیل است. بعد هم بلند می‌شود نماز می‌خواند، دلش هم خوش است نماز را خوانده؛</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> این مطالب، مطالبی است که در نظر داشته باشید تا انشاءاللَه در شب دیگر ببینیم این اَمل چیست؟ چه فرقی بین اَمل امام سجاد است و آن اَمل و آرزوی ما که بینش انقدر تفاوت وجود دارد؟ امام سجاد چه در نیت دارد، ما چه در نیت داریم؟ و اینی که حضرت عرضه می‌دارد </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عظُم یا سیّدی أملی </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خب ما می‌بینیم خب این همینی است که ما داریم دیگر؛ خب ما همینیم دیگر، همین بهشت رفتن و تکلیف خدا انجام دادن و رضای خدا کسب کردن و همینی است که ما داریم دیگر. نه! مسئله چیز دیگر است و مقدّماتش هم چیز دیگر است، آن یک چیز دیگری می‌طلبد و ما به دنبال چیز دیگری. ما داریم فیلم بازی می‌کنیم، ما داریم ظاهرسازی می‌کنیم، ما داریم ادا در می‌آوریم، توجه کردید؟ ادا درمی‌آوریم، و الّا اگر کسی بخواهد به همان راه و روش برود، دیگر سرش را این‌طرف و آن‌طرف نمی‌گرداند، سرش را پایین می‌اندازد، چشمش را دیگر این‌طرف و آن‌طرف نمی‌گرداند، پایین می‌اندازد، می‌رود دنبال این‌که بزرگان چه کردند، و خیلی کارهای دیگر و خیلی مسائل دیگر.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خدا انشاءاللَه که در این ماه مبارک ما را متوجه کند، مستبصر کند، فهم ما را بالا ببرد، که همۀ این مطالب به فهم برمی‌گردد، همۀ این مسائل به فهم برمی‌گردد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یک وقت مرحوم آقا نشسته بودند، صحبتی از مرحوم آقای حداد می‌کردند، رو کردند به والدۀ ما ـ خدا همه را رحمت کند، همۀ گذشتگان از شیعیان امیرالمؤمنین، همه را مورد رحمت واسعۀ خودش قرار بدهد ـ فرمودند: من در دنیا شخصی با فهم‌تر از این مرد ندیدم! با فهم‌تر! نمی‌گویند حالش بهتر بود از همه، نمی‌گویند حالات عرفانی و مشاهدات و مکاشفاتش... فهمش! فهمش را... من بالاتر از این ندیده‌ام. خداوند فهم ما را در این ماه باز کند، ما را به مصالح و مفاسد خود بصیر بگرداند، و راه و روش ما را مورد رضای خود و اولیای خود قرار بدهد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهمّ صَلِّ عَلَی مُحَمَّدٍ وَ آلِ مُحَمَّدٍ</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1211,61 +1212,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="36" name="_x0000_i0036" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="32" name="_x0000_i0032" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0036" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0032" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5383,56 +5384,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -5441,51 +5441,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5710,51 +5710,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6529,51 +6529,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6643,72 +6643,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6918,62 +6921,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -7033,250 +7038,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7353,50 +7387,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7845,120 +7891,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>