--- v1 (2026-05-07)
+++ v2 (2026-08-17)
@@ -1212,61 +1212,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="32" name="_x0000_i0032" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="15" name="_x0000_i0015" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0032" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0015" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>