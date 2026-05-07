--- v0 (2025-10-23)
+++ v1 (2026-05-07)
@@ -12,58 +12,52 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> سال١٤٣٣- جلسه٦- ذات پروردگار متعال به‌عنوان تنها آرزوی عظیم سالک</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -137,119 +131,124 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عَظُمَ یا سَیِّدی أملی و ساءَ عَمَلِی، فأعْطِنی مِن عَفْوِک بِمِقدار أمَلِی؛ و لا تُؤاخِذْنِی بأسْوَءِعَمَلِی.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بزرگ و عظیم و بلندمرتبه و بلندجایگاه است ای مولای من آرزو و خواست و مطلوب و مقصود من؛ همۀ این‌ها تقریبا به یک معناست. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و ساء عملی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، ولی عمل و کردار من، کردار زشت و نامناسب و غیر موزون است، هیچ ارتباطی با این مقصد من ندارد، هیچ هم‌خوانی و هم‌گونی با آن مطلوب من ندارد آن عملی که انجام می‌دهم. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فأعطنی من عفوک بمقدار أملی </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حال که این چنین است، از عفو و کرم و بخشش و کرامت خود، بیا و آن مطلوب و مقصود مرا برآورده کن و به عمل من نگاه نکن و عمل مرا در حساب نیاور و مسئله را بر اساس عمل من قرار نده. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و لا تؤاخذنی بأسوء عملی. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">به کار زشت و نامناسب من، مرا مؤاخذه نکن و خلاصه حساب مرا با عمل من نسنج، بلکه حساب مرا با آن آرزو و مقصد و مطلوبی که در دل دارم بسنج با آمیخته‌ای از عفو و بخشش خود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خب راجع به این مطلب در شب‌های گذشته تا حدودی مطالبی خدمت رفقا عرض شد و گفتیم که مسئلۀ طلب و خواست در افراد مختلف است. این چه عظمتی است در این فقرات که امام سجّاد علیه السلام در قبال ساحت کبریائی حقّ، دعوی عظمت می‌کند؟ آخر بنده که نباید بیاید در قبال خدا بگوید خدایا خواست من خیلی بلند است، خیلی عظیم است، مطلب من خیلی عظیم است، مطلوب من خیلی عظمت دارد، مقصد و مقصود من جایگاهش خیلی بلند است... آدم بلند می‌شود بیاید جلوی خدا این‌طوری حرف بزند؟ خدایی که در دعای قنوت در روز عید فطر انشاءاللَه می‌خوانیم: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم أهلَ الکبریاء و العظمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">! خدایا اهلیّت و سزاوار کبریائیت و عظمت، تو هستی! بقیه کبرائیّت ندارند! کبر دارند، ولی کبریائیّت ندارند! خودشان را عظیم می‌پندارند، ولی عظمت واقعی ندارند. کبریائیّت یعنی جایگاهی که غیر را در آن حریم راه نمی‌دهد و دست غیر از رسیدن به آن مرتبه و آن حریم کوتاه است؛ این را می‌گویند کبریائیّت. عظمت هم خب معنایش روشن است دیگر: بزرگی در قبال کوچکی؛ و این بزرگی به همۀ معانی خودش می‌شود تفسیر بشود. مرتبۀ بلند نسبت به مرتبۀ دانی، حقیقت عامّ الشّمول که همۀ موجودات هستی را در برگرفته در قبال موجودات مقیّد و جزئی. خب آن عظیم است، این کوچک است. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">شما نگاه به یک لیوان کنید و نگاه به یک پارچ آب کنید؛ کدام بزرگ‌ترند؟ خب آن پارچ آب بزرگ‌تر است از آن لیوان، زیرا لیوان آبش در درون پارچ جا می‌گیرد، ولی آن آب پارچ در درون لیوان جا نمی‌گیرد؛ بیشتر است، سر ریز می‌شود. پس آن عظیم است نسبت به این، بزرگ است. حالا شما یک حوض را در نظر بگیرید نسبت به یک پارچ و همین‌طور بروید بالا: رودخانه نسبت به یک حوض، دریاچه نسبت به رودخانه، دریا نسبت به دریاچه، اقیانوس همین‌طور... همین‌طور بالا بروید: کرۀ زمین را شما در نظر بگیرید نسبت به کرات دیگر؛ نسبت به کرۀ ماه چند برابر است؟ چهارده برابر است، هان؟ اگر اشتباه نکنم نسبت به کرۀ ماه.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -290,132 +289,136 @@
         </w:rPr>
         <w:t xml:space="preserve">چه خبر است؟ چه خبر است؟ بروید خانه‌تان حالا یک ماشین حساب بردارید، ببینید تا سحر می‌توانید در بیاورید که... آن‌هایی که... دیگر حالا بخواهیم در این مسائل برویم خیلی چیز می‌شود دیگر... این را می‌گویند عظمت! شما نگاه کنید ببینید یک نفر روی کرۀ زمین است، برای دو متر جا دارد با آن یکی دعوا می‌کند! دو متر! دو تا یک متر جایی: نمی‌دانم از من گرفته، به من داده... سر دو متر جا! که آن نسبت به کرۀ زمین، اصلا یک پر کاه هم به حساب نمی‌آید. حالا شما ببینید این کرۀ زمین، در ارتباط با آن عالمِ مادّه که تا الآن فقط سیصد میلیون سال نوری‌اش را به دست آورده‌اند؛ یعنی این نوری که در آن صفحۀ آینۀ تلسکوپ می‌تابد و به واسطۀ آن، کشف یک ستاره یا سیّاره در آن دستگاه تلسکوپ مشهود می‌شود، این نور سیصد میلیون سال قبل راه افتاده، الآن رسیده! سیصد میلیون سال قبل راه افتاده، حرکت کرده، از هرچه بوده، تازه الآن رسیده به این آینه و فرض کنید که آینۀ منعکس کنندۀ انوار سماوی و به واسطۀ کیفیّت طول موج، آن دستگاه کشف می‌کند که این فاصله چقدر بوده. پس عظمت چیست؟ این است! شما این عالم وجود را نگاه کنید، نسبت به کرۀ زمین؛ کدام عظمت دارند؟ کدام بزرگی دارند؟ کدام شمول دارند؟ زمین یا این؟ سر سوزن هم نمی‌توانید شما به حساب بیاورید اصلا. زمین را نسبت به عالم وجود سر سوزن هم نمی‌توانید به حساب بیاورید. آن‌وقت ما چه ادعاها داریم! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این عالم ماده نسبت به عالم مثال که علت این عالم است، مثل کرۀ زمین است نسبت به این عالم وجود! یعنی کلّ این عالم مادّه. و آن نسبت به بالا و آن نسبت به بالا، شما این را ضرب‌در هفت کنید، هرکدامش نسبت به دیگری حکم قطره را در اقیانوس دارد؛ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این‌جاست که وقتی ما در دعای قنوت می‌خوانیم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اللَهم أهلَ الکبریاء و العظمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، نشان می‌دهیم آنی که اهلیّت دارد، قبای کبریائیت و عظمت بر قامت او برازنده است، بقیه همه ادعای پوچ و پوشالی می‌کنند؛ خیال می‌کنند عظمت دارند، پف بکنید دم دیوار مثل اعلامیۀ دیوار می‌چسبند! خیال می‌کند عظمت دارد، کجایش عظمت دارد؟ کجایش کبریائیت دارد؟ حالا دو نفر فعلا دو روز به او می‌گویند این‌طرف و آن طرف می‌کنیم، می‌روند و می‌آیند، خیال می‌کند خبری است. بابا یک ویروس انقدری که اصلا به چشم هم نمی‌آید، در میکروسکوپ هم دیده نمی‌شود، یک ویروس می‌افتد به جانت، عین جنازه می‌افتی روی زمین؛ چه ادعایی؟ چه حسابی؟ این حرف‌ها چیست؟ این حرف‌ها چیست؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">همان‌هایی که امروز دارند از تو فرمان‌برداری می‌کنند، همان‌ها فردا بر تو فرمان می‌رانند؛ حواست باشد. و چه خوب است که تا زود است انسان متوجه بشود. تا هنوز وقت باقی است انسان به مجاز و حقیقت پی ببرد، و تا هنوز فرصت از دست نرفته است، انسان به خود برسد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تا زدستت می‌رسد کاری بکن، قبل از این‌ که فرصت از دست برود؛ آن‌وقت دیگر حال و مجال نمی‌ماند برای تدارک. الآن انسان می‌تواند کاری انجام بدهد. این مسئله چیست؟ مسئلۀ عظمت است. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بنا بر این ما می‌بینیم که در قرآن، در آثار اهل‌بیت، در بیان بزرگان، این مسئلۀ عظمت جایگاه و مفهوم خودش را دارد. مثلا راجع به پروردگار در دعاء عرضه می‌کنیم: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم أهلَ الکبریاءِ و العظمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. در دعای جوشن: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم إنّی أسئلک یا عظیم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. ای کسی که بزرگ هستی و در بزرگی به حدّ اعلی رسیده‌ای. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">دربارۀ رسول خدا داریم: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم إنّی أسئلک بالتجلی الأعظم فی هذا اللیل المعظم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ در شب مبعث، آن دعای در شب مبعث راجع به رسول خدا خطاب می‌کند، پروردگارا من از تو تقاضا می‌کنم، درخواست می‌کنم، طلب می‌کنم، واسطه قرار می‌دهم در امشب یک حقیقتی را که آن حقیقت تجلی اعظم توست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اعظم یعنی چه؟ یعنی بزرگ‌تر؛ افعل التفضیل است دیگر. بزرگ‌ترین تجلی و ظهوری که از ذات اقدس تو به خارج از مرتبۀ صرافت و بساطت تو تقیّد پیدا کرده. ما همه چه هستیم؟ تجلیات خدا هستیم؛ اگر تجلی خدا نبودیم که این‌جا نبودیم؛ عدم بودیم، محو بودیم، اسمی بر ما نبود، رسمی بر ما نبود. همۀ آن‌چه که در عالم است، همۀ این‌ها تجلی خداست. تجلی، یعنی یک حقیقتی که از ذات پروردگار ظهور خارج و عینی پیدا کرده. این را می‌گویند تجلی؛ نه این‌که جدا شده‌ها؛ اگر بگویید جدا شده این که کفر است. جدا شدن، مثل این‌که این پارچ را دست می‌گیرند، در این لیوان آب می‌ریزند. الآن این لیوان که در دست من است، آبش با آن‌چه که در پارچ است فرق می‌کند؛ جدا شده، ارتباطی دیگر به او ندارد. بله اگر بخواهیم بریزیم در آن، یکی می‌شود، ولی الآن جداست، دو متر هم فاصله است. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -529,126 +532,131 @@
         </w:rPr>
         <w:t xml:space="preserve">إِنِّي أَرىٰ فِي اَلْمَنٰامِ أَنِّي أَذْبَحُكَ فَانْظُرْ مٰا ذٰا تَرىٰ قٰالَ يٰا أَبَتِ اِفْعَلْ مٰا تُؤْمَرُ سَتَجِدُنِي إِنْ شٰاءَ اَللّٰهُ مِنَ اَلصّٰابِرِينَ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿الصافات‌، ١٠٢﴾</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">من در خواب دیده‌ام که دارم تو را در راه خدا قربانی می‌کنم؛ چیست نظرت؟ رأیت چیست؟ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">‌ قالَ يا أَبَتِ افْعَلْ ما تُؤْمَرُ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">! نگفت این حرام است، قتل نفس محترمه حرام است. گفت: ‌ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قالَ يا أَبَتِ افْعَلْ ما تُؤْمَرُ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">! همین الآن بیا انجام بده. همین الآن به آن مأموریتی که داری بیا برس، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ستجدنی انشاءاللَه من الصّابرین</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. من صابر هستم، در این امتحان صبر می‌کنم، این امتحان را رد می‌کنم، عبور می‌کنم، از خود می‌گذرم، از نفسم می‌گذرم، هم تو باید بگذری از تعلقت، هم من باید بگذرم از نفسم؛ هر دو. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قضیۀ ذبح حضرت اسماعیل، فقط اختصاص به حضرت ابراهیم نداشت؛ خود حضرت اسماعیل باید در این‌جا بگذرد و عبور کند و از نفس رد بشود تا به مقام ولایت برسد. بدون این فایده ندارد. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ستجدنی إنشاءاللَه من الصّابرین</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بعد حضرت ابراهیم می‌آید می‌خواهد او را ذبح کند، می‌بیند چاقو نمی‌بُرد. چاقو نمی‌بُرد، می‌آید: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قد صدّقت الرؤیا </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">رؤیا را تصدیق کردی و به مضمونش عمل کردی و جامۀ عمل پوشاندی و حرکت کردی و گذشتی و از تعلق رد شدی و به مقام امامت رسیدی.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ إِذِ اِبْتَلىٰ إِبْرٰاهِيمَ رَبُّهُ بِكَلِمٰاتٍ فَأَتَمَّهُنَّ قٰالَ إِنِّي جٰاعِلُكَ لِلنّٰاسِ إِمٰاماً قٰالَ وَ مِنْ ذُرِّيَّتِي قٰالَ لاٰ يَنٰالُ عَهْدِي اَلظّٰالِمِينَ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -657,88 +665,91 @@
         </w:rPr>
         <w:t xml:space="preserve">﴿البقرة، ١٢٤﴾</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> آخرین امتحان این بود، امتحان ذبح فرزند بود، آن هم که؟ حضرت اسماعیل! که اصلا مانندش در دنیا پیدا نمی‌شود، از جهت کمالات، قابلیت‌ها، استعدادها، مطالبی که در درونش هست، و زمینۀ برای به وجود آمدنِ مقام رسالت و رسول خدا و ائمۀ هداست، همۀ این‌ها در نفس حضرت اسماعیل بود. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خب این در این‌جا چه می‌شود؟ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قد صدّقت الرؤیآ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ تصدیق کردی. بعد می‌فرماید در این‌جا: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و فدیناه بذبح عظیم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">! عجب! شما می‌بینید در این‌جا عظمت را خدا آورده: ما به یک ذبح عظیمی تبدیل کردیم؛ قبول کردیم، قبول کردیم، تو را رد نکردیم، نمرۀ منفی به تو ندادیم، نمرۀ قبولی به تو دادیم، نمرۀ قبولی به تو دادیم، البته بعد از این‌که دو سه مرتبه، دو سه شب پشت سر هم حضرت ابراهیم خواب دید و این هم خودش یک اسراری است که چرا در مرتبۀ اول یقین پیدا نکرد بعد در مرتبۀ دوم باز خواب دید، باز شک داشت، باز در مرتبۀ سوم، این‌ها همه مراتبی می‌رساند که هنوز نیاز به تکامل روحی و تکامل معنوی داشته، و الّا از همان خواب اول و از همان بشارت اول حضرت ابراهیم باید مطلب را می‌گرفت و به مسئله واقف می‌شد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خب این‌جا خدا می‌فرماید: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و فدیناه بذبح عظیم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ ما به یک ذبح عظیمی... خب خیلی‌ها هستند در همین تفاسیر و این طرف و آن طرف می‌گویند که در اینجا یک گوسفند بهشتی آمد و حضرت ابراهیم ذبح کرد، و خدا این قربان را قبول کرد؛ و چون گوسفند هم گوسفندِ ـ من شنیده‌ام ها! از بعضی بزرگان هم شنیده‌ام ـ و چون این گوسفند گوسفند بهشتی هست، خیلی قابلیت دارد که خدا از او تعبیر به عظمت کند. مال بهشت است دیگر، گوسفندهای معمولی که نیست. واقعا این‌طور است؟! واقعا این‌طور است؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">من گفتم آقا آخر مقام حضرت اسماعیل با آن مقام خلافت اللَهی، این عظمتش بیشتر است، یا یک گوسفندی که بع بع می‌کند، حالا فوقش در بهشت فرض بکنید که چیز می‌کند، کدامش...؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -769,64 +780,66 @@
         </w:rPr>
         <w:t xml:space="preserve">گفت: خب همین است، غیر از این که نمی‌شود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این یک طور. ولی وقتی که ما روایات را نگاه می‌کنیم، امام صادق علیه السلام می‌آیند تفسیر می‌کنند این آیه را، می‌فرمایند منظور از فدیناه بذبح عظیم، حضرت سید الشهداست. آهان! این‌جا آدم می‌رود که در این‌جا خدا دارد به حضرت سیدالشهداء لقب عظمت می‌دهد: این عظیم است! این عظیم است!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">به جای او، این فرزند را ما برگزیدیم برای قربان. در آن‌جا چاقو نبُرید، ولی برای این می‌بُرد. در آن‌جا چند بار خواب دیده شد؟ ولی در این‌جا یک بار خواب دیده. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّ اللَه شاء أن یراک قتیلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. رسول خدا در خواب به سیدالشهداء می‌فرمایند: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یا حسین! اخرج إلی العراق، فإنّ اللَه شاء أن یراک قتیلاً</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، خدا می‌خواهد تو را قتیل ببیند. شاء یعنی مشیّت خدا بر این تقاضا تعلق گرفته است که تو در این‌جا قربانی این حقیقت ولایت و مسیر ولایت بشوی. و حضرت قبول می‌کند و می‌پذیرد و هیچ حرف ندارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خواجه چه می‌فرماید در آن شعر معروف به به به به، واقعا آفرین! آفرین!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -847,205 +860,214 @@
         </w:rPr>
         <w:t xml:space="preserve">چرا که وعده تو کردی و او به جا آورد. تو وعده دادی که فرزندت اسماعیل را در راه خدا قربانی‌ می‌کنی، اما بعد از سه مرتبه خواب دیدن، آمدی و ادا کردی وعدۀ خودت را، اما او به جا آورد. خب البته بعضی‌ها می‌گویند شاید منظور خواجه در این‌جا خودِ سید الشهداء باشد که خلاصه حضرت آمد و به این وعده عمل کرد. ولی من خیال می‌کنم منظور خودِ امیرالمؤمنین است. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مرید پیر مغانم که همان امیرالمؤمنین باشد، همان صاحب ولایت، که وعده داد که فرزندش امام حسین را در روز عاشورا در راه خدا، در راه عبودیّت و در راه ولایت قربانی کند. حالا هردویش هم خب درست است؛ فرق نمی‌کند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خب این را شما نگاه کنید، می‌بینید که در این‌جا دارد </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عظیم! و فدیناه بذبح عظیم! </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حالا که حضرت اسماعیل نشد، ولی یکی به جایش هست، آن چیز دیگری است، آن عظیم است، آن همۀ عالم وجود را گرفته، آن ذات ذاتی است که همان اهلیّت کبریاء و عظمت، ظهور در این نفس پیدا کرده با تمام تجلیّات و با تمامِ... در اعلی مرتبۀ تجلی، این عظمت در خارج تحقق پیدا کرده. در بالاترین مرتبۀ از تجلی، این نفس سیدالشهداء در خارج تعیّن پیدا کرده؛ لذا می‌فرماید </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و فدیناه بذبح عظیم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. قربانی عظیمی در راه است که به آن خواهید رسید، که آن قربانی، قربانی عظیم است. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حالا در این‌جا معلوم می‌شود اینی که حضرت سجّاد می‌فرماید </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عظم یا سیدی أملی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، حضرت چه را می‌خواهد بفرماید. داریم کم‌کم می‌رسیم. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عظم یا سیدی أملی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، یعنی پروردگارا یک آرزویی در دل من است، یک مقصودی در دل من است، یک غایت و هدفی است در دل من، به همان عظمتی که در دعای ماه رمضان می‌خوانید روزها: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یا علیّ یا عظیم، یا غفور یا رحیم؛ یا علیّ یا عظیم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">! ای کسی که بلندمرتبه هستی! از همۀ هستی، تو بلندمرتبه‌تری، و ای کسی که دارای عظمت هستی و از همۀ هستی، عظمت تو عظیم‌تر است، ما تو را به این عظمت و به این عُلُوّ می‌خوانیم که این‌طور و این‌طور و این‌طور. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حالا نگاه می‌کنیم می‌بینیم که حضرت سجّاد می‌فرماید: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عظم یا سیدی أملی، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عظیم است أمَل من، مقصود من، پس این در این‌جا چیست؟ یعنی خود ذات پروردگار. امام سجاد می‌فرماید مقصود من، ذات پروردگار است؛ تمام شد. نه مقصود من بهشت اوست، نه مقصود من حوریه و غلمان و گلابی و پرتقال و سیب بهشت است، نه مقصود من جنّات تجری من تحتها الأنهار است، نه مقصود من تنعّم و... مقصود من خود ذات پروردگار است. چون می‌گوید </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم أهلَ الکبریاء و العظمة... یا علیّ یا عظیم... </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یا در آن [خطبه‌ای] که دربارۀ متقین هست، امیرالمؤمنین علیه السلام دربارۀ متقین چه می‌فرماید؟ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عظم الخالق فی أنفسهم فصغر ما دونه فی أعینهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، عظیم! فقط یک عظمت در نفس این‌ها و در قلب این‌ها جای دارد، آن عظمت چیست؟ یک عظمت است، آن عظمت، عظمتِ پروردگار است. آن عظمت، نفس این‌ها را پُر کرده، مغز این‌ها را پُر کرده، دل و قلب این‌ها را پر کرده آن عظمت، به نحوی که دیگر چیزی نمانده! حالا نگاه به شاه می‌کنند: هه، این را ببین! نگاه به وزیر می‌کند: هه! نگاه به تخت می‌کند: چوب! نگاه به تیر و تفنگ و نمی‌دانم چه و این حرف‌ها می‌کند: آهن!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هرچه نگاه می‌کند: این چیست؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">آن عظمت آمده تمام وجود این را گرفته. وقتی تمام را گرفت، دیگر چیزی باقی نمانده. لذا تمام ماسوی اللَه، همه برای او چه هستند؟ ـ برای متقین‌ها! امیرالمؤمنین علیه السلام در خطبۀ همام این را در وصف متقین، حضرت این‌طور می‌فرمایند ـ که </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عظم الخالق فی أنفسهم عظیم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">! خدا در دل این‌ها عظیم است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">آیا خدا هم در دل ما عظیم است؟ نه آقاجان! ما دلمان را از همه چیز پُر کرده‌ایم، آخرش اگر یک خدایی آن تهش، آن آخر صندوق، آن گوشه مانده باشد یا نمانده باشد! غیر از این است؟ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1227,147 +1249,147 @@
         <w:t xml:space="preserve">که زیارتگه رندان جهان خواهد شد....</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">امیدواریم خداوند دست همۀ ما را بگیرد و در این ماه مبارک به عفو خودش ـ حضرت سجّاد علیه السلام دارد به ما یاد می‌دهد، راه را دارد نشان می‌دهد ـ با عفو خودش و با کرم خودش بر خطایا و بر لغزش‌های ما ببخشاید و با فضل خودش با ما رفتار کند و ما را به آن‌چه که منوی و منظور و مقصود از بیانات و کلمات معجزآسای ائمۀ معصومین علیهم السلام است، ما را برساند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهمّ صَلِّ عَلَی مُحَمَّدٍ وَ آلِ مُحَمَّدٍ</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1628,61 +1650,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="2" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="5" name="_x0000_i0005" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0005" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5800,56 +5822,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -5858,51 +5879,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -6127,51 +6148,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6946,51 +6967,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -7060,72 +7081,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -7335,62 +7359,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -7450,250 +7476,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7770,50 +7825,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -8262,120 +8329,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>