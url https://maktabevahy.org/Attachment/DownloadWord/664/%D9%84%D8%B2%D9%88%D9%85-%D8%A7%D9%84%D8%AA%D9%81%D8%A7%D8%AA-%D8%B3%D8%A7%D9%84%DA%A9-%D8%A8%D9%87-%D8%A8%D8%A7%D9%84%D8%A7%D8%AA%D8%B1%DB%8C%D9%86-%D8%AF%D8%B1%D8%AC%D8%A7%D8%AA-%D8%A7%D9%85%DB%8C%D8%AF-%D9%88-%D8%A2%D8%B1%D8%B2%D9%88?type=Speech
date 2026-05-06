--- v0 (2025-11-17)
+++ v1 (2026-05-06)
@@ -12,58 +12,52 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سال١٤٣٣- جلسه٧ - لزوم التفات سالک به بالاترین درجات امید و آرزو</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -137,70 +131,72 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عَظُمَ یا سَیِّدی أملی و ساءَ عَمَلِی، فأعْطِنی مِن عَفْوِک بِمِقدار أمَلِی؛ و لا تُؤاخِذْنِی بأسْوَءِعَمَلِی.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عظیم است ای مولای من، خواست و اُمنیّه و آرزو و مقصد و هدف من. و بد و ناپسند است رفتار و کردار و فعل و عمل من؛ پس از مقام عفو و بخشش تو، به من اعطا کن به همان مقدار آرزوی من. کمتر به من نده خلاصه! به عمل من نگاه نکن، به رفتار من نگاه نکن، به مقدار آرزو و خواست من به من بده.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و لا تؤاخذنی بأسوء عملی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ و به کار زشت من مرا مورد مؤاخذۀ خودت و گرفتار عدالت خودت نکن. خب در شب‌های گذشته راجع به این تقاضای حضرت سجّاد علیه السلام و اسراری که در این نحوۀ از طلب و در این نحوۀ از تخاطب وجود دارد، مسائلی را خدمت رفقا عرض کردیم و گفتیم که در این‌جا حضرت سجّاد علیه السلام مطلب را دیگر تمام کرده و آن خواست یک بنده را نسبت به پروردگار، در عین بیان موقعیّت و جایگاه بنده در این خواست و در این امنیّه و در این طلب، حضرت روشن کرده؛ که از یک طرف نهایتِ طلب و مقصد و مقصود یک بنده چه چیزی می‌تواند باشد، و از یک طرف، موقعیّت بنده در رسیدن به این طلب چه موقعیتی است. این خودش تمام مسئله است که دیگر جای خالی باقی نگذاشته حضرت و حجّت را به عبارت دیگر بر همه تمام کرده، که شما از یک طرف می‌توانید از خدای خودتان، از پروردگار خودتان، از آن ولیّ خودتان، از صاحب اختیار خودتان، بالاترین فکر و خیال و آرزوئی که ممکن است در ذهنتان بیاید، تقاضا کنید. چیست قضیه؟ یعنی آن بالاترین نقطه‌ای که یک انسان در ذهن خودش می‌تواند خطور بدهد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> خواست‌های ما چیست؟ آرزوهای ما چیست؟ آرزوهای مردم چیست؟ خواست‌هاشان چیست؟ مقصدشان چیست؟ روز به چه مقصدی درِ منزل را باز می‌کنند می‌آیند بیرون؟ یکی خواستش چیست؟ پول است؛ رزق امروزمان را دربیاوریم و اگر هم توانستیم برای فردا هم یک جوری خلق اللَه را سرکیسه کنیم و اگر روزمان رسید برای یک ماه دیگرمان هم بتوانیم یک جوری خلاصه جیبمان را پر کنیم و اگر زورمان رسید تا یک سال دیگر، بعضی‌ها ماشاءاللَه ماشاءاللَه خیلی همت دارند! نه تنها به رزق آن روز اکتفا نمی‌کنند و به ماه اکتفا نمی‌کنند و به سال اکتفا نمی‌کنند بلکه برای مدت عمر خودشان و عمر اخلاف خودشان و عمر آن‌ها تا قیامِ قیامت می‌چاپند از این خلق اللَه و می‌کشند بالا و بعد هم این طرف و آن طرف دیگر خبری ازشان پیدا نمی‌شود! این‌ها خیلی همت دارند! از این‌ها باید یاد گرفت! برای یک روز درآوردن هنر نیست! این چیست یک روز آدم بیاید رزق آن روز را دربیاورد؟ هنر آن روزی است که یک کار انجام می‌دهد، چند نسل بعدش را تأمین می‌کند! نه فقط... این هنر است عزیز من! اگر هم قرار است...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -331,50 +327,51 @@
         </w:rPr>
         <w:t xml:space="preserve">خب وقتی آن شغل را پیدا کرد، خب رسید دیگر؛ به مطلوبش رسید، به مقصودش رسید. نهایت این مقصد و نهایت این هدف تا کجاست؟ تا کجا این أمد دارد؟ تا کجا این نهایت دارد؟ هرچه بالاتر بالاتر شما تصور بکنید، می‌بینید اَمَد این اهداف و امیال و آرزوهایی که برای مردم است، تا وقتِ مرگ است. وقتی که مرگ آمد، بین آن پزشک و بین یک بچۀ پنج ساله دیگر تفاوتی نیست. هر دو افتاده اند؛ این یکی منتها خوابش برده، این یکی افتاده و هیچ کاری نمی‌تواند انجام بدهد. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وقتی که مرگ آمد، دیگر بین آن مهندس که انقدر رفته زحمت کشیده و چه کرده و فلان کرده و خلاصه اسم درکرده وصیت و شهرت او در همۀ آفاق پیچیده، ولی وقتی که می‌گویند بفرمایید، دیگر بین او و بین یک سنگ که در کنار اوست، تفاوتی نیست. هر دو بی‌جان و هر دو بی‌حرکت.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">امیرالمؤمنین علیه السلام عبارت عجیبی دارد در نهج‌البلاغه، خیلی عبارت، عبارت عجیبی است. حضرت می‌فرماید: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد کنت جاراً لکم أیّاماً جاورکم بدنی. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">من یک چند روزی همسایۀ شما و نزدیک شما بودم، چند روزی؛ که در این چند روزِ دنیا بدنم فقط با شما بود، اما شما فهمیدید من کجا هستم؟! هر روز علی را می‌دیدید از در می‌آید بیرون، می‌رود مسجد نماز می‌خواند، بعد بلند می‌شود می‌آید منزل، بعد بلند می‌شود می‌رود نخلستانی بوده، می‌رفته آن‌جا سر می‌زده، بعد می‌رفته کجا، این حرف‌ها، بعد دوباره برمی‌گشته منزل، عصر همین‌طور، غروب همینطور، فردا، پس فردا...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">موقع حکومتش هم که شد مگر گذاشتند یک آب خوش از گلویش برود پایین؟ هنوز روز اول و دوم نشده، سر و کلۀ آن طلحه و زبیر پیدا شد: یا علی حقمان را بده بیاید!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -418,50 +415,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">شهدای جنگ صفین آن‌جا هستند دیگر، منتها چیز ندارند، فقط این دو تا مشخص هستند موقعیتشان و یکی دیگر که آن طرف است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هجده ماه طول کشید. بعد آن تمام شد، نهروان شد، نهروان هم تمام شد که آمدند و دیگر و خوارج درست شدند و آمدند دیگر حضرت را به شهادت رساندند دیگر. این زندگی امیرالمؤمنین علیه السلام بود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">جاورکم بدنی! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بدنم با شما بود. بدنم با شما بود، اما شما فهمیدید این کسی که دارد با شما حرف می‌زند این کیست؟ فهمیدید در چه افقی قرار دارد؟ فهمیدید؟ فهمیدید اینی که با او می‌گویید، می‌خندید، حرکت می‌کنید در خیابان‌ها، در کوچه‌ها، می‌روید، می‌آیید، با او محشور هستید با او همدم هستید، هیچ متوجه شده‌اید در چه عالمی دارد پرواز می‌کند و در چه افقی دارد سیر می‌کند و نفس او در کدام ملأ در طَیَران و در گردش است و در حرکت است و در سیر و تماشاست؟! در کجا دارد...؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ما چشممان می‌افتاد به آقای حداد، می‌رفتیم کنار ایشان می‌نشستیم، ایشان برای ما صحبت می‌کردند، نصیحت می‌کردند، حکایات آموزنده می‌فرمودند. مرحوم آقا رضوان اللَه علیه همین‌طور.</w:t>
       </w:r>
@@ -528,157 +526,162 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">چون که با کودک سر و کارت فتاد ** پس زبان کودکی باید گشاد</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مگر می‌شود یک کلمه گفت؟! مگر می‌شود یک نقطه از آن‌چه که به انسان می‌دهند انسان بیان کند؟ حضرت سجاد می‌فرماید که به من علومی داده شده که دهان باز کنم، مردم مرا تکفیر می‌کنند! نه مردم: ابن زیاد و یزید؛ نه! همین صحابی جلیل القدرِ... همین ابوحمزۀ ثمالی که این دعای ابوحمزه را حضرت برای او گفته، همین این مرا تکفیر می‌کند! همین این! همین این افراد مرا تکفیر می‌کنند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یقولون ممّن یعبد الوثنا</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">می‌گویند تو بت پرستی، تو موحد نیستی.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و یستحلون رجالٌ مسلمون دمی!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یرون أقبح ما یعملونه حسناً</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بدترین چیز خب قتل است دیگر، قتل یک آدمِ... آن‌هم امام! آدم امام را بیاید به قتل برساند، این دیگر بدترین چیز است دیگر، بدترین چیز در دنیا، می‌گویند عجب کار خوبی کردیم! یک کافر را از میان برداشتیم! یک آدم بت‌پرست را از سر راه برداشتیم!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أقبح ما یعملونه حسناً</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بدترین چیز را بهترین چیز می‌شمارند؛ دهان باز کنم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خب جناب ابوحمزۀ ثمالی، خدا رحمتت کند که مرد بزرگی بودی و مقام و موقعیتت محفوظ؛ ولی آیا تو فهمیدی این کسی که دارد این دعا را به تو تلقین می‌کند و یاد می‌دهد، این کیست و چیست و چه خصوصیاتی دارد؟ هیهات! هیهات! هیهات از این‌که ذره‌ای به مقام و موقعیّت امام علیه السلام کسی پی ببرد مگر یک عارف و ولیّ کامل که خب آن دیگر جای خودش را دارد، آن دیگر حساب خودش را دارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یرون أقبح ما یعملونه حسناً</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حضرت می‌فرماید که من بدنم با شما بود، اما چه مقصدی داشتم؟ شما خبر داشتید؟ نه! چه هدفی داشتم؟ چه غایتی در نفسم بود؟ در این حرکت‌ها، در این صحبت‌ها، در این آمد و رفت به مسجد‌ها، در این همنشینی و مقارنت و مصاحبت با شماها، چه نیّتی در من بود، در فکرم، در نیتم، در هدفم، چه نیتی بود؟ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خب گفته‌ایم، در دعاهایمان گفته‌ایم، ـ زبان حال امیرالمؤمنین است‌ها! ـ در مناجات شعبانیه گفته‌ایم، در دعای کمیل گفته‌ایم این را، اما کیست که بفهمد؟ در دعای کمیل، مگر امیرالمؤمنین علیه السلام ندارند: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هبلی یا إلهی و سیدی و مولای و ربّی صبرت علی عذابک فکیف أصبر علی فراقک، و هبلی صبرت علی حرّ نارک فکیف أصبر عن النظر إلی کرامتک</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حضرت می‌فرماید گیرم بر این‌که صبر کنم و بتوانم تحمل کنم ـ عجیب است! عجیب است! عجیب است! ـ بتوانم عذاب روز قیامت را تحمل کنم، عذابی که یک سر سوزن او، اگر از آن عذاب بر جان ما در این دنیا بیفتد، تمام عالم از آن تألّم متألّم می‌شوند. اگر یک اثری از آن عذاب روز قیامت در این دنیا بخواهد نصیب کسی بشود، مگر بدن‌ها می‌تواند تحمل کند؟ مگر می‌تواند صبر کند؟ آن‌وقت حضرت می‌فرمایند که من گیرم بر این‌که آن عذاب روز قیامت را توانستم تحمل کنم، و مرا در عذاب قرار بدهی، ـ خیلی عجیب است! حضرت مثل ما شوخی نمی‌کرد، با مزاح و مسامحه مطلب را نمی‌گفت و نمی‌گذراند. اگر یک چیزی حضرت می‌فرمود، به جدّ می‌فرمود. از روی قصد می‌فرمود، چشیده بود و می‌فرمود. حس و لمس و مس کرده بود و می‌فرمود، تصورش را بکنید، یک آهن را داغ کنید، آهن، بعد دستتان را نزدیک ببرید؛ چه حالی پیدا می‌کنید؟ امکان دارد؟ دستتان را ببرید نزدیک یک آهن تافته و داغ و قرمز، ببینید می‌توانید نزدیک کنید یا نمی‌توانید؟ این چه آتشی است که نسبت به آتش قیامت، به حساب نمی‌آید؟ آن‌وقت حضرت می‌فرماید مرا در درون آتش خودت قرار بده، ولیکن محروم از رؤیت خودت و از نظر به خودت نکن! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -812,67 +815,69 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این چه قضیه‌ای بوده؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حالا شما فکرش را بکنید امیرالمؤمنین علیه السلام حال خودش را دارد این‌طور بیان می‌کند:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وهبلی یا إلهی و سیدی و مولای و ربّی صبرت علی عذابک فکیف أصبر علی فراقک</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ای سید من ای مولای من ای آقای من، صبر کنم تحمل کنم بر عذاب تو در روز قیامت، مگر می‌تواند این علی صبر کند بر فراق تو؟ چه نشان داده خدا به این علی که این حرف را زده؟ ما هم همین ادعا را الآن می‌کنیم؟ نه بابا! یک سوزن... همین الآن امتحان کنید! ندارید؟ یک سوزن یک خورده این‌جا فرو کنید! </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هب‌لی </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اصبر... </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل آن یارو که گفتم، در زینبیۀ دمشق پشت به قبله داشت دعای کمیل می‌خواند، می‌گفت ببخشید دوربین چون این طرف است، ما هم پشت به قبله دعا می‌خوانیم، اشکالی ندارد، چون دوربین این طرف است، نمی‌شود این طرفش کرد!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1056,92 +1061,96 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">چیست قضیه؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">چیزی برای او مجهول دیگر نیست تا این‌که بخواهد رفع جهل خودش را بکند، رفع نقص خودش را بخواهد بکند. در مناجات شعبانیّه مگر خود امیرالمؤمنین علیه السلام نمی‌فرماید: إلهی... این را در قنوت هم دیگر می‌خوانیم انشاءاللَه. ما یک وعده‌ای هم داده ایم به بعضی از رفقا که ادعیۀ قنوت را که از بزرگان شنیده‌ایم و آن‌ها می‌خواندند آنها را در یک مجموعه‌ای گردآوری کنیم، و سال‌های سال است که از این وعده ها می‌گذرد و دائم مشمول خطاب و عتاب و نگاه‌های پرسش‌آمیز هستیم و سرافکنده و خجالت از روی دوستان؛ انشاءاللَه اگر خدا توفیق بدهد، که تا حدودی هم شروع کرده‌ایم، این دعاهایی که بزرگان و اولیاء خدا می‌خوانده‌اند این‌ها را می‌خواهیم جمع‌آوری کنیم و یک ترجمه‌ای هم بشود و در دسترس قرار بگیرد که استفادۀ بیشتری بشود. از جملۀ آن‌ها این بوده:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إلهی هب‌لی.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.. که از مناجات شعبانیه گرفته شده: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">کمال الإنقطاع إلیک </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ببینید خواست امیرالمؤمنین چیست؟ این‌جا امام سجاد علیه السلام می‌فرماید </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عظم یا سیدی أملی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، بزرگ است ای پروردگار و مولای من آرزوی من؛ پدرش در مناجات شعبانیه، ببینید امیرالمؤمنین چه قسْم مسئله را: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إلهی هب لی کمال الإنقطاع إلیک... </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خدایا کمال انقطاع، یعنی نهایت درجۀ قطعِ تعلّقاتِ از غیر خودت را، از غیر خودت هرچه هست، نهایت درجۀ این قطع تعلّقات را به من بده. غیر خدا چیست؟ دنیا و هرچه در اوست! ریاست‌ها، حکومت‌ها، وزیر شدن‌ها، وکیل شدن‌ها، رئیس آن‌جا، رئیس آن‌جا... چرت و پرت‌ها، چرت و پرت‌ها... اصلا آدم تهوع می‌گیرد بخواهد اسم این‌ها را ببرد. تمام این‌ها غیر خداست، نیست؟ حضرت می‌گوید همۀ این‌ها را قطع کن؛ ولی هنوز کمال الإنقطاع نیامده؛ تازه این مال دنیاست. خیلی خب ما این دنیا را آمدیم قطع کردیم، آن‌طرف چه؟ چیزهای دیگر خدا دارد! بیا ببین در عالم مثالش چه خبر است! در عالم برزخش ببین چه خبر است، در آن نشئه ببین چه خبر است! حوری‌ها که یک نظر به آن‌ها موجب می‌شود تا عمر داری دیگر به کسی نگاه نکنی! یک نگاه! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">می‌خواهید امتحان کنید؟! مشکل پیدا می‌شودها! از این امتحان‌ها نکنید!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1212,295 +1221,301 @@
         </w:rPr>
         <w:t xml:space="preserve">ـ حالا برمی‌گردیم! خیلی چیز نباشید!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">امیرالمؤمنین می‌فرماید این را هم از ما بگیر: بالاتر، بالاتر، بالاتر؛ دیگر مجلس اقتضا نمی‌کند که بگویم، انشاءاللَه اگر خدا توفیق بدهد، برای فرصت دیگر. به جایی می‌رسد ـ شما خیال نکنید این بهشت فقط همین است‌ها ـ به جایی می‌رسد که تمام آثار پروردگار، تمام نعمت‌های پروردگار، تمام آن‌چه را که طبق صریح آیۀ قرآن، نه چشمی دیده و نه گوشی شنیده، و نه حتی خطور کرده؛ آخر خطور زمینه می‌خواهد! یک چیزی که انسان خطور می‌کند به قبلش، باید یک زمینۀ قبلی باشد، شما چطور می‌توانید آن فیوضات خاصّ پروردگار را الآن تصور بکنید در حالی که اصلا زمینه وجود ندارد؟ چطور می‌توانید؟ آن‌ها را خدا می‌دهد. امیرالمؤمنین علیه السلام می‌فرماید از همۀ این‌ها خدایا مرا قطع علاقه کن. این چیست مسئله؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">از همۀ این‌ها. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هب لی کمال الإنقطاع إلیک، و أنر أبصار قلوبنا </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">چشم‌های قلب ما را باز کن بضیاء نظرها إلیک فقط به دیدار و چهرۀ تو روشن بشود، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حتی تخرق أبصار القلوب حجب النور فتصل إلی معدن العظمة فتصیر أرواحنا معلّقة بعزّ قدسک </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عجب دعایی است! عجب مناجاتی است!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">امیرالمؤمنین می‌فرماید چنان پرده‌های عوالم انوار را از جلوی دیدگان ما کنار بزن، که این روح و سرّ ما متصّل به مقام عظمت تو بشود! </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بعزّ قدسک </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یعنی به همان مقام عزّت و کبریائیت تو متصل بشود و غیر از تو هیچ‌ اثری از آثارِ حتی نوریّه، برای ما دیگر جلوه نداشته باشد. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">به این‌جا ما را برسان! این چیست؟ این همان ذات پروردگار است. پس وقتی که امام علیه السلام عرضه می‌دارد در این دعا: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عظم یا سیدی أملی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، منظور این أمل چیست؟ فناء در ذات پروردگار، این منظور است که تمام آثار وجودی از انسان محو بشود و هیچ تعلّقی دیگر باقی نماند و فقط و فقط همان ذات پروردگار بدون هیچ اثر و بدون هیچ ظهور؛ فقط خود او برای انسان باقی بماند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این می‌شود چه؟ حالا می‌شود این عظیم. یعنی وقتی که خودِ پروردگار شد </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عظیم، اللَهم أهلَ الکبریاء و العظمة... یا علیّ یا عظیم... هو العظیم...</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> وقتی او عظیم شد، آن‌وقت کی آن امنیّه و امل و آرزوی من عظیم می‌شود؟ وقتی آن امل با این عظیم با همدیگر متحد بشود و الّا تا قبل از این که به این برسد، هنوز به آن عظمت نرسیده؛ هنوز در آثار و در ظهور در مراتب پایین قرار دارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فلهذا مرحوم آقا می‌فرمودند هرچه غیر از ذات پروردگار تقاضا کردی ضرر کردی. این کلام ایشان به این مسئله ناظر است که سالک به غیر... </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">علیک بها صرفاً و إن شئت مزجها فعدلک عن ظلم الحبیب هو الظلمی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بر تو باد که فقط و فقط به ذات پروردگار فکر کنی و به ذات او توجه کنی و وجود خودت را محو در ذات پروردگار کنی و اگر خواستی تنازل کنی، دیگر از ائمه و ولایت ائمه نباید تنازل کنی که دچار خسارت و ظلم عظیمی در آن‌جا شدی.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خب این مقداری بود از آن‌چه که در این فقره، چون احتمال این هست که، احتمال البته که دیگر در این یکی دو روز باقی ماندۀ ماه مبارک، توفیق برای حضور خدمت رفقا را نداشته باشم، تتمۀ این فقره، اگر توفیق داشته باشیم، برای سال بعد انشاءاللَه که به یک توضیح بیشتر و همین‌طور تعاقبش که چطور عمل انسان نمی‌تواند با یک همچنین خواستی تکافی کند. انشاءاللَه برای... به همین مقدار خلاصه ما اکتفا می‌کنیم و از خداوند می‌خواهیم که حقیقت و سرّ و شراشر وجود ما را با این مطالب و با این مسائلی که این مقرّبین درگاه خودش به ما یاد داده‌اند و آموزش دارند می‌دهند و راه را دارند به ما نشان می‌دهند، خدا ما را با این مسائل قرین و متّحد بفرماید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهمّ صَلِّ عَلَی مُحَمَّدٍ وَ آلِ مُحَمَّدٍ</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1761,61 +1776,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="3" name="_x0000_i0003" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="34" name="_x0000_i0034" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0003" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0034" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5933,56 +5948,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -5991,51 +6005,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -6260,51 +6274,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -7079,51 +7093,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -7193,72 +7207,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -7468,62 +7485,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -7583,250 +7602,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7903,50 +7951,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -8395,120 +8455,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>