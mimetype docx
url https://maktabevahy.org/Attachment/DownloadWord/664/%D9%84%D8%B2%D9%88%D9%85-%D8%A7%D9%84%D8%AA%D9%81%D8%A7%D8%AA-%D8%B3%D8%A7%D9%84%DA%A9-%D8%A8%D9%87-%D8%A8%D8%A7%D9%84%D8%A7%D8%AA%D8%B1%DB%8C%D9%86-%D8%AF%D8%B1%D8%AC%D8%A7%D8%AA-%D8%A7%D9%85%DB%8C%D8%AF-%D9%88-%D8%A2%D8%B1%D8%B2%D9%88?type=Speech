--- v1 (2026-05-06)
+++ v2 (2026-08-27)
@@ -1776,61 +1776,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="34" name="_x0000_i0034" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="142" name="_x0000_i0142" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0034" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0142" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>