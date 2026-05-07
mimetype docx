--- v0 (2025-10-23)
+++ v1 (2026-05-07)
@@ -13,69 +13,63 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0025" o:spid="_x0000_i0026" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0002" o:spid="_x0000_i0003" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId4" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1159,50 +1153,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سبب منع الأئمّة علیهم السّلام إقامة الصّلاة بشکل عامّ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و هذا هو السّبب فی منعهم علیهم السّلام إقامة ‌الصّلاة بشکل عامّ و بارز فی البلاد و اشتراطهم حضور الإمام علیه السّلام أو المنصوب من قِبله أو الحاکم الإسلامی للتصدّی لهذه الفریضة کما یظهر من بعض الرّوایات.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و أمّا إقامة ‌الصّلاة بغیر الشکل الرسمی أمام الملأ ‌و إبرازها جهاراً فی المساجد و التجمّعات المعروفة أمام الناس، بل فی القری أو المجموعات غیر المکثّفة من الشیعة کسبعة أشخاص علی الأقلّ، أو فی البلاد التی لا یعتنی بها و لا تعدّ محطّ نظر الحکومات؛ فلا محذور فیها أصلاً. فتکون عندها مطلوبةً ‌من الشارع، و مأموراً بها بالوجوب التّعیینیّ الإطلاقی بلا شبهة أو کلام کما هو المستفاد من الروایات فی الباب.</w:t>
       </w:r>
     </w:p>
@@ -1330,106 +1325,109 @@
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> کما أنّه قدّس الله نفسه القدسیّة کان یقول دوماً: لا یجوز لأحدٍ و لو بلغ ما بلغ التّصدّی لهذا المنصب و تقبّله لهذه المسؤولیّة إلاّ لمن اتّصل قلبه بعالَم الجبروت، فصار من القاطنین فی ذروة اللاهوت فتبدّلت نفسه و تحوّل قلبه من الأهواء‌ الرّدیئة ‌و الأوهام البشریّة ‌و المیول النفسانیّة، فصار مرآةً لإرادة الله و مشیّته، ‌و مجلی لجلواته و ظهور أسمائه و صفاته و أفعاله و مصداقاً لکلامه:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عبدی أطعنی حتّی أجعلک مِثلی ـ أو مَثَلی ـ أقول للشیء کن فیکون و تقول للشیء کن فیکون</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أو:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لا یزال عبدی یتقرّب إلیّ بالنوافل حتّی أحبّه فأکون أنا سمعه الّذی یسمع به</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و بصره الذی یبصر به و</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">...</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
@@ -1494,62 +1492,64 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و کذلک قد وسّع قدّس سرّه نشاطاته فی المسجد عبر إقامة الجلسات الدّینیّة و إحیاء‌ الشعائر بالوعظ و مباشرته الخطابة ‌بنفسه الشریفة، و کذلک دعوة الوعاظ و الخطباء ‌العظام السائرین علی هذا النهج و السالکین فی هذا المسلک، و نشر الإعلانات فی المناسبات المختلفة ‌المؤثِّرة و المحییة بحیث صار مشاراً إلیه بالبنان فی طریقته الوحیدة ‌و مسیرته الفریدة، و فی بعض هذه المناسبات (لیلة الخامس عشر من شعبان میلاد قطب عالَم الإمکان و رحی دائرة الوجود الحجّة بن الحسن المهدی أرواحنا لتراب مقدمه الفداء) قد أصدر بلاغاً و أرسله إلی کافّة المدن فی إیران و إلی کثیر من العلماء‌ و الشخصیّات البارزة فی البلاد، و قد ذکر فیه:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهمّ إنّا نرغب إلیک فی دولة کریمة، تعزّ بها الإسلام و أهله، و تذلّ بها النفاق و أهله، و تجعلنا فیها من الدعاة إلی طاعتک، و القادة إلی سبیلک، و</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ترزقنا بها کرامة الدنیا و الآخرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
@@ -1921,94 +1921,96 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عن جعفر بن محمّد علیهما السّلام أنّه قال:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لا جمعة إلاّ مع إمام عدل تقیّ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و عن علیّ علیه السّلام أنّه قال:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لا یصحّ الحُکم و لا الحدود و لا الجمعة إلاّ بإمامٍ عدل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2246,50 +2248,51 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الأوصیاء ‌أمیرالمؤمنین علیه السّلام حیث یقول:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و اصطفی سبحانه من ولده أنبیاء أخذ علی الوحی میثاقهم و علی تبلیغ الرّسالة أمانتهم لمّا بدّل أکثر خلقه عهد الله إلیهم، فجهلوا حقّه و اتّخذوا الأنداد معه، و اجتالتهم الشّیاطین عن معرفته ‌و اقتطعتهم عن عبادته، فبعث فیهم رسله و واتر إلیهم أنبیاءه لیستأدوهم میثاق فطرته و یذکّروهم منسیّ نعمته و یحتجّوا علیهم بالتّبلیغ و یثیروا لهم دفائن العقول و یروهم الآیات المقدّرة، من سقف فوقهم مرفوع و مهاد تحتهم موضوع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">...</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
@@ -2316,112 +2319,115 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و لهذا نری أنّ الإمام سیّد الساجدین و زین العابدین علیّ بن الحسین علیهما السّلام یخصّ التصدّی لهذا المقام بخلفاء الله و أصفیائه و مواضع أمنائه المخصوصین بکرامته حیث یقول:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهمّ إنّ هذا المقام لخلفائک و أصفیائک و مواضع أمنائک فی الدّرجة الرّفیعة الّتی اختصصتهم بها قد ابتزّوها و أنت المقدّر لذلک، لا یغالَب أمرک و لا یجاوز المحتوم من تدبیرک، کیف شئت و أنّی شئت و لما أنت أعلم به غیر متّهم علی خلقک و لا لإرادتک، حتّی عاد صفوتُک و خلفاؤک مغلوبین مقهورین مبتزّین، یرون حکمک مبدّلاً و کتابک منبوذاً، و فرائضک محرّفة عن جهات أشراعک و سنن نبیّک متروکة. اللهمّ العن أعداءهم من الأوّلین و الآخرین و مَن رضیَ بفعالهم و أشیاعهم و أتباعهم. اللهمّ صلّ علی محمّد و آل محمّدٍ، إنّک حمیدٌ مجیدٌ، کصلواتک و برکاتک و تحیّاتک علی أصفیائک إبراهیم و آل إبراهیم و عجّل الفرج و الرّوح و النّصرة و التّمکین و التأیید لهم. اللهمّ و اجعلنی من أهل التّوحید و الإیمان بک و</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">التصدیق برسولک و الأئمّة الذین حتمت طاعتهم ممّن یجری ذلک به و علی یدیه آمین ربّ العالمین</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و إلی هذا المعنی السامی و الدرجة العلیا من التوحید و العرفان یشیر صاحب الولایة الکّلیّة الالهیّة مولی الموحّدین أمیرالمؤمنین علیه السّلام و یقول:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سبحانک أیّ عین تقوم نصب بهاء نورک و ترقی إلی نور ضیاء قدرتک؟ و أیّ فهم یفهم ما دون ذلک؟ إلاّ أبصارٌ کشفتَ عنها الأغطیة و هتکت عنها الحجب العمیّة، فَرَقَتْ أرواحها إلی أطراف أجنحة الأرواح فناجَوک فی أرکانک و ولجوا بین أنوار بهائک، و نظروا من مرتقی التربة إلی مستوی کبریائک، فسمّاهم أهل الملکوت زوّاراً، و دعاهم أهل الجبروت عمّارا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2640,50 +2646,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و هکذا فاللازم علی أئمّة الجمعة توجیه العباد نحو صاحب الولایة الإلهیّة و إحیاء ‌النّشاط الرّوحانیّ نحوها بشکل جدّیّ و واقعیّ فیوضّحوا لهم حقیقة الاتّباع و کیفیّة الإطاعة و الالتزام بطوق الانقیاد له علیه السّلام و انتظار الفرج و الظهور بفعلیّة الاستعدادات و التهیؤات، لا بصِرف الأقاویل الباطلة المُعَیِّنة للظهور کما یسمع عن الکثیر و لا واقع وراءه و لا طائل تحته إلاّ اللعب بعقائد الأنام و صرف الأیّام و الأوقات بالقیل و القال.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ففی الکافی بسند صحیح عن محمّد بن مسلم عن أبی جعفر علیهما السّلام فی خطبة یوم الجمعة، و ذکر خطبة مشتملة ‌علی حمد الله و الثّناء ‌علیه و الوصیّة بتقوی الله و الوعظ...: و اقرأ سورة من القرآن و ادع ربّک و صلّ علی النّبیّ صلّی الله علیه و آله و سلّم و ادع للمؤمنین و المؤمنات، ثمّ تجلس قدر ما یمکن هنیئة ‌ثمّ تقوم و تقول: ... و ذکر خطبة ‌الثانیة و هی مشتملة علی حمد الله و الثّناء علیه و الوصیّة بتقوی الله و الصلاة علی محمّد و آله و الأمر بتسمیة الأئمّة علیهم السّلام إلی آخرهم و الدّعاء‌ بتعجیل الفرج... و یکون آخر کلامه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿إِنَّ ٱللَهَ يَأمُرُ بِٱلعَدلِ وَٱلإِحسَٰنِ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
@@ -2743,62 +2750,64 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">العیون</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> عن الفضل بن شاذان عن الرضا علیه السّلام قال:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّما جُعِلَت الخطبة یوم الجمعة ‌لأنّ الجمعة مشهد عامّ، فأراد أن یکون للأمیر سبب إلی موعظتهم و ترغیبهم فی الطاعة و ترهیبهم من المعصیة و توقیفهم علی ما أراد من مصلحة ‌دینهم و دنیاهم، و یخبرهم بما ورد علیهم من الآفاق و من الأهوال التی لهم فیها المضرّة و المنفعة، و لا یکون الصّائر فی الصلاة منفصلاً و لیس بفاعل غیره ممّن یؤمّ الناس فی غیر یوم الجمعة و إنّما جُعِلَت</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خطبتان لتکون واحدة للثناء علی الله و التمجید و التقدیس لله عزّ و جلّ، و الاُخری للحوائج و الإعذار و الإنذار و الدعاء و لما یرید أن یعلّمهم من أمره و نهیه ما فیه الصّلاح و الفساد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="17"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
@@ -2941,50 +2950,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و اللازم علی زعیم الاُمّة أن یخطب بنفسه و یقیم الصلاة، و أن یحضر فی الصلاة کلّ الأفراد و جمیع الفِرَق من العلماء‌ و غیرهم، و لا یکتفون بالمشاهدة و</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">السّماع من خلال الوسائل الإعلامیّة، فهذا یوجب الوهن و الضّعف، و ینصّب لجمیع المناطق فی البلاد خطیباً من أوجه الناس منزلةً ‌و علماً و خطابةً و رعایةً للتّقوی و التّجنّب عن الدّنیا و زخارفها ، بحیث یوجب الشّوق و الرّغبة لحضور الناس، و لا یکون فی نفوسهم شیئاً منه و من تصرّفاته، و اللازم علی الخطیب أیضاً الدعاء ‌لجمیع الاُمّة الإسلامیّة فی أقصی نقاط العالم، و لا یعدّ مسلماً خارجاً عن الحکومة ‌الإسلامیّة، بل کلّ مسلم فی أبعد بقاع الأرض یکون داخلاً فی البلد الإسلامیّ و شرائطه و حقوقه، و یوضّح و یبیّن سیاسات دول الکفر و العناد و کیفیّة مؤامراتهم علی البلاد الإسلامیّة، و لهذا فاللازم علی الخطیب أن یکون خبیراً نافذ البصیرة بالمسائل السّیاسیّة، محلّلاً للقضایا و الأحداث فی العالم و لا یکتفی بالتحلیلات الموجودة فی الجرائد و الوسائل المتعارفة، و کذلک یجب علی الخطیب أن لا یستثنی فی النّصیحة و الموعظة أحداً بل یُراعی ما أوصاه النّبیّ صلّی الله علیه و آله و سلّم حیث قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و النصیحة لأئمّة ‌المسلمین</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="20"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، و أن یوسّع بلاغه و نصحه إلی جمیع الشعوب و الفرق فی العالم و یدعوهم إلی الصّلاح و الرّشاد من رعایة الشؤون الإنسانیّة و التّوجّه إلی التّوحید، فإنّهم عباد الله جمیعاً مثلنا، و یری مقامه مقام النائب عن النّبیّ و الإمام علیه السّلام فی الرّسالة و البلاغ، و ممثّلاً من ناحیته، و لا یخاطبهم بلسانٍ حادٍّ، فهذا لا یعدّ فخراً و مباهاة بل: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿وَجَٰدِلهُم بِٱلَّتِي هِيَ أَحسَنُ﴾</w:t>
@@ -3171,104 +3181,107 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و البحث فی هذه المسائل یقتضی مجالاً واسعاً لا تسعه هذه المقدّمة و نکتفی بهذا المختصر، و فیه تنبیه للغافلین و تذکرةٌ لمن أراد أن یتذکّر أو یخشی.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و لهذه المهمّة نری أنّ فی بعض الروّایات ما یخصّ الصلاة بحضور الإمام علیه السّلام أو النّائب عنه أو قیام الفقیه العادل المبسوط الید بإقامة هذه الفریضة فی البلاد لإیضاح أنّ الإتیان بصلاة الجمعة بهذه الکیفیّة فی البلاد لا یتمّ إلاّ من شخص یمتاز بهذه الخصوصیّات، و هذا ممتنع مع قیام حکّام الظلم و خلفاء ‌الجور فی زمن الأئمّة ‌علیهم السّلام و غیره ضرورةً ‌و بداهةً، و لکنّ القواعد الموجودة لدینا کالحدیث النّبویّ الشریف: «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا أمرتکم بشیء فأتوا منه، ما استطعتم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="25"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">المیسور لا یترک بالمعسور</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="26"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ما لا یدرک کلّه لا یترک کلّه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">»٣ و غیرها، بغضّ النظر عن الروایات المُثبتة للوجوب حتّی فی غیر زمن الأئمّة و فی حکومة الجائرین و الغاصبین، لا یبقی مجالاً للشّک فی وجوبها عیناً و تعییناً عقداً و اجتماعاً.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -3757,2289 +3770,2355 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الروایات الواردة فی صلاة الجمعة:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">صحیحة زرارة عن أبی جعفر علیه السّلام: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الجمعة واجبة علی من إن صلّی الغداة فی أهله، أدرک الجمعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. الحدیث</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="28"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خبر الفضل بن شاذان عن الرضا علیه السّلام: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّما وجبت الجمعة علی من یکون علی فرسخَین لا أکثر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="29"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">صحیحة محمّد بن مسلم قال: سألت أبا عبدالله علیه السّلام عن الجمعة فقال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تجب علی من کان منها علی رأس فرسخَین فإن زاد علی ذلک فلیس علیه شیء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="30"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">روایة حفص بن غیاث عن جعفر عن أبیه علیهما السّلام قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لیس علی أهل القری جمعة و لا خروج فی العیدَین</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="31"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">صحیحة محمّد بن مسلم عن أحدهما علیهما السّلام قال: سألته عن اُناس فی قریة، هل یصلّون الجمعة جماعةً؟ قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">نعم یصلّون أربعاً إذا لم یکن مَن یخطب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="32"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">صحیحة الفضل بن عبدالملک، قال: سمعت أبا عبدالله علیه السّلام یقول: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا کان قوم فی قریة صلّوا الجمعة أربع رکعات، فإن کان لهم من یخطب بهم، جمعوا إذا کانوا خمسة نفر. و إنّما جُعِلَت رکعتَین لمکان الخطبتَین</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="33"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">روایة طلحة بن زید عن جعفر عن أبیه عن علیّ علیهم السّلام قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لا جمعة إلاّ فی مصرٍ تقام فیه الحدود</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="34"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">موثّقة ابن بُکیر قال: سألت أبا عبدالله علیه السّلام عن قومٍ فی قریة لیس لهم من یجمع بهم، أیصلّون الظهر یوم الجمعة فی جماعة؟ قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">نعم إذا لم یخافوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="35"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فی العیون و العلل عن الفضل بن شاذان عن الرضا علیه السّلام قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن قال قائل: فَلِم صارت صلاة الجمعة إذا کانت مع الإمام رکعتین، و إذا کانت بغیر إمام رکعتین و رکعتین؟ قیل: لعلل شتّی، منها: أنّ الناس یتخطّون إلی الجمعة من بُعدٍ فأحبّ الله عزّ و جلّ أن یخفّف عنهم لموضع التّعب الّذی صاروا إلیه. و منها: أنّ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الإمام یحبسهم للخُطبة و هم منتظرون للصلاة، و من انتظر الصلاة فهو فی الصلاة فی حکم التّمام. و منها: أنّ الصلاة مع الإمام أتمّ و أکمل؛ لعلمه و فقهه و عدله و فضله. و منها: أنّ الجمعة عیدٌ و صلاة العید رکعتان، و لم تقصّر لمکان الخطبتین، فإن قال: فَلِم جعل الخطبة؟ قیل: لأنّ الجمعة مشهد عامّ، فأراد أن یکون للأمیر (و فی العلل: للإمام کما عن العیون) سبب إلی موعظتهم و ترغیبهم فی الطّاعة، و ترهیبهم من المعصیة، و توقیفهم علی ما أراد من مصلحة دینهم و دنیاهم، و یخبرهم بما ورد علیهم من الآفاق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="36"/>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> الّتی لهم فیها المضرّة و المنفعة، و لا یکون الصائر فی الصلاة بل منفصلاً و لیس بفاعل غیره ممّن یؤمّ الناس فی غیر یوم الجمعة. فإن قال: فَلِمَ جعل الخطبتین؟ قیل: لأنْ یکون واحداً للثناء علی الله و التمجید و التقدیس لله عزّ و جلّ، و الاُخری للحوائج و الإعذار و الإنذار و الدّعاء و ما یرید أن یعلمهم من أمره و نهیه و ما فیه الصّلاح و الفساد </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">(ذکر فی الوسائل أنّ قوله: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«و لیس بفاعل غیره»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> غیر موجود فی العیون)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="37"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">موثّقة سماعة‌، قال: سألت أبا عبدالله علیه السّلام عن الصلاة یوم الجمعة فقال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أمّا مع الإمام فرکعتان، و أمّا لمن صلّی وحده فهی أربع رکعات و إن صلّوا جماعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="38"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">موثّقة سماعة،‌ قال: سألت أبا عبدالله علیه السّلام عن الصلاة یوم الجمعة فقال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أمّا مع الإمام فرکعتان و أمّا من یصلّی وحده فهی أربع رکعات بمنزلة الظّهر</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یعنی إذا کان إمامٌ یخطب، فإن لم یکن إمام یخطب فهی أربع رکعات و إن صلّوا جماعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="39"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">دعائم الإسلام عن علیّ علیه السّلام أنّه قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لا یصلح الحکم و لا الحدود و لا الجمعة إلاّ للإمام أو من یقیمه الإمام.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و المرویُّ عن کتاب الأشعثیّات مرسلاً: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أنّ الجمعة‌ و الحکومة لإمام المسلمین</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="40"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عن رسالة الفاضل بن عصفور مرسلاً عنهم علیهم السّلام: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«أنّ الجمعة لنا و الجماعة لشیعتنا»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="41"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أرسل عنهم علیهم السّلام: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«لنا الخمس و لنا الأنفال و لنا الجمعة و لنا صفو المال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="42"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فی النبویّ: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أربع إلی الولاة: الفَیء و الحدود و الجمعة و الصدقات</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="43"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فی النبوّی: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أنّ الجمعة‌ و الحکومة لإمام المسلمین</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="44"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فی الصّحیفة السّجّادیّة‌ فی دعاء الجمعة و ثانی العیدین: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهمّ إنّ هذا المقام لخلفائک و أصفیائک و مواضع اُمنائک فی الدّرجة الرّفیعة التی اختصصتهم بها، قد ابتزّوها و أنت المُقدّر لذلک...</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> إلی أن قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حتّی عاد صفوتک و خُلفاؤک مغلوبین مقهورین مبتزّین، یرون حکمک مبدّلاً...</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> إلی أن قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهمّ العن أعداءهم مِنَ الأوّلین</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و الآخرین و مَن رضی بفعالهم و أشیاعَهم لعناً وبیلاً</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="45"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خبر إسحاق بن عمّار عن جعفر عن أبیه أنّ علیّ بن أبی طالب علیه السّلام کان یقول: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا اجتمع عیدان للنّاس فی یوم واحد، فإنّه ینبغی للإمام أن یقول للنّاس فی الخطبة الاُولی، إنّه قد اجتمع لکم عیدان فأنا أصلّیهما جمیعاً، فمن کان مکانه قاصیاً فأحبَّ ان یَنصرف فقد أذِنت له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="46"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خبر سلمة عن أبی عبدالله علیه السّلام قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اجتمع عیدان علی عهد أمیرالمؤمنین علیه السّلام فقال: هذا یوم اجتمع فیه عیدان، فمن أحبّ أن یجمع معنا فلیفعل، و من لم یفعل فإنّ له رخصةً، یعنی من کان متنحّیاً</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="47"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خبر الحلبی أنّه سأل أبا عبدالله علیه السّلام عن الفطر و الأضحی إذا اجتمعا فی یوم الجمعة فقال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اجتمعا فی زمان علیّ فقال: من شاء أن یأتی إلی الجمعة فلیأت، و من قعد فلا یضرّه، و لیصلّ الظُّهر. و خطب خطبتین جمع فیهما خطبة العید و خطبة الجمعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="48"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">موثّقة سماعة الواردة فی العید قال: قلت لأبی عبدالله علیه السّلام متی یذبح؟ قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا انصرف الإمام.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> قلت: فإذا کنت فی أرض لیس فیها إمام فأصلّی بهم جماعة؟ فقال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا استقلّت الشّمس، و لا بأس أن تصلّی وحدک، و لا صلاة إلاّ مع إمامٍ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="49"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حسنة زرارة، قال: کان أبوجعفر علیه السّلام یقول: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تکون الخُطبة و الجمعة و صلاة رکعتین علی أقلّ من خمسة رهطٍ، الإمام و أربعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="50"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حسنة محمّد بن مسلم، قال: سألته عن الجمعة فقال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">: أذان و إقامة، یَخرج الإمام بعد الأذان فیصعد المنبر.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> الحدیث</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="51"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">صحیحة محمّد بن مسلم عن أبی جعفر علیه السّلام قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تجب الجمعة علی سبعة نفر من المسلمین و لا تجب علی أقلّ من خمسة منهم الإمام و قاضیه و المدّعی حقّاً و المدّعی علیه و الشاهدان و الّذی یضرب الحدود بین یَدَی الإمام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="52"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">صحیحة زرارة عن أبی جعفر علیه السّلام قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">صلاة الجمعة فریضة و الاجتماع إلیها فریضة مع الإمام، فمن ترک ثلاث جمع ترک ثلاث فرائض، و لا یترک ثلاث فَرائض من غیر عذر و لا علّة إلاّ منافق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="53"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">صحیحة زُرارة عن أبی جعفر علیه السّلام قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فرض الله علی النّاس من الجمعة إلی الجمعة خمساً و ثلاثین صلاة، منها صلاة واحدة فرضها الله عزّ وجلّ فی جماعة، و هی الجمعة، و وضعها عن تسعة: عن الصغیر و الکبیر و المجنون و المسافر و العبد و المرأة و المریض و الأعمی و مَن کان علی رأس فرسخَین</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="54"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">صحیحة أبی بصیر و محمّد بن مسلم عن أبی عبدالله علیه السّلام قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الله عزّ و جلّ فرض فی کلّ سبعة أیّام خمساً و ثلاثین صلاة، منها صلاة واجبة علی کلّ مسلم أن یشهدها إلاّ خمسة: المریض و المملوک و المسافر و المرأة و الصبیّ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="55"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">صحیحة أبی بصیر و محمّد بن مسلم عن أبی جعفر علیه السّلام قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مَن ترک الجمعة ثلاث جمعات متوالیات طبع الله علی قلبه.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="56"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">صحیحة زرارة قال: قال أبوجعفر علیه السّلام: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الجمعة واجبةٌ علی [کلّ] من إن صلّی الغداة فی أهله أدرک الجمعة. و کان رسول الله صلّی الله علیه و آله و سلّم إنّما یصلّی العصر فی وقت الظهر فی سائر الأیّام، کی إذا قضوا الصلاة مع رسول الله صلّی الله علیه و آله و سلّم رجعوا إلی رحالهم قبل اللّیل، و ذلک سنَّةٌ إلی یوم القیامة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="57"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">صحیحة منصور عن أبی عبدالله علیه السّلام قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یجمع القوم یوم الجمعة إذا کانوا خمسة فما زاد، فإن کانوا أقلّ من خمسة فلا جمعة لهم، و الجمعة واجبة علی کلّ أحدٍ، لا یعذر النّاس فیها إلاّ خمسة: المرأة و المملوک و المسافر و المریض و الصبیّ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="58"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قول أمیرالمؤمنین علیه السّلام فی خطبةٍ: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و الجمعة واجبة علی کلّ مؤمن إلاّ علی الصبیّ،</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> الخ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="59"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">النبویّ: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الجمعة حقّ واجب علی کلّ مسلم إلاّ أربعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="60"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">النبویّ: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">من ترک ثلاث جمع متهاوناً بها طبع الله علی قلبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="61"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">النبویّ: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">من ترک ثلاث جمع متعمّداً من غیر علّة طبع الله علی قلبه بخاتم النفاق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="62"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">النبوّی: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لینتهینّ أقوام من [عن] ودعهم الجمعات أو لیختمنّ الله علی قلوبهم ثم لیکوننّ من الغافلین</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="63"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">النبوّی: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّ الله فرض علیکم الجمعة، فمن ترکها فی حیاتی أو بعد موتی استخفافاً بها أو جحوداً لها، فلا جمع الله شمله، و لا بارک الله فی أمره، ألا و لا صلاة له، ألا و لا زکاة له، ألا و لا حجّ له، ألا و لا صوم له، ألا و لا برّ له حتّی یتوب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="64"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حسنة ابن مسلم أو صحیحته عن أبی جعفر علیه السّلام: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّ الله أکرم بالجمعة المؤمنین، فسنّها رسول الله بشارة لهم و توبیخاً للمنافقین، و لا ینبغی ترکها، فمن ترکها متعمّداً فلا صلاة له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="65"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">صحیحة عمر بن یزید عن أبی عبدالله علیه السّلام قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا کانوا سبعة‌ یوم الجمعة فلیصلّوا فی جماعة، و لیلبس البُرد و العمامة، و لیتوکّأ علی قوس أو عصی،</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و لیقعد قعدة بین الخُطبتَین، و یجهر بالقراءة و یقنت فی الرکعة الاُولی منهما قبل الرکوع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="66"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">صحیحة زرارة قال: حثّنا أبو عبدالله علیه السّلام علی صلاة الجمعة حتّی ظننت أنّه یرید أن نأتیه، فقلت: نغدو علیک؟ فقال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لا، إنما عنیت عندکم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="67"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">صحیحة زُرارة قال: قلت لأبی جعفر علیه السّلام: علی مَن تجب الجمعة، قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">علی سبعة نفر من المسلمین، و لا جمعة لأقلّ من خمسة أحدهم الإمام، فإذا اجتمع سبعة و لم یخافوا أمَّهم بعضهم و خطبهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="68"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">موثّقة ابن بُکیر عن زُرارة عن عبدالملک عن أبی جعفر علیه السّلام قال: قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مثلک یهلک و لم یصلّ فریضة فرضها الله؟!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> قال: قلت: کیف أصنع؟ قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">صلّوا جماعة.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یعنی الجمعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="69"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خبر عمر بن حنظلة قال: قلت لأبی عبدالله علیه السّلام: القنوت یوم الجمعة؟ فقال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أنت رسولی إلیهم فی هذا، إذا صلّیتم فی جماعة ففی الرکعة الاُولی، و إذا صلّیتم وحداناً ففی الرّکعة الثانیة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="70"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«دعائم الإسلام» عن جعفر بن محمّد علیهما السّلام أنّه قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یجتمع القوم یوم الجمعة إذا کانوا خمسة فصاعداً، و إن کانوا أقلّ من خمسة لم یجتمعوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="71"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الشیخ جعفر بن أحمد القمّی فی کتاب «العروس» عن الصادق علیه السّلام أنّه قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لا جمعة إلاّ فی مصرٍ تقام فیه الحدود</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="72"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و عنه علیه السّلام أنّه قال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">: لیس علی أهل القری جماعة و لا خُروج فی العیدَین</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="73"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«دعائم الإسلام» عن أبی جعفر محمّد بن علیّ علیهما السّلام أنّه قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تجب الجمعة علی من کان منها علی فرسخَین إذا کان الإمام عدلاً</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="74"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«الجعفریّات» مسنداً عن الحسین عن أبیه علیهما السّلام قال: قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">العشیرة إذا کان علیهم أمیر یقیم الحدود علیهم فقد وجب علیهما [علیهم] الجمعة و التشریق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="75"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«الجعفریّات» مسنداً عن الحسین عن أبیه علیهما السّلام قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لا یصحّ الحُکم و لا الحدود و لا الجمعة إلاّ بإمام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="76"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«الجعفریّات» مسنداً عن الحسین علیه السّلام </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أنّ علیّاً علیه السّلام سُئل عن الإمام یهرب و لا یخلف أحداً یصلّی بالنّاس، کیف یصلّون الجمعة؟ قال:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یصلّون أربع رکعات</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="77"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«دعائم الإسلام» عن جعفر بن محمّد علیهما السّلام أنّه قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لا جمعة إلاّ مع إمام عدل تقیّ.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و عن علیّ علیه السّلام أنّه قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لا یصحّ الحکم و لا الحدود و لا</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الجمعة إلاّ بإمام عدل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="78"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">السیّد علی بن طاووس فی کتاب «کشف الیقین» عن الثّقة محمّد بن عبّاس فی تفسیره عن محمّد بن همام بن سهیل مسنداً عن موسی بن جعفر عن آبائه علیهم السّلام عن رسول الله صلّی الله علیه و آله فی حدیث المعراج قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أوحی الله إلیه: هل تدری ما الدّرجات؟ قلت: أنت أعلم یا سیّدی. قال: إسباغ الوضوء فی المکروهات، و المشی علی الأقدام إلی الجمعات معک و مع الأئمة من ولدک، و انتظار الصلاة بعد الصلاة، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الخبر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="79"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
@@ -6321,50 +6400,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ففی حسنة ابن مسلم أو صحیحه عن أبی جعفر علیه السّلام:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّ الله أکرم بالجمعة المؤمنین، فسنّها رسول الله بشارةً لهم و توبیخاً للمنافقین، و لا ینبغی ترکها، فمن ترکها متعمّداً فلا صلاة له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="80"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6384,50 +6464,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فإذَن نستکشف إنّاً، أنّ ترکه مساوق لذهاب روح الإسلام و حقیقته، و موجب للتفرقة بین المؤمنین، و لقطع البرکات النازلة بها، و لسلب التوفیق لسائر العبادات، بل مطلق الخیرات، و إسوداد القلب و انطباعه کما فی النبویّ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّ الله فرض علیکم الجمعة فمن ترکها فی حیاتی أو بعد مماتی استخفافاً بها أو جحوداً لها فلا جمع الله شمله و لا بارک الله فی أمره، ألا و لا صلاة له، ألا و لا زکاة له، ألا و لا حجّ له، ألا و لا صوم له، ألا و لا برّ له حتّی یتوب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="81"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6435,50 +6516,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و فی النبویّ الآخر:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مَن ترک ثلاث جُمع متهاونًا بها طبع الله علی قلبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="82"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
@@ -6493,50 +6575,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و فی الثالث:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">من ترک ثلاث جمع متعمّداً من غیر علّة، طبع الله علی قلبه بخاتم النفاق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="83"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6569,57 +6652,59 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ذلک قد حصلت شبهة فی وجوبها التعیینی لکثیر من الأعاظم الأعلام ـ رضوان الله علیهم ـ فلم یفتوا عن شدّة ورعهم و احتیاطهم بوجوب إقامتها علی الإطلاق، زعماً منهم أنّ وجوبها مشروطٌ بوجود الإمام و أنّ إقامتها من مناصب الإمام و مختصّاته، و من العجب أنّ الرسول الأکرم قد أخبر عن ذلک، ففی النبویّ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لیَنتهینّ أقوام من [عن] ودعهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> الجمعات أو لیختمنّ الله علی قلوبهم ثمّ لیکوننّ من الغافلین</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="84"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
@@ -7869,50 +7954,51 @@
         <w:t xml:space="preserve">إذا عرفتَ هذا فقد علمتَ أنّ استعمال الذِّکر فی الآیة من باب استعمال الکلّی و إرادة بعض أفراده و هو الصلاة لأنّها ذکر الله، و قد ورد فی القرآن </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿وَأَقِمِ ٱلصَّلَوٰةَ لِذِكرِيٓ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="104"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و فی الرّوایة «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الصلاة قربان کلّ تقی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">» و یدّل علی هذا اتّفاق جمیع المفسّرین علی أنّ المراد من الذکر فی خصوص الآیة هو صلاة الجمعة أو خطبتها أو هما معاً، و لم أدرِ کیف أصَرّ المخالفون بأنّ المراد منه رسول الله صلّی الله علیه و آله و سلّم؟! مع وضوح أنّه لو قلنا بأنّه تعالی هو المراد من الآیة لسقطت الآیة عن البلاغة خصوصاً بعد تفریع قوله سبحانه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿فَإِذَا قُضِيَتِ ٱلصَّلَوٰةُ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
@@ -8002,50 +8088,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> أنّ المراد من العدل هو رسول الله و من الإحسان هو أمیرالمؤمنین و من الفحشاء و المنکر و البغی هو الخصوص الثلاثة فعلی هذا لم یکن إرادة الصلاة من الذکر منافِیَة لإرادة الرسول صلّی الله علیه و آله و سلّم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أقول: قد ورد فی الروایات المستفیضة </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أنّ القرآن یجری مجری الشمس و القمر،</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> فهذه معانٍ حقیقیّة ظاهریّة للقرآن کقوله </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿ٱهدِنَا ٱلصِّرَٰطَ ٱلمُستَقِيمَ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="108"/>
@@ -8368,50 +8455,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وجه فساد ما ذهب إلیه صاحب الحدائق (ره) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و من هذا تعرف أیضاً فساد ما أجاب به صاحب «الحدائق» عن هذا الإشکال من أنّ الروایات المستفیضة دلّت بالمضامین المختلفة علی </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أنّ حلال محمّد حلال إلی یوم القیامة و حرامه حرام إلی یوم القیامة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و من أنّ الإجماع المدّعی للاشتراک لم یکن فی خصوص مسألة مسألة حتّی نتوقّف فیما لا ینعقد الإجماع علیه، بل معقد الإجماع أمر واحد و هو اشتراک جمیع المکلّفین إلی یوم القیامة فی جمیع الأحکام الثابتة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="114"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
@@ -8690,57 +8778,59 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الثّانی من الأدلّة: صحیحة زرارة:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قال: قلت لأبی جعفر علیه السّلام: علی مَن تجب الجمعة؟ قال: علی سبعة نفرٍ من المسلمین، و لا جمعة لأقلّ من خمسةٍ أحدهم الإمام، فإذا اجتمع سبعةٌ و لم یخافوا أمّهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> بعضهم و خطبهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="121"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8786,50 +8876,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حتّی لا ینافیه إرادة شخصٍ خاصٍّ للإمامة من المعصوم أو المنصوب من قِبَله. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و قد تمحّل فی «مصباح الفقیه» لتوجیه هذه الروایة لما ذهب إلیه مع اعترافه بظهورها فی الوجوب التعیینی بحملها علی: الاستحباب، أو بیان مطلق المشروعیّة، أو یکون المقصود </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ب‍ «أمّهم بعضهم»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> البعض المعهود عندهم لا مطلقه، و أنت خبیر بأنّ هذه التوجیهات الّتی لا یتحمّله اللفظ تکون فی حکم طرح الرّوایة بتعبیر آخر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="124"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
@@ -8856,50 +8947,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الثالث: موثّقة ابن بکیر عن زرارة عن عبدالملک عن أبی جعفر علیه السّلام:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قال: قال: مثلک یهلک و لم یصلّ فریضةً فرضها الله، قال: قلت: کیف أصنع؟ قال: صلّوا جماعة، یعنی الجمعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="125"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9015,50 +9107,51 @@
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و لمّا کان عبدالملک عالماً بأنّه لا یجوز عقد جمعتین فی محلّ واحد مع علمه بأولویّة الإمام فی الإمامة و عدم جواز تقدیمه نفسَه علیه فقد تحیّر من کلامه علیه السّلام فقال: کیف أصنع بدونکم؟ فأجاب: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">صلّوا عندکم جماعةً</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ و هذه الرِّوایة أدلّ دلیل علی أنّ عدم جواز إقامة الجمعة فی زمان الحضور مع قیام الإمام بها لیس لاشتراطها به بل لأنّه علیه السّلام کان أولی الناس بإقامتها، کما کان هذا ضروریّاً من المذهب فإذا لم یتمکّن علیه السّلام من الإقامة کان الوجوب باقیاً بالنسبة إلی الباقین، و سیأتی توضیح ذلک إن شاء الله تعالی.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -9167,50 +9260,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">منها صحیحة أبی بصیر و محمّد بن مسلم عن أبی عبدالله علیه السّلام قال:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّ الله عزّ و جلّ فرض فی کلّ سبعة أیّام خمساً و ثلاثین صلاة منها صلاة واجبة علی کلّ مسلم أن یشهدها إلاّ خمسة: المریض و المملوک و المسافر و المرأة و الصبیّ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="127"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9339,103 +9433,106 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و منها صحیحة زرارة عن أبی جعفر علیه السّلام</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فرض الله علی الناس من الجمعة إلی الجمعة خمساً و ثلاثین صلاة منها صلاة واحدةٌ فرضها الله عزّ و جلّ فی جماعةٍ و هی الجمعة، و وضعها عن تسعةٍ، عن: الصغیر و الکبیر و المجنون و المسافر و العبد و المرأة و المریض و الأعمی و مَن کان علی رأس فرسخین</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="129"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و الظاهر أنّ المقصود الأصلیّ من هاتین الروایتین هو بیان حُکم الجمعة بقرینة ذکر الاُسبوع فی الاُولی، و </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">من الجمعة إلی الجمعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> فی الثانیة، لأنّ تعداد الصَّلَوات و وجوبها کان أمراً مفروغاً عنه من زمن النبّیّ صلّی الله علیه و آله و سلّم بل یعدّ من الضروریّات فلا یحتاج إلی عدّها خصوصاً لمثل زرارة و محمّد بن مسلم و أبی بصیر، بل کما ذکره بعض المعاصرین: لو کان المراد منه بیان تعداد الصلوات لما کان وجه لبیان تعداد صلوات الاُسبوع، بل کان الأنسب أن یبیّن تعداد الصلوات الیومیّة بأن یقول: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فرض الله علی الناس فی کلّ یوم و لیلة خمس صلاة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، بل کان عدّها تمهیداً لبیان اشتراک صلاة الجمعة مع باقی الصلوات الیومیّة فی کونها فریضةً مثلها و امتیازها عن غیرها بکون تشریعها علی وجه الجماعة و وضعها عن التسعة دون غیرها من الصلوات</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="130"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
@@ -9457,50 +9554,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و منها صحیحة منصور بن حازم عن أبی عبدالله علیه السّلام</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یجمع القوم یوم الجمعة إذا کانوا خمسة نَفَر فما زاد، فإن کانوا أقلّ من خمسة فلا جمعة لهم، و الجمعة واجبةٌ علی کلّ أحدٍ لا یعذر الناس فیها إلاّ خمسة: المرأة و المملوک و المسافر و المریض و الصبیّ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="131"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9515,50 +9613,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و هذه الروایة فی دلالتها علی العموم لا تقصر عن الروایتین السابقتین إن لم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تکن أقوی بملاحظة ذیلها و هو قوله علیه السّلام </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«لا یعذر الناس»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> نعم، لابدّ من رفع الید عن ظهور صدرها فی الوجوب لتصریح روایاتٍ اُخر علی عدم وجوبها لما دون سبعة نفرات.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9566,50 +9665,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و منها صحیحة زرارة عن أبی جعفر علیه السّلام</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قال: صلاة الجمعة فریضة، و الاجتماع إلیها مع الإمام فریضة، فمن ترک ثلاث جُمَع ترک ثلاث فرائض، و لا یترک ثلاث فرائض من غیر عذر و لا علّة إلاّ منافق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="132"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
@@ -9624,50 +9724,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و منها صحیحة عمر بن یزید عن الصادق علیه السّلام:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا کانوا سبعة یوم الجمعة فلیصلّوا فی جماعة و لیلبس الرّداء‌ و العمامة و لیتوکّأ علی قوسٍ أو عَصاً و لیقعد بین الخطبتین و یجهر بالقراءة و یقنت فی الرکعة الاُولی منها قبل الرکوع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="133"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
@@ -9682,50 +9783,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و منها کلام مولانا أمیرالمؤمنین علیه السّلام فی خطبة:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و الجمعة واجبة علی کلّ مؤمن إلاّ علی الصبّی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="134"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، الخ.</w:t>
       </w:r>
@@ -9740,50 +9842,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و منها النبویّ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الجمعة حقّ واجب علی کلّ مسلم إلاّ أربعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="135"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
@@ -9798,62 +9901,64 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و منها روایة حفص بن غیاث عن بعض الموالی:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّ الله عزّ و جلّ فرض [الجمعة] علی جمیع المؤمنین و المؤمنات و رخّص</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">العبد و المرأة و المسافر لا یأتوها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="136"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
@@ -9967,50 +10072,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تقیید هذه الإطلاقات بصورة إقامة الإمام أو المنصوب من قبله مستهجن</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و بالجملة أنّ دلالة هذه المطلقات علی وجوبها لا یکاد یخفی بحیث یکون تقییدها بصورة إقامة الإمام أو المنصوب من قبله یعدّ من المستهجن و خروج الکلام عن درجة البلاغة إلی حدّ الرّکاکة، و هل یقبل الذوق السلیم و الطبع المستقیم أن یتفوّه بإمکان تقیید قوله علیه السّلام فی صحیحة زرارة بأنّهم </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا لم یخافوا أمّهم بعضهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> بما إذا کان هذا البعض هو الإمام کلاّ؟! مضافاً إلی أنّه یمکن أن یقال بإباء هذه المطلقات عن التقیید و لو علی فرض وجود دلیل ظاهر فی التّقیید من وجهین آخرین:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -10177,50 +10283,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حیاتهما حتّی أنّا لم نظفر بروایةٍ أو نقل تاریخٍ علی أنّهما أقاما جمعةً واحدةً، فلا یمکن أن یکون مصلحة عدم ذکر القید وجوده فعلاً، و من المعلوم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="138"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> أیضاً أنّ وقت العمل بهذه الروایات لم یکن زمان حضور الحجّة حتّی تکون الإطلاقات لمجرّد بیان الحکم إجمالاً، فحینئذٍ نقول: بأیّ داعٍ من الدّواعی لم یقیّد الإمام علیه السّلام وجوب هذه الفریضة بإقامة المعصوم أو المنصوب من قِبَلِه و أهمل هذا القید فی جمیعها مع کونه بصدد بیان جمیع شرائط الوجوب کما هو غیر خفیّ علی مَن تأمّل فیها؟ فإیراد هذه المطلقات الکثیرة فی طول زمان یسع حیاتهما یدلّ علی أنّ اشتراط الجمعة بوجود من یخطب فی الرّوایات الآتیة، غالب الحصول غیر محتاج إلی التقیید و إلاّ فلو کان التقیید غیر غالب الحصول کما إذا کان المراد </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بمن یخطب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> خصوص الإمام أو المنصوب من قِبَلِه فلا ریب فی أنّ إیراد مِائَتَی حدیث فی الوجوب بنحو الإطلاق لعدّ من المستهجن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="139"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
@@ -10279,50 +10386,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الإشکال الثّانی: أنّ الأخذ بالإطلاق إنّما هو بعد إجراء مقدّمات الحکمة، و هی إنّما تجری إذا لم یکن فی البین ما یوجب انصراف المطلق إلی بعض أفراده، و أمّا معه فلا مجال للأخذ بالإطلاق، و معلوم أنّ السیرة المستمرّة من زمن النّبیّ صلّی الله علیه و آله و سلّم و کذا الخلفاء من بعده هی النصب لإقامة الجمعة بحیث کان اشتراط الجمعة بوجود المنصوب أمراً مرتکزاً فی أذهانهم، و أمّا نصب خلفاء الجور الإمام للجمعة و إن کان أمراً شنیعاً عند الشیعة کسائر تصرّفاتهم فی ما هو حقّ للإمام، لکنّ بشاعة هذا النصب لم یکن إلاّ لعدم اهلیّتهم للنصب لا لأجل أنّ النّصب من بدعهم الاقتراحیّة من عند أنفسهم، و هذا الأمر المفروغ عنه عند الشیعة یوجب انصراف هذه المطلقات بما إذا أمّ الإمام بنفسه للجمعة أو نصّب أحداً من قِبَله، و هذا عمدة ما اعتمد علیه السیّد الاُستاذ العلاّمة ـ آیة الله العلامة البروجردی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مدّ ظلّه ـ فی مجلس الدرس فمال إلی حرمة صلاة الجمعة فی زمن الغیبة بعد أن قوّی دلالة روایات </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مَن یخطب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و إخواتها فی التقیید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10369,64 +10477,66 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و ثالثاً: أنّا ذکرنا أنّ غالب هذه الروایات کان الوجوب المستفاد منها بنحو العموم مثل قوله: «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فی کلّ اُسبوع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">علی کلّ مسلم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> إلی یوم القیامة»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="141"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و غیرها فلا ریب فی أنّ أصالة العموم محکّمة فی کلّ ما شکّ فی التّخصیص فالإشکال غیر</w:t>
       </w:r>
@@ -10983,104 +11093,107 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و فیه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="148"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ما لا یخفی، لأنّ الجمع فی هذا الکلام لا یکون متعیّناً فی کونه إمام الجمعة، بل المراد منه هو المراد من الجمع الوارد فی دعاء النُّدبة </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«أین جامع الکلمة</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">علی التقوی»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و فی قوله تعالی </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿رَبَّنَآ إِنَّكَ جَامِعُ ٱلنَّاسِ لِيَوم لَّا رَيبَ فِيهِ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="149"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> فالمعنی أنّه هو السّبب لاجتماع الناس فی یوم الجمعة فی بلاد مختلفة، و هذا التعبیر یکون بمنزلة التعبیر الوارد فی زیارة الوارث </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«أشهد أنّک قد أقمت الصلاة»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> أی أنّک السبب لإقامة الصلاة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="150"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
@@ -13909,158 +14022,162 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">منها صحیحة محمّد بن مسلم قال:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سألتُ أبا عبدالله علیه السّلام عن الجمعة، فقال: تجب علی مَن کان منها علی فرسخین، فإن زاد علی ذلک فلیس علیه شیء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="182"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و منها خبر فضل بن شاذان عن الرضا علیه السّلام:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّما وجبت الجمعة علی مَن یکون علی رأس فرسخین لا أکثر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="183"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و منها صحیحة زرارة عن أبی جعفر علیه السّلام:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الجمعة واجبة علی مَن إن صلّی الغداة فی أهله أدرک الجمعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="184"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الحدیث</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -14151,50 +14268,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الوجه الثّانی: أنّ هذه الرّوایات صریحةٌ فی سقوطها عمّن بَعُدَ عنها بفرسخین، فلو کان وجوبها غیر مشروط بإمام خاصّ لوجب علی البعیدین الاجتماع و الانعقاد للجمعة فی أماکنهم و لا یصحّ تنزیل هذه الأخبار علی السقوط فیما إذا لم یوجد فی تلک الأماکن و ما حولها إلی فرسخ أو فرسخین عدّة أشخاص تنعقد بهم الجمعة کخمسة نفر، لأنّه فرضٌ بعید لا یصحّ تنزیل إطلاق الأخبار علیه.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و فیه: أنّ المراد من «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بُعد الفرسخین</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">» لیس بالنسبة إلی الجمعة المنعقدة فعلاً لوضوح أنّه بعد انعقادها لا مجال للسعی إلیها، بل المراد منه إمّا البعد بالنسبة إلی المکان الذی یمکن أن تنعقد الجمعة فیها. و إمّا البعد بالنسبة إلی المکان الذی لو بنی علی انعقاد الجمعة لانعقدت فی ذلک المکان. و علی التقدیرین لا دلالة لهذه الروایات علی سقوط الجمعة عمّن بَعُدَ بفَرسخین عن محلّ انعقاد الجمعة فعلاً، لأنّه علی الأوّل إذا انعقدت الجمعة مثلاً فی نقطة لأمکن انعقادها بفاصلة ثلاثة أمیال و ما زاد فلابدّ من ملاحظة نسبة بُعد الفرسخین إلی هذا المکان الممکن انعقادها فیه. فحینئذٍ نقول: إذا انعقدت جمعة فی مکان من المدینة مثلاً فمن بَعُدَ عنه بفرسخین إذا اجتمع شرائط الجمعة بالنسبة إلیهم من العدد و الخطیب فیمکن انعقاد الجمعة فی هذا الموضع فلا یصدق بالنسبة إلیهم البُعد إلی الجمعة الممکن انعقادها، نعم لو لم یجتمع شرائط الجمعة عندهم لصدق بالنسبة إلیهم ذلک.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -14355,50 +14473,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> فتتساقطان فی مورد المعارضة، فیرجع إلی عموم الرّوایات التی دلّت</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">علی وجوب الجمعه لکلّ مسلم و لم یقیّد فیها قید الفرسخین، کصحیحة زرارة المتقدّمة عن أبی جعفر علیه السّلام قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">صلاة الجمعة فریضة، و الاجتماع إلیها فریضة مع الإمام،</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> الحدیث.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="187"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14550,94 +14669,96 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">منها: صحیحة محمّد بن مسلم عن أحدهما علیهما السّلام:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قال: سألته عن اُناس فی قریةٍ هل یصلّون الجمعة جماعة؟ قال: نعم یصلّون أربعاً إذا لم یکن من یَخطب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="188"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و منها: صحیحة الفضل بن عبدالملک قال:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سمعت أبا عبدالله علیه السّلام یقول: «إذا کان قوم فی قریة صلّوا الجمعة أربع رکعات، فإن کان لهم من یَخطب بهم جمعوا إذا کانوا خمسة نفر، و إنّما جُعلتْ رکعتین لمکان الخطبتین</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="189"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14645,50 +14766,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و منها: موثّقة سماعة قال:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سألت أبا عبدالله علیه السّلام عن الصلاة یوم الجمعة، فقال: أمّا مع الإمام فرکعتان، و أمّا مع من صلّی وحده فهی أربع رکعات بمنزلة الظّهر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="190"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14802,62 +14924,64 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">منها: ما فی «العیون» و «العلل» عن الفضل بن شاذان عن الرضا علیه السّلام:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قال: فإن قال قائل: فَلِمَ صارت صلاة الجمعة إذا کانت مع الإمام رکعتین و إذا کانت بغیر إمام رکعتین و رکعتین؟ قیل: لعلل شتّی، منها. أنّ الناس یتخطّون إلی الجمعة من بُعدٍ فأحبّ الله عزّ و جلّ أن یخفّف عنهم لموضع التعب الذی صاروا إلیه. و منها: أنّ الإمام یحبسهم للخطبة و هم منتظرون للصلاة، و من انتظر الصلاة فهو فی الصلاة فی حکم التمام. و منها: أنّ الصلاة مع الإمام أتمّ و أکمل، لعلمه و فقهه و عدله و فضله. و منها: أنّ الجمعة عید و صلاة العید رکعتان و لم تقصر لمکان الخطبتین. فان قال: فَلِمَ جعل الخطبة؟ قیل: لأنّ الجمعة مشهد عامّ فأراد أن یکون للأمیر سببٌ إلی موعظتهم و ترغیبهم فی الطّاعة و ترهیبهم من المعصیة و توفیقهم علی ما أراد من مصلحة دینهم و دنیاهم و یخبرهم بما ورد علیهم من الآفاق [الأهوال] الّتی لهم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فیها المضرّة و المنفعة و لا یکون الصائر فی الصلاة بل منفصلاً و لیس بفاعل غیره ممَّن یؤمّ الناس فی غیر یوم الجمعة. فإن قال: فَلِمَ جعل الخطبتین؟ قیل لأن یکون واحداً للثناء علی الله و التمجید و التقدیس لله عزّ و جلّ و الاُخری للحوائج و الإعذار و الإنذار و الدّعاء و ما یرید أن یُعلمهم من أمره و نهیه و ما فیه الصّلاح و الفَساد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="191"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. انتهی.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
@@ -14878,64 +15002,66 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بدعوی أنّ المراد من الإمام فیها هو إمام الأصل، و هو المعصوم أو المنصوب من قِبَلِه، فالروایة صریحة فی سقوط الجمعة إذا لم یکن فیهم الإمام.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و فیه: مضافاً إلی عدم صحّة سندها، لا شاهد فیها علی أنّ المراد من الإمام فیها هو إمام الأصل، بل المراد منه هو الإمام اللُّغوی، و هو مَن یقتدی الناس به فی صلواتهم، غایة الأمر ـ کما ذکرنا ـ لابدّ و أن یکون مضافاً إلی کونه بصفات إمام الجماعة من کونه عادلاً أن یکون خطیباً، و قد ذکرنا أنّ من یخطب لیس هو مجرّد من یقدر علی الخطبة، بل من کان له مَلَکةُ الخطابة و النّصیحة و الإخبار. و الإمام فی هذه الرّوایة أیضاً کذلک کما یدلّ علیه قوله: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«إنّ الصلاة مع الإمام أتمّ و أکمل لعلمه و فقهه و عدله و فضله»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> نعم ربّما قیل: بأنّ قوله </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«و لا یکون الصائر فی الصلاة بل منفصلاً و لیس بفاعل غیره ممّن یؤم النّاس فی غیر یوم الجمعة»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> صریحة فی عدم انعقاد الجمعة بإمام یصلّی بالناس فی غیر یوم الجمعة. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -15032,50 +15158,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و منها: موثّقته الاُخری:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قال: سألتُ أبا عبدالله علیه السّلام عن الصلاة یوم الجمعة، فقال: أمّا مع الإمام فرکعتان، و أمّا لمن صلّی وحده فهی أربع رکعات و إن صلّوا جماعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="193"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15133,50 +15260,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">منها: مرسلة ابن عصفور عنهم علیهم السّلام:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّ الجمعة لنا، و الجماعة لشیعتنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="194"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15184,50 +15312,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و منها: ما اُرسل عنهم أیضاً:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لنا الخمس و لنا الأنفال و لنا الجمعة و لنا صفو المال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="195"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15292,50 +15421,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و منها: ما فی النّبویّ الآخر:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أربع إلی الولاة الفیء و الحدود و الجمعة و الصدقات</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="197"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15362,50 +15492,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و منها: ما عن «دعائم الإسلام» عن علیّ علیه السّلام أنّه قال:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لا یصلح الحُکم و لا الحدود و لا الجمعة إلاّ للإمام أو من یقیمه الإمام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="198"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15413,62 +15544,64 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و یظهر جوابه ممّا مرّ مضافاً إلی إمکان ادّعاء أنّ ظهورها فی الإمام اللّغوی أقوی بقرینة الرّوایة الاُخری أیضاً و هی ما فی «مستدرک الوسائل» عن «دعائم الإسلام» عن جعفر بن محمّد علیهما السّلام أنّه قال:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لا جمعة إلاّ مع إمام عدل تقیّ»، و عن علیّ علیه السّلام أنّه قال: «لا یصحّ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الحُکم و لا الحدود و لا الجمعة إلاّ بإمام عدل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="199"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
@@ -15526,50 +15659,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">نعم، فی روایته الثالثة و هی ما فی «المستدرک» أیضاً عن «الدَّعائم» عن أبی جعفر محمّد بن علیّ علیهما السّلام أنّه قال:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تجب الجمعة علی مَن کان منها علی فرسخین إذا کان الإمام عدلاً</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="201"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15716,50 +15850,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و منها: ما فی «المستدرک» عن «الأشعثیّات» مسنداً عن الحسین عن أبیه علیهما السّلام قال:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لا یصحّ الحکم و لا الحدود و لا الجمعة إلاّ بامام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="204"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15786,50 +15921,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و منها: ما فی «المستدرک» أیضاً عن «الأشعثیّات» مسنداً عن الحسین عن أبیه علیهما السّلام قال:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قال: العشیرة إذا کان علیهم أمیر یقیم الحدود علیهم فقد وجب علیهما [علیهم] الجمعة و التشریق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="205"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15837,50 +15973,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و لابدّ من حملها علی الإمام اللغویّ کما عرفتَ أو حملها علی زمان الحضور، کما لابدّ من حمل الرّوایة الثالثة عن «الأشعثیّات» أیضاً علی ما فی «المستدرک» علی هذا المعنی، و هی ما فی «الأشعثیّات» مسنداً عن الحسین علیه السّلام:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّ علیّاً علیه السّلام سُئل عن الإمام یهرب و لا یخلف أحداً یصلّی بالناس، کیف یصلّون الجمعة؟ قال یصلّون أربع رکعات</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="206"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
@@ -16151,50 +16288,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و منها: ما فی «الصَّحیفة السجّادیّة» فی دعاء الجمعة و ثانی العیدین: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهمّ إنّ هذا المقام لخلفائک و أصفیائک و مواضع اُمنائک فی الدَّرجة الرفیعة الّتی اختصصتهم بها قد ابتزّوها و أنت المقدّر لذلک» إلی أن قال: «حتّی عاد صفوتک و خلفاؤک مغلوبین مقهورین مبتزّین یرون حکمک مبدّلاً» إلی أن قال: «اللهمّ العن أعداءهم من الأوّلین و الآخرین و مَن رضی بفعالهم و أشیاعهم لعناً وبیلاً</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="209"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16550,50 +16688,51 @@
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="213"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، و الّذی یدلّک علی ذلک صحیحة محمّد بن مسلم عن أحدهما علیهما السّلام:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قال: سألته عن اُناس فی قریة هل یصلّون الجمعة جماعةً؟ قال: نعم یصلّون أربعاً إذا لم یکن من یخطب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="214"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16626,50 +16765,51 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إشکال فیه، و کذا یدلّ علیه ما فی صحیحة الفضل بن عبدالملک المتقدّمة فراجع، و کذا یدلّ علی وجوب الجمعة لأهل القری تعییناً موثّقة ابن بکیر قال:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سألت أبا عبدالله علیه السّلام عن قومٍ فی قریةٍ‌ لیس لهم من یجمع بهم، أیصلّون الظهر یوم الجمعة فی جماعةٍ؟ قال: نعم إذا لم یخافوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="215"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16696,64 +16836,66 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اعلم أنّ الاحتمالات فی هذه الروایة أربعة:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الاحتمال الأوّل: أن یکون المراد ب‍ «مَن یجمع بهم» هو المنصوب من قِبَل المخالفین، و المراد من الصلاة یوم الجمعة فی جماعة هی صلاة الجمعة فعلی هذا تدلّ هذه الرّوایة علی الوجوب التّعیینی. لکن یمکن أن یخدش فیه: بأنّ قول الرّاوی «أیصلّون الظهر» لیس سؤالاً عن الوظیفة حتّی یکون قوله علیه السّلام </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«نعم»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ظاهراً فی الوجوب، بل سؤال عن الجواز و ذلک لأنّ الرّاوی کان یحتمل أنّ صلاة الجمعة حینئذٍ تکون غیر مشروعة لمکان التّقیّة أو للاشتراط بوجود المنصوب، فقوله علیه السّلام حینئذٍ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«نعم»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یدلّ علی الجواز، و هذا نظیر الأمر الواقع عقیب الحظر حیث یدلّ علی الجواز لا الوجوب.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -16844,50 +16986,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا مضافاً إلی أنّ أصل المنصوب من قِبَل الإمام فی زمان التقیّة بعید جدّاً. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الاحتمال الرابع: أن یکون المراد ب‍ «مَن یجمع بهم» هو المنصوب من قِبَل الإمام علیه السّلام، و المراد من «صلاة الظّهر» هی الإتیان بأربع رکعات، و یبعّده قوله </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«إذا لم یخافوا»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> لأنّه لا تقیّة فی صلاة الجماعة فی القریة‌ اللهمّ إلاّ أن یقال: إنّ القریة لمکان قُربه من المدینة یجب علی أهل القریة عند العامّة السعی إلی المدینة و الحضور فی جمعتهم، فعقد الجماعة مخالف للتّقیّة و هو کما تری!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -16921,50 +17064,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و أمّا ما فی روایة طلحة بن زید عن جعفر عن أبیه عن علیّ علیهم السّلام قال:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لا جمعة إلاّ فی مصر تقام فیه الحدود</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="217"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16972,50 +17116,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و کذا ما فی «المستدرک» عن الشیخ جعفر بن أحمد القمّی فی کتاب «العروس» عن الصادق، أنّه قال:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لا جمعة إلاّ فی مصر تقام فیه الحدود</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="218"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17023,50 +17168,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و عنه علیه السّلام أنّه قال:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لیس علی أهل القری جماعة، و لا الخروج فی العیدین</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="219"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="220"/>
       </w:r>
       <w:r>
@@ -17087,50 +17233,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فهی مضافاً إلی ضعف سند الاُولی و الإرسال فی الثانیة لا تقاوم المطلقات الکثیرة الدالّة علی الوجوب التعیینیّ مضافاً إلی قوّة صدورها تقیّة کما سیأتی الإشارة إلیها، هذا مضافاً إلی ما فی «المستدرک» عن «الدعائم» عن جعفر بن محمّد علیهما السّلام أنّه قال:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یجتمع القوم یوم الجمعة إذا کانوا خمسة فصاعداً، و إن کانوا أقلّ من خمسة لم یجتمعوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="221"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">». انتهی.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17175,50 +17322,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الطائفة الخامسة: الرّوایات الّتی دلّت علی أنّ للإمام أن یأذَنَ للناس فی ترک الجمعة و الخروج إلی رحالهم و منازلهم فیما إذا اجتمع الجمعة و العید، مثل خبر إسحاق بن عمّار عن جعفر عن أبیه:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّ علیّ بن أبی طالب علیه السّلام کان یقول: إذا اجتمع عیدان للناس فی یوم واحد فإنّه ینبغی للإمام أن یقول للنّاس فی الخطبة الاُولی إنّه قد اجتمع لکم عیدان فأنا اُصلّیهما جمیعاً، فمن کان مکانه قاصیاً فأحَبَّ أن ینصرف فقد أذنتُ له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="223"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17226,50 +17374,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و مثل خبر سلمة عن أبی عبدالله علیه السّلام، قال:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اجتمع عیدان علی عهد أمیرالمؤمنین علیه السّلام. فقال: هذا یوم اجتمع فیه عیدان فمَن أحَبَّ أن یجمع معنا فلیفعل و من لم یفعل فإنّ له رُخصةً‌. یعنی من کان متنحیاً</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="224"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17284,62 +17433,64 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و خبر الحلبی أنّه سأل أبا عبدالله علیه السّلام عن الفطر و الأضحی إذا اجتمعا فی یوم الجمعة فقال:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اجتمعا فی زمان علیّ علیه السّلام، فقال: مَن شاء أن یأتی إلی الجمعة فَلیأتِ، و مَن قعد فلا یضُرّه ولیُصَلّ الظهر، و خطب خطبتَین جمع فیها خطبة</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">العید و خطبة الجمعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="225"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
@@ -17535,50 +17686,51 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و أمّا قوله علیه السّلام:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مجاری الاُمور بِیَدِ العلماء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="228"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18047,82 +18199,84 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و فیه: أولاً: أنّ الرّوایات الدّالّة علی وجوب صلاة الجمعة تکون أخصّ مطلقاً بالنسبة إلی الإطلاقات الدالّة علی وجوب صلاة الظهر أربع رکعات، لأنّها مطلقة بالنسبة إلی یوم الجمعة و غیره، هذا و علی فرض وجود إطلاقاتٍ دالّةٍ علی وجوب أربع رکعات فی ظهر الجمعة فلا ریب فی وجوب حملها علی التسعة المستثناة من وجوب صلاة الجمعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="235"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ أو علی ما إذا لم یجتمع الشرائط من العدد و الخطیب و غیرهما و ذلک لأنّ قوله علیه السّلام </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«صلاة الجمعة واجبة لا یعذر النّاس فیها»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و قوله علیه السّلام:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّ الله فرض خمساً و ثلاثین صلاة منها صلاة الجمعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="236"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18161,50 +18315,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الوجه الثّانی: روایة زُرارة و هی صحیحةٌ، قال:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حثّنا أبوعبدالله علیه السّلام علی صلاة الجمعة حتّی ظننتُ أنّه یرید أن نأتیه فقلت: نغدو علیک، فقال: لا إنّما عنیتُ عندکم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="237"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18212,50 +18367,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و ذلک لأنّه یستفاد من هذه الرّوایة أوّلاً أنّ زرارة کان تارکاً لصلاة الجمعة کما یستفاد هذا المعنی من عتاب الصادق علیه السّلام لعبد الملک بن أعین فی صحیحة زرارة الاُخری:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مثلک یهلک و لم یصلّ فریضة فرضها الله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">»، الخ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="238"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
@@ -18769,50 +18925,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و من شرائط الجمعة أن لا یکون هناک جمعة اُخری و ما بینهما دون ثلاثة أمیال، و قد ادّعی عن جماعة الإجماع علیه، و یدلّ علیه حسنة محمّد بن مسلم عن أبی جعفر علیه السّلام قال:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یکون بین الجماعتَین ثلاثة أمیال، یعنی لا تکون جمعة إلاّ فیما بینه و بین ثلاثة أمیال، و لیس تکون جمعة إلاّ بخطبة، قال: فإذا کان بین الجماعتَین ثلاثة أمیال فلا بأس أن یجمع هؤلاء و هؤلاء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="241"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18820,50 +18977,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و موثّقته أیضاً عن أبی جعفر علیه السّلام، قال:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تجب الجمعة علی من کان منها علی فرسخین</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="242"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18902,50 +19060,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ففی «الکافی» عن زرارة قال: سألت أبا جعفر علیه السّلام عن الصلاة خلف المخالفین فقال علیه السّلام:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ما هم عندی إلاّ بمنزلة الجدر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="243"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18973,64 +19132,66 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، و هذا کسقوط الأذَان و الإقامة لمن یرید أن</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یصلّی منفرداً فی مکان انعقدت فیه الجماعة، حیث إنّ السقوط دائر مدار صحّة صلاة الجماعة عندهم لا عند هذا الشّخص، و أمّا هذا الرّجل لمّا یری بطلان صلاة الإمام فیجب علیه عقد جمعة اُخری فی رأس ثلاثة أمیال أو فیما زاد عنها إن اجتمع عنده شرائط الوجوب من العدد و الخطیب و إلاّ فیسقط تکلیفه عن الجمعة فیصلّی ظُهراً فرادی. و هذا بخلاف ما إذا لم یأت الإمام ببعض الأجزاء و الشرائط نسیاناً فیما لا یشمله حدیث </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تعاد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، فإذا دخل فی الصلاة بلا وضوء أو مستدبر القبلة أو لم یأت بالرکوع نسیاناً فسدت صلوته فی ظاهر الشرع سواء علم بنیانه أو لم یعلم. فإذَن لا بأس بعقد جمعة اُخری، و أمّا فی الإجزاء و الشرائط التی تشملها حدیث </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تعاد </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا نسیها الإمام، کانت صلاته صحیحة واقعاً فلا یجوز جمعة اُخری حینئذٍ. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -19101,50 +19262,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حکم انعقاد الجمعَتین المقارنتَین بأقلّ من ثلاثة أمیال</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قال بعض أساتذتنا مدّ ظلّه فی مجلس البحث: إنّه لا یمکن أن یستفاد من الخبرین بطلان کلتیهما معاً، لأنّ مفهوم قوله علیه السّلام، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«فإذا کان بین الجمعتین»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، الخ. هو أنّه إذا لم یکن بینهما ثلاثة أمیال ففی انعقاد الجمعتین بأس، لکن یمکن أن لا یکون بأس فی انعقاد إحدیهما لا بعینها، و یعیّن ما هو الصحیح منها بالقرعة کمن وکّل رَجُلَین کلّ واحد منهما لعقد اُختَین فعقد کلٌّ منهما إحدیهما فی زمان واحد حیث أفتوا بصحّة أحد العقدین، فیحتاج فی تعیینه إلی القرعة.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="246"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19159,50 +19321,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و استشکل فیه: بأنّ القرعة مع قطع النظر عن أنّ مواردها مشخّصة معیّنة فی الشریعة لابدّ و أن یکون هنا واقع معلوم مجهول عندنا فیعیّن الواقع بها، و أمّا لو کان الواقع مشتبهاً أیضاً، لا مجال للقرعة أصلاً، و منه یَظهَر أنّ أصل المسألة فی مورد التنظیر، و هو العقد علی الاُختین غیر مسلّم. و بالجملة حیث لم یکن وجه لرجحان إحدی الصلاتین علی الاُخری فی الواقع فاللازم بطلانهما معاً.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أقول: الظاهر من مفهوم الخبرین هو بطلان کِلْتا الجمعتین فی دون ثلاثة أمیال و ذلک لأنّ قوله علیه السّلام </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«فلا بأس»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> لم یرد علی الجمعتین حتّی یکون مفهومه البأس عند انعقاد الجمعتین، بل ورد علی کلِّ واحد من الجمعتین، لأنّ حرف العطف فی قوّة تکرار العامل، فیصیر المعنی حینئذٍ: أنّه إذا کان بین الجماعتین ثلاثة‌ امیال فلا بأس بأن یجمع هؤلاء، و لا بأس بأن یجمع هؤلاء. فأنت کما تری یکون مفهومه أنّه: إذا لم یکن کذلک فبأس بأن یجمع هؤلاء، و بأسٌ بأن یجمع هؤلاء. و علی هذا لا یحتاج فی الحُکم ببطلان کلتیهما إلی هذه التطویلات، و لا فرق فی بطلانهما بین أن یکون کلٌّ من الجماعتین جاهلین بالجمعة الاُخری، أو عالمین، أو إحدی الجماعتین عالمین دون الاُخری لأنّ البُعد شرط واقعی فعند عدم حصوله تبطل الصلاة، کما هو الأمر فی سائر الشرائط الواقعیّة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19815,50 +19978,51 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و الدلیل علی ذلک: ١ـ صحیحة زرارة بن أعین عن أبی جعفر علیه السّلام قال:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فرض الله علی الناس من الجمعة إلی الجمعة خمساً و ثلاثین صلاة منها صلاة واحدة فرضها الله عزّ و جلّ فی جماعة و هی الجمعة، و وضعها عن تسعة، عن: الصغیر و الکبیر و المجنون و المسافر و العبد و المرأة والمریض و الأعمی و مَن کان علی رأس فرسخین</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="254"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19866,50 +20030,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">٢ـ صحیحة منصور بن حازم عن أبی عبدالله علیه السّلام قال:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یجمع القوم یوم الجمعة إذا کانوا خمسة فما زاد، فإن کانوا أقلّ من خمسة فلا جمعة لهم، و الجمعة واجبة علی کلّ أحد، لا یعذر الناس فیها إلاّ خمسة: المرأة و المملوک و المسافر و المریض و الصبیّ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="255"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19917,50 +20082,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">٣ـ قول أمیرالمؤمنین علیه السّلام فی خطبة:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و الجمعة واجبة علی کلّ مؤمن إلاّ علی الصبی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="256"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">»... الخ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20416,85 +20582,87 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و ربّما یدعی الملازمة بین وجوب الجمعة و الإتمام لقیام الخطبتین یوم الجمعة مقام الرکعتین، فالجمعة واجبة لکلّ من کان وظیفته أربع رکعات، و هو الحاضر الشرعیّ لصحیحة زرارة عن أبی جعفر علیه السّلام فی حدیث قال:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فی قوله تعالی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿حَٰفِظُواْ عَلَى ٱلصَّلَوَٰتِ وَٱلصَّلَوٰةِ ٱلوُسطَىٰ وَقُومُواْ...﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="262"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و أنزلت هذه الآیة یوم الجمعة و رسول الله فی سفر فقنت فیها و ترکها علی حالها فی السفر و الحضر و أضاف للمقیم رکعتین، و إنّما وضعت الرکعتان اللتان أضافهما النبیّ یوم الجمعة للمقیم لمکان الخطبتین مع الإمام، فمن صلّی یوم الجمعة فی غیر جماعة فلیصلّها أربع رکعات کصلاة الظهر فی سائر الأیّام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="263"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
@@ -20671,152 +20839,152 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="first" r:id="rId9"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -21077,61 +21245,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="6" name="_x0000_i0024" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0024" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -27141,153 +27309,157 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و لم نذکر الرّوایات هنا لسبق ذکرها فی أوّل الرسالة فلا نحتاج إلی تکرارها اختصاراً و اتّکالاً علی اهتمام القارئ الکریم و تتبّعه، و هی تدلّ بالصّراحة ‌علی وجوب صلاة‌ الجمعة ‌بدون أیّ شرط، فعلی القارئ الکریم الرّجوع إلیها و تبیّن الحال منها، فعلی ما قدّمناه من استحالة ‌لحاظ حضور الإمام علیه السّلام أو الحکومة ‌العادلة‌ شرطاً فی بعض هذه المطلقات لکونه من الأمر بالمحال و ما لا یقدر المکلّف علی إتیانه و الخروج عن اختیاره و إرادته بحسب الشرائط و الظروف، فهذه الرّوایات صریحةٌ فی وجوب صلاة ‌الجمعة‌ یقیناً من غیر أیّ شرط لا فی الوجوب و لا فی الواجب إطلاقاً، لأنّ الإمام علیه السّلام فی حین بیان الحکم و إبلاغه إلی الرّاوی إمّا أن یقصد بالخطاب نفس الرّاوی فقط لا العموم و الشمول منه، أو إراد العموم لقاطبة‌ الشّیعة ‌من أوّل زمان البلوغ إلی النهایة فی کلّ بِقاع و قطاعٍ. و الأوّل باطل بالضرورة و الوجدان، و علی الثانی کیف یمکن أن یأمر الإمام أحداً بإقامة‌ الصلاة‌ مع عدم قدرته‌ علی القیام و الإقدام بانعقاد الحکومة‌ العادلة‌ حتّی فی زمان نفس الإمام علیه السّلام فکیف بزمان الغیبة‌ و عدم حضوره، و هل هذا إلاّ ‌اجتماع الأمر و النهی فی أمر واحد؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteTextA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و أمّا روایة‌ الصادق علیه السّلام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لیس علی أهل القری جماعة،‌ و لا خروج فی العیدین</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و ما   شابهتها فالمقصود منها القریة الّتی لیس لها إمام یخطب لهم، و مقدار المسافة إلی صلاة الجمعة ‌و العیدین أکثر من فرسخین، و یدلّ علی هذا موثّقة ‌ابن بکیر، قال:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«سألت أبا عبد الله علیه السّلام عن قوم فی قریة ‌لیس لهم من یجمع بهم أیصلّون الظهر یوم الجمعة‌ فی جماعة؟‌ قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">نعم إذا لم یخافوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteTextA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فهذه تدلّ علی وجوب الجمعة‌ إذا کان الإمام العادل فیهم. و کذلک روایة محمّد بن مسلم عن أحدهما علیهما السّلام، قال:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«سألته عن اُناس فی قریة‌ٍ هل یصلّون الجمعة جماعة؟‌ قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">نعم یصلّون أربعاً إذا لم یکن من یخطّب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteTextA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و کذلک صحیحة‌ فضل بن عبد الملک قال:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«سمعت أبا عبد الله علیه السّلام یقول: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا کان قوم فی قریة‌ صلّوا الجمعة‌ أربع رکعات، فإن کان لهم من یخطب بهم جمعوا إذا کان خمسة‌ نفر، و إنّما جُعِلَتْ رکعتین لمکان الخطبتین</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteTextA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و هذه الرّوایات صریحة فی أنّ رفع القلم عن أهل القری لیس لأجل ابتعادهم عن البلاد المنعقدة فیها صلاة ‌الجمعة ‌بل لأجل عدم وجود الإمام العادل غالباً فیهم و مع وجوده یجب علیهم کما وجب علی أهل البلدان، فلا فرق أبداً.</w:t>
       </w:r>
     </w:p>
@@ -29290,50 +29462,51 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ـ لا یخفی إمکان شمول أدلّة النّیابة لمثل هذه من الاُمور الاجتماعیّة المحتاجة إلی الرئیس و القائد و صلاة الجمعة من أوضح مصادیقها، و أمّا الخبر المرویّ عن الاحتجاج عن الحسن العسکری عن الصّادق علیهما السّلام: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بأنّ مجاری الاُمور بِیَدِ العلماء بالله الاُمناء علی حلاله و حرامه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> فمضافاً إلی أنّه یستفاد منه أنّ الفقیه الجامع للشرائط کان له البطش و القبض و إجراء الحدود و القضاء‌ و الإعلان بالدّفاع و الجهاد و الأمر بالمعروف و النّهی عن المنکر و المداخلة   فی اُمور یحقّ للرئیس المداخلة فیها و منها صلاة الجمعة، یستفاد منه أیضاً أنّ الفقیه الجامع للشرائط هو الّذی یکون له مَلَکةٌ‌ قدسیّة إلهیّة، و یکون له قلب نورانی تتجلَّی فیه الأنوار الملکوتیّة و النفحات الربّانیّة </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
@@ -34795,56 +34968,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -34860,51 +35032,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -35129,51 +35301,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -35948,51 +36120,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -36062,72 +36234,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -36337,62 +36512,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -36452,250 +36629,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
-[...14 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
     <w:name w:val="MatnVasatChin"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
-[...76 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
     <w:name w:val="Naghleghol Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:left="1134" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="808080"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
     <w:name w:val="Naghleghol Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:left="1134"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="B3B3B3"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
-    <w:name w:val="VasatChin Matn"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
+    <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
+    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...2 lines deleted...]
-    <w:uiPriority w:val="3"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
+    <w:name w:val="She'r Naghleghol"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="666699"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
+    <w:name w:val="She'r Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="4"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="008080"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
+    <w:name w:val="Soal Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
+    <w:name w:val="VasatChin Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E051F1"/>
+    <w:pPr>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E051F1"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -36772,50 +36978,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -37264,120 +37482,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>