--- v1 (2026-05-07)
+++ v2 (2026-08-19)
@@ -25,51 +25,51 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0002" o:spid="_x0000_i0003" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0048" o:spid="_x0000_i0049" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId4" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -21245,61 +21245,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="7" name="_x0000_i0047" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0047" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>