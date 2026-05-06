--- v0 (2025-11-18)
+++ v1 (2026-05-06)
@@ -13,162 +13,278 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">سال١٤٣٤ – جلسه١-هدف و غایت از سلوک</w:t>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو العلیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هدف و غایت از سلوک</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرح دعای ابوحمزه ثمالی - رمضان المبارک 1434 - مجلس اول</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیت‌اللَه حاج سيد محمد‌محسن حسينی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدس‌الله‌سرّه</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذُ بِاللَه مِنَ الشَّیطانِ الرَّجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بِسمِ اللَه الرَّحمَنِ الرَّحیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و صلَّی‌ اللَه عَلَی سیّدنا و نبیّنا أبی‌القاسم مُحَمّدٍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و علی آله الطّیبین الطّاهرین و اللعنة عَلَی أعدائِهِم أجمَعینَ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عَظُمَ یَا سَیِّدِی أَمَلِی وَ ساءَ عَمَلی فَأعْطِنِی مِن عَفْوِکَ بِمِقدَارِ أَمَلِی وَ لا تُؤاخِذْنِی بِأَسْوَءِ عَمَلِی؛فَإنَّ کَرَمَک یَجِلُّ عَنْ مُجازاتِ الْمُذنِبین وَ حِلْمَک یَکْبُرُ عَنْ مُکافاتِ المُقَصِّرین.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
@@ -197,115 +313,101 @@
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">واقعا من در آن موقع احساس می‌کردم افرادی که به ایشان مراجعه می‌کنند، جسارت ما را هرکسی صحبت ما را می‌شنود ببخشد بر ما، علی کلّ حال دیگر به اینجاها رسیدیم دیگر، به این فقرات رسیدیم و به این کلمات رسیدیم. باید خودمان را درست کنیم یا نه؟ یا همین‌طوری بگوییم برویم؟ رفقاء چکار کنیم؟ تکلیف ما را روشن کنید! معنا کنیم و رد بشویم، یا اینکه نه، بگذاریم یک چیزی گیرمان بیاید از برکات نَفَسِ امام معصوم، این‌ها همه نَفَسِ امام است اینی که ما الآن نشستیم با شما صحبت می‌کنیم از برکات کیست؟ من چه عرضه‌ای دارم که بیایم شماها را اینجا جمع کنم؟ آقا ما خودمان را نمی‌توانیم بیاییم جمع کنیم! بلند شویم بیاییم شماها را از اینطرف، از آنطرف... من نیاوردم، نیت من، همّت من، سخن من، حرف‌های من، یکی دیگر دارد می‌آورد، یکی دیگر دارد می‌چرخاند، یکی‌دیگر دارد... ما به حساب خودمان می‌گذاریم، پزش را ما می‌دهیم، هان؟ حضرت سجاد می‌گوید درست کن فکرت را، دیگر چیزی از عمرت نمانده. رفتارمان را درست کنیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">امام سجّاد در آن زمان، این مطالب را به خدا عرضه می‌داشت و اصحاب هم این دعاها را حفظ می‌کردند، می‌نوشتند و می‌خواندند، اصلا اسم دعا دعای ابی‌حمزۀ ثمالی از اصحاب امام سجاد علیه السلام بوده، مثل دعای کمیل که حضرت امیرالمؤمنین علیه السلام به کمیل‌بن‌زیاد [یاد دادند.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">خب این امام علیه السلام نََفَسِش تا الآن و الی ابدالآباد امتداد دارد، چرا؟ چون نفس نفسِ حق است! به قول درویش‌ها! مگر نمی‌گویند که نفس حق است! درویش‌ها دارند یک همچنین چیزهایی ها! می‌گویند نفس حق است، یعنی حرف تویش نیست، ان قلت و قلت در آن نیست، اشکال و شک و شبهه در آن نیست، اینی که می‌گوییم گوش بده، عمل کن، نفس حق است یعنی این، یعنی صدایت درنیاید! حالا امام سجاد کجا این حرف‌ها کجا؟ نفس نفسِ حق است و نفَس حق، هیچ حدّ یقفی ندارد. نفس‌های ما، همه حق نیست! آمیخته است، آمیختۀ با توهمات، کثرات، تعلقات، هان؟ از صحبت‌هایمان، نوشته‌هایمان... تا کسی دو کلمه، دو خط بگوید آدم می‌فهمد ته و تویش چه است. این حرف‌ها از کجا درمی‌آید، مشخص است، نیاز خیلی به زور زدن و معما حل کردن ندارد.</w:t>
+        <w:t xml:space="preserve">خب این امام علیه السلام نَفَسِش تا الآن و الی ابدالآباد امتداد دارد، چرا؟ چون نفس نفسِ حق است! به قول درویش‌ها! مگر نمی‌گویند که نفس حق است! درویش‌ها دارند یک همچنین چیزهایی ها! می‌گویند نفس حق است، یعنی حرف تویش نیست، ان قلت و قلت در آن نیست، اشکال و شک و شبهه در آن نیست، اینی که می‌گوییم گوش بده، عمل کن، نفس حق است یعنی این، یعنی صدایت درنیاید! حالا امام سجاد کجا این حرف‌ها کجا؟ نفس نفسِ حق است و نفَس حق، هیچ حدّ یقفی ندارد. نفس‌های ما، همه حق نیست! آمیخته است، آمیختۀ با توهمات، کثرات، تعلقات، هان؟ از صحبت‌هایمان، نوشته‌هایمان... تا کسی دو کلمه، دو خط بگوید آدم می‌فهمد ته و تویش چه است. این حرف‌ها از کجا درمی‌آید، مشخص است، نیاز خیلی به زور زدن و معما حل کردن ندارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ولی یک وقتی یک عبارت، مثل عبارت مرحوم آقا، دو تا شعر از حافظ، یک صفحه از مولانا، نمی‌دانم دو کلام از... این را وقتی که می‌خوانی می‌بینی هان! این یک چیز دیگر است، این نفس حق است، این کلام از جای حق بلند شده، این‌ها را آدم باید برود دنبالش، دنبال این عبارات. و الّا ما نه! چند روزی یک حرفی می‌زنیم و یک مجلسی هم گرم می‌کنیم و بعد هم سرمان را می‌گذاریم زمین یا به ادنی‌ مناسبتی انفصال حاصل می‌شود! و انقطاع به هم می‌رسد!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">طرف رفت! کجا رفت؟ هیچ، فلانی این را به من گفت، بالای چشمت ابروست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خب بابا! زودتر می‌رفتی! اگر می‌دانستم هم می‌گفتم بالای چشمت ابروست، هم می‌گفتم زیر چشمت دماغ و بینی است، هم نمی‌دانم زیر چانه‌ات چیست...اگر به این بود زودتر ما تسهیل می‌کردیم، در این اختیار تسهیل می‌کردیم. خب، اما کلام این‌ها حق است و ابدیّت دارد، چون کلام کلامِ معصوم است. الآن نمی‌گویند بعضی‌ها؟ آقا چرا مثلا این حرف شما با حرف فلان‌کس مخالف است؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مخالف باشد! مگر معصوم است؟ نه بابا معصوم نیست! حرف فلان‌کس با دلیل باشد، حق باشد، درست باشد، روی چشم ما؛ نباشد، نمی‌پذیریم. اما کلام امام سجّاد، نباشد در آن نیست. الی ابدالآباد این مناجات و دعای ابی‌حمزۀ ثمالی سندیّت دارد، چون کلام حق است. از نفَس ولیّ خدا برخاسته. از دل ولیّ خدا برخاسته. لذا باید به این عبارات امام سجّاد توجه کردها! رفقا نیاید روزی که بگذرد و بگوییم ای داد بی‌داد! ما با این مطالب آنطور که باید و شاید جدّی برخورد نکردیم. امام سجاد راه سالک را نشان می‌دهد. در زمان گذشته ما وقتی که می‌دیدیم ارتباط رفقای مرحوم آقا را با ایشان، ارتباط طلبکارانه بود! نه ارتباط بدهکارانه.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وقتی می‌آمد پیش مرحوم آقا، انگار از آقا طلبکار است. آقا آنجایم گیر است، اقا آنجایم فلان است، آقا این گیر را دارم،آن به من این را گفت، آقا آنجایم لنگ است، اینجا فلان است...ای بابا! پس بابای ما برای این نشسته بوده در خانه [که] جنالعالی تشریف بیاوری و وقتش را بگیری. مطلب را نمی‌فهمیدند، مطلب را برداشت نمی‌کردند، نمی‌دانستند که این ولیّ خدا، برای این نشسته که تو بیایی این چرت و پرت‌ها را تحویلش بدهی، برای این آمده که درستت کند، این مغزت را درست کند، آن قلبت را درست کند، نه اینکه اختلاف تو را با خانم و مخدره‌ات بیاید حل کند، آن را تو خودت برو حل کن، یک جوری بالاخره حلش کن، تو که بهتر می‌دانی. در آن موقع، ننشسته بوده ایشان که بلند شود بیاید تندی‌ای که تو برداشته‌ای به کس دیگری کرده‌ای و او هم جوابت را داده و بینتان شکرآب شده: برویم پیش آقا! مگر به این حرف‌ها اولیاء خدا آمدند در این دنیا؟ توجه کردید، خیلی ما اشتباه کردیم، خیلی! اینجاست که مرحوم آقا به من فرمودند: آسیدمحسن همۀ این‌ها ما را برای دنیایشان می‌خواهند. البته خب استثنا هم دارد، اینطور نیست که... بالاخره هرکسی، </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">هر کسی خودش...این ولیّ خدا این حرف را به من زد یواشکی، گفت: آسید محسن این‌ها همه ما را برای دنیا می‌خواهند، کسی ما را برای آنی که می‌خواهیم بهشان بدهیم نمی‌خواهد. ظاهر بلند می‌شود میاید اینجا، عرض کردم جرأت و جسارت من را ببخشید ولی چاره ندارم بگویم. بزرگان نیامدند که دنیای ما را آباد کنند، آن‌ها آمدند دل ما را آباد کنند، ما این مطلب را جدّی نگرفتیم، شوخی گرفتیم!</w:t>
+        <w:t xml:space="preserve">وقتی می‌آمد پیش مرحوم آقا، انگار از آقا طلبکار است. آقا آنجایم گیر است، اقا آنجایم فلان است، آقا این گیر را دارم،آن به من این را گفت، آقا آنجایم لنگ است، اینجا فلان است...ای بابا! پس بابای ما برای این نشسته بوده در خانه [که] جنالعالی تشریف بیاوری و وقتش را بگیری. مطلب را نمی‌فهمیدند، مطلب را برداشت نمی‌کردند، نمی‌دانستند که این ولیّ خدا، برای این نشسته که تو بیایی این چرت و پرت‌ها را تحویلش بدهی، برای این آمده که درستت کند، این مغزت را درست کند، آن قلبت را درست کند، نه اینکه اختلاف تو را با خانم و مخدره‌ات بیاید حل کند، آن را تو خودت برو حل کن، یک جوری بالاخره حلش کن، تو که بهتر می‌دانی. در آن موقع، ننشسته بوده ایشان که بلند شود بیاید تندی‌ای که تو برداشته‌ای به کس دیگری کرده‌ای و او هم جوابت را داده و بینتان شکرآب شده: برویم پیش آقا! مگر به این حرف‌ها اولیاء خدا آمدند در این دنیا؟ توجه کردید، خیلی ما اشتباه کردیم، خیلی! اینجاست که مرحوم آقا به من فرمودند: آسیدمحسن همۀ این‌ها ما را برای دنیایشان می‌خواهند. البته خب استثنا هم دارد، اینطور نیست که... بالاخره هرکسی، بل الإنسان علی نفسه بصیرة! هر کسی خودش...این ولیّ خدا این حرف را به من زد یواشکی، گفت: آسید محسن این‌ها همه ما را برای دنیا می‌خواهند، کسی ما را برای آنی که می‌خواهیم بهشان بدهیم نمی‌خواهد. ظاهر بلند می‌شود میاید اینجا، عرض کردم جرأت و جسارت من را ببخشید ولی چاره ندارم بگویم. بزرگان نیامدند که دنیای ما را آباد کنند، آن‌ها آمدند دل ما را آباد کنند، ما این مطلب را جدّی نگرفتیم، شوخی گرفتیم!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">دو سال می‌آمد پیش ایشان، برایش یک مشکل پیدا می‌شد: چرا آقا مشکل مرا حل نمی‌کند؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تو برای این آمدی؟ این که کار یک اداره است! این که کار یک نهاد است! این که کار یک شورای حل اختلاف است! درست می‌گویم یا نه؟ کار شورای حل اختلاف این است که بیاید اختلافات را حل کند، مسائل را بیایند حل کنند، دیگر کار به جاهای باریکتر نرسد، همین که خودشان پیرمردها بیایند فرض کنید مشکلات را حل کنند. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1083,193 +1185,133 @@
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این‌ها همه به خاطر... خیال نکنیم حالا یک شخصی مقامی پیدا کرد دیگر کارش تمام است‌ها! این حرف‌ها نیست. هم آنچه که مربوط به اینجاست از آنجا آمده، هم آنی که از باطن است از آنجا آمده... صاحب امانت فقط یکی است، صاحب علم یکی است، صاحب اعطاء و مواهب یکی است، صاحب کرم یکی است، صاحب فیض فقط یک نفر است. این است قضیه. مسئله این است. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خلاف خلاف است، هرکسی در هرجا و در هر نقطه‌ای که می‌خواهد باشد، باید مواظب باشد جایگاه خودش عوض نشود. همیشه ما بدهکاریم، همیشۀ روزگار ما بدهکاریم، امام سجّاد در همان وقتی که این دعای ابی‌حمزه را دارد عرضه می‌دارد به پروردگار، بدهکار است! این امام سجاد بدهکار است! اگر بدهکار نبود اینطور نمی‌فرمود به ما و به خدا اینطور عرضه نمی‌کرد. در حال بدهی دارد حضرت این دعای ابی حمزه را تعلیم ابی حمزه می‌کند. در حال بدهکاری با خدا نه در حالت طلبکاری. خدایا ـ گفتم آن شب ـ حواست باشد با که طرف هستی‌ها! این امام سجاد است دارد با تو حرف می‌زندها! مواظب باش یک وقتی ملائکه این‌طرف و آن‌طرف پس‌وپیش نکنند، من خلاصه جایگاهمان باید محفوظ باشد، وضعیتمان باید محفوظ باشد، من امام سجادم، من علی بن الحسینم، من واسطۀ بین تو و بین خلقم، من ریسمان وجود و نزول فیض تو هستم از آن مبدأ اعلی به همۀ تکثرات عالم کثرت، در هر مرتبه و در هر شأن و مقام، حواست باشد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">خدا می‌گوید چه؟ چه فرمودید؟ من امام سجادم؟ خب حالا هستی یا نیستی؟ یک دفعه امام سجاد نگاه می‌کند: چه شد؟ بسته شد! تمام شد!</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">اِ؟ </w:t>
+        <w:t xml:space="preserve">خدا می‌گوید چه؟ چه فرمودید؟ من امام سجادم؟ خب حالا هستی یا نیستی؟ یک دفعه امام سجاد نگاه می‌کند: چه شد؟ بسته شد! تمام شد! اِ؟ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">می‌بیند دستش را هم دیگر نمی‌تواند بیاورد بالا. همین امام سجاد که واسطۀ بین پروردگار و بین عالم است، دستش را نمی‌تواند تکان بدهد. این است مسئله. خدا با کسی شوخی ندارد، اگر شوخی داشت، اگر تعارف داشت، پیغمبر از همه سزاوارتر بود که مورد تعارف پروردگار قرار بگیرد، آنوقت دیگر در قرآن نمی‌آمد خدا بفرماید: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ لَوْ تَقَوَّلَ عَلَيْنٰا بَعْضَ اَلْأَقٰاوِيلِ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿الحاقة، ٤٤﴾ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لَأَخَذْنٰا مِنْهُ بِالْيَمِينِ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">﴿الحاقة، ٤٥﴾! این آیات مثل تبری است که برگردۀ انسان و بر ستون فقرات آدم فرو می‌آید. این پیغمبری که دارید می‌بینید شق‌القمر کرد، این پیغمبری که دارید می‌بینید درخت را به شهادتین آورد، این پیغمبری که دارید می‌بینید تمام عالم کن و فیکون در ارادۀ یک خطور او قرار دارد، بخواهد یک حرف را به ما بچسباند، حالا یک‌خورده از خودش کم کند اضافه کند، </w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve">! بروید، بیایید...</w:t>
+        <w:t xml:space="preserve">﴿الحاقة، ٤٥﴾! این آیات مثل تبری است که برگردۀ انسان و بر ستون فقرات آدم فرو می‌آید. این پیغمبری که دارید می‌بینید شق‌القمر کرد، این پیغمبری که دارید می‌بینید درخت را به شهادتین آورد، این پیغمبری که دارید می‌بینید تمام عالم کن و فیکون در ارادۀ یک خطور او قرار دارد، بخواهد یک حرف را به ما بچسباند، حالا یک‌خورده از خودش کم کند اضافه کند، لأخذنا منه بالیمین، بخواهد یک خورده پای خودش را بکشد وسط.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شما همین‌طور خیال می‌کنید پیغمبر می‌رود و می‌نشیند: یاایها الناس! یا ایها الذین آمنوا! بروید، بیایید...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">دم شتر به زمین رسید تا پیغمبر شد پیغمبر! چه می‌گویید؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">، این رگ حیاتش را قطع می‌کنیم! این رگ حیات، که همین رگ شریانی است که قلب آن خون را می‌رساند، آن را می‌گیریم و قطع می‌کنیم: از خودت اضافه کردی؟ مگر به تو وحی شده بود؟ این که به تو وحی نشده! این که برای تو نیامده، ما که به تو این را گفتیم! چرا یک کلمه از خودت اضافه کردی؟ شما خیال می‌کنید این آیات قرآن سرسری است؟ بیاید ببینید مردم راجع به آیات قرآن چه می‌گویند؟ می‌گویند خواب است! واقعا آدم نمی‌داند به حال این‌ها گریه کند یا بخندد؟ یک کلمه اگر تو بخواهی اضافه کنی، ما رگ حیاتت را قطع می‌کنیم، به چه اجازه اضافه کردی؟ </w:t>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کار نیکان را قیاس از خود مگیر *** گرچه باشد در نوشتن شیر شیر</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">از کجایش بگوییم؟ از کجایش واقعا بگوییم؟ الآن هجومِ مطالب بر من آمده، نمی‌دانم از کجایش بگویم. این پیغمبر با این عظمت، با این عظمت، یک کلمه بخواهد اضافه کند، پای خودش را در میان... آن عبودیتی که گفتم که نکیر و منکر سؤال می‌کنند، اگر پیغمبر یک‌خرده از آن عبودیت به حساب خودش بگذارد، ما با ید قدرت خود او را می‌گیریم! ثمّ قطعنا منه الوتین، این رگ حیاتش را قطع می‌کنیم! این رگ حیات، که همین رگ شریانی است که قلب آن خون را می‌رساند، آن را می‌گیریم و قطع می‌کنیم: از خودت اضافه کردی؟ مگر به تو وحی شده بود؟ این که به تو وحی نشده! این که برای تو نیامده، ما که به تو این را گفتیم! چرا یک کلمه از خودت اضافه کردی؟ شما خیال می‌کنید این آیات قرآن سرسری است؟ بیاید ببینید مردم راجع به آیات قرآن چه می‌گویند؟ می‌گویند خواب است! واقعا آدم نمی‌داند به حال این‌ها گریه کند یا بخندد؟ یک کلمه اگر تو بخواهی اضافه کنی، ما رگ حیاتت را قطع می‌کنیم، به چه اجازه اضافه کردی؟ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این چه را می‌رساند؟ این این را می‌رساند که رسول خدا در این نفسش هیچ چیز وجود ندارد! صفر! هیچی نیست! فقط و فقط و فقط شده آینه! فقط شده آینه! ستاره در او بتابد، ستاره منعکس می‌کند، ماه در او بتابد ماه منعکس می‌کند، خورشید بتابد، خورشید درخت بتابد، درخت، آینه شده! کاملا آینه شده! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عرض کردم، دم شتر به زمین رسیده‌ها! اینطور نیست... چقدر ما باید حالا کار کنیم؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1375,108 +1417,93 @@
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">نمازی که ما داریم می‌خوانیم داریم می‌آییم بگوییم خدایا ما نیازمندیم، منتها آن نیازمندی را چطور بیان می‌کنیم؟ می‌گویم اول برو دستت را بشور، بعد دست راست را بشور، بعد دست چپ، بعد مسح بکش بعد پا فلان..و بعد برو رو به قبله بایست، جانماز بینداز، مهر بگذار، تسبیح بگذار، این‌ها همه مقدمات است، بعد بایست، لباس سفید بپوش، جانماز رنگارنگی، نقش‌دار و این‌ها نباشد، سفید باشد، ذهنت متوجه نباشد. در مسجد که می‌خواهی بایستی نباید نقش و نگار ذهنت را بگیرد، آن گنبد و فلان و تشکیلات و آجرکاری‌ها و نقاشی‌ها این‌ها نباید فکر را بگیرد، فقط باید ذهن باشد. در زمان پیغمبر ببینید مسجدی که پیغمبر ساخت چطور بود آن مسجد؟ یک چهاردیواری بود، بعد فرمود عریش کعریش موسی. پیغمبر گفت سقف نمی‌خواهد. گفتند بابا باران می‌آید روی سرمان، چه سقف نمی‌خواهد؟ بابا باران می‌آید خیس می‌شویم، لباسمان خیس می‌شود، حضرت فرمودند: خیلی خب، حالا می‌خواهید بروید یک دانه... نه اینکه بتن و میل‌گرد و... بریزید، بعد هم یک گنبد درست کنید! بعد هم بگویید این گنبد ما بلندترین گنبد مساجد دنیاست! مگر نمی‌گویند؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حضرت فرمودند عریش کعریش موسی، چند تا شاخۀ خرما بگذارید و رویش گِل، تمام! اینطور بیا بایست جلوی خدا، اینطور! اینطور بیا بایست، همۀ این‌ها برای چیست؟ همۀ این‌ها برای این است که وقتی بیایی بایستی جلوی خدا، بگویی خدایا من بدبختم، خدایا من بیچاره‌ام، خدایا من ندارم، خدایا من صفرم، خدایا من عاجزم، خدایا من ضعیفم، خدایا من فقیرم، غنی تو هستی، همه کار تو هستی، نازمند تو هستی، نیازمند منم. همه چی تو هستی، مناجات امیرالمومنین در مسجد کوفه را نگاه کنید، حضرت چه می‌گوید:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">الهی انت الغنی و انا الفقیر و هل یرحم الفقیر الّا الغنی! </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">این گریه‌ها چه بود؟ این‌ها فیلم و تئاتر نبود واللَه. واقع بود، از دل امیرالمؤمنین واقع بلند می‌شد، منتها ما شوخی گرفتیم، ما نمی‌خواهیم این حقیقت را باور کنیم که این حقیقت وجود دارد. امیرالمومنین که این را دارد می‌گوید این حقیقت وجود دارد، ما نمی‌خواهیم، نیست ما خودمان همش در همین ظواهر و اینها گیر کردیم، خیال می‌کنیم آنها هم حالا با خدا تعارف می‌کنند احترام خدا را می‌خواهند بگذارند، خدا که احترام نمی‌خواهد بابا! آن‌ها می‌خواهند رعایت ادب کنند!ادب چیست؟ دارد واقع را می‌گوید! اگر ادب باشد پس این اشک‌ها از کجا دارد درمی‌آید؟ ادب که دیگر اشک درنمی‌آورد! ادب که دیگر نالۀ دل ندارد، آن نالۀ دل، آن اشکی که یک مادر بچه مرده، آن به خاطر ادب است؟ آن مادر جلوی مردم گریه می‌کند: بچه‌ام مرد؟</w:t>
+        <w:t xml:space="preserve">الهی انت الغنی و انا الفقیر و هل یرحم الفقیر الّا الغنی! این گریه‌ها چه بود؟ این‌ها فیلم و تئاتر نبود واللَه. واقع بود، از دل امیرالمؤمنین واقع بلند می‌شد، منتها ما شوخی گرفتیم، ما نمی‌خواهیم این حقیقت را باور کنیم که این حقیقت وجود دارد. امیرالمومنین که این را دارد می‌گوید این حقیقت وجود دارد، ما نمی‌خواهیم، نیست ما خودمان همش در همین ظواهر و اینها گیر کردیم، خیال می‌کنیم آنها هم حالا با خدا تعارف می‌کنند احترام خدا را می‌خواهند بگذارند، خدا که احترام نمی‌خواهد بابا! آن‌ها می‌خواهند رعایت ادب کنند!ادب چیست؟ دارد واقع را می‌گوید! اگر ادب باشد پس این اشک‌ها از کجا دارد درمی‌آید؟ ادب که دیگر اشک درنمی‌آورد! ادب که دیگر نالۀ دل ندارد، آن نالۀ دل، آن اشکی که یک مادر بچه مرده، آن به خاطر ادب است؟ آن مادر جلوی مردم گریه می‌کند: بچه‌ام مرد؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این است؟ آن‌ها اشک‌های فیلم‌سازها، هنرپیشه‌ها، این‌ها فیلم است. بچه‌اش نمرده، اما همچین گریه می‌کند، حالا نمی‌دانم پیاز در سرش می‌کنند، گریه می‌کند واقعا! خب این تصنع است، ولی مادر دیگر تصنع گریه نمی‌کند! مادر از دل می‌سوزد، جگرش می‌سوزد دارد گریه می‌کند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">امیرالمؤمنین اینطوری دارد می‌سوزد گریه می‌کند. ما نمی‌فهمیم این را. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این کلام امام سجاد را ما شوخی می‌گیریم، نمی‌فهمیم. این حقیقت را باید دریابیم. این واقعیت را که امام سجّاد، پیغمبر، امیرالمؤمنین، همۀ این‌ها، به این حقیقت رسیدند که:</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">گر ملک باشد سیاه استش ورق</w:t>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بی‌عنایات حق و خاصان حق *** گر ملک باشد سیاه استش ورق</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فقط و فقط همت از آنجا باید باشد، اراده باید از آنجا باشد. این را ما باید اصلاح کنیم در ذهن خود در فکر خود و در راه و مسیر خود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خب صحبت به اینجا رسید و انشاءاللَه تا ببینیم که بقیۀ مطالب بر چه تقدیر پروردگار ... این آخر سر ببینیم امسال ما بالاخره به آن مطلبی که در ذهن بود می‌رسیم یا اینکه...؟ خب رسیدیم رسیدیم نرسیدیم هم مشکلی نیست، مطلبی نیست. قرار نیست که انسان همیشه خودش تدبیر کند، یک خورده هم به تقدیر، مطلب را واگذار کند. آن بهتر است! یک خورده از تصنّع کم می‌شود، آن طور شسته رفته و ساخته پرداخته و شیک و پیک و با زرق و... دیدید بعضی‌ها می‌خواهند یک صحبت بکنند، یک چیزی این‌ور می‌گذارند، یک چیزی این‌ور، یک پرچم عقبشان، یک چیزی بالای کله‌شان... این شیک و پیک و همچین... شما تا یک همچین چیزهایی دیدید تا آخرش بخوانید! دیگر و پیچ را ببندید بروید پی کارتان، چای بخورید! بلند شوید بروید به مطالب دیگر بپردازید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1486,193 +1513,197 @@
         </w:rPr>
         <w:t xml:space="preserve">ولی اگر یک وقت دیدید یکی در این مسائل نبود، ببینید چه می‌خواهد بگوید، حرف حسابش چیست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">همه‌مان دنبال دکوریم، همه‌مان دنبال زرق و برق هستیم، خدایمان خدای زرق و برقی است، پیغمبرمان پیغمبر دکور و دکوراسیون است. قرآنمان، همه چیزمان...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">انشاءاللَه، انشاءاللَه بلکه تغییری بشود، خدا یک تفضلی بکند، عنایت حضرت یک لطفی بکند، یک مقداری فهم‌ها را باز کند، یک مقداری راه‌ها را اصلاح کند، یک مقداری... و با ظهور خودش دیگر همۀ حجاب‌ها را بردارد و ما را به همان سرچشمۀ اصل و منبع اصل، ما را به همان برساند و از آن ماء معین سرمست و خلاصه به قول خواجۀ شیراز:</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> زان پیشتر که عالم فانی شود خراب</w:t>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ما را زجام بادۀ گلگون خراب کن *** زان پیشتر که عالم فانی شود خراب</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خدا رحمت کند! عالم فانی شود خراب، یعنی قبل از اینکه ما از این دنیا برویم، قبل از اینکه از این دنیا برویم، آن حقیقت و واقعیت را به ما بچشان! قبل از اینکه... انشاءاللَه!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="ChapChin"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ChapChin"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم صلّ علی محمّد و آل محمّد</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1933,61 +1964,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="19" name="_x0000_i0019" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="18" name="_x0000_i0018" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0019" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0018" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -2018,51 +2049,51 @@
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">١. مصباح المتهجّد و سلاح المتعبّد (دعای ابوحمزه ثمالی)، ج ٢، ص ٥٨٤.</w:t>
+        <w:t xml:space="preserve"> مصباح المتهجّد و سلاح المتعبّد (دعای ابوحمزه ثمالی)، ج ٢، ص ٥٨٤.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -6155,56 +6186,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -6220,51 +6250,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -6489,51 +6519,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -7308,51 +7338,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -7422,72 +7452,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -7697,62 +7730,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -7812,250 +7847,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -8132,50 +8196,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -8624,120 +8700,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>