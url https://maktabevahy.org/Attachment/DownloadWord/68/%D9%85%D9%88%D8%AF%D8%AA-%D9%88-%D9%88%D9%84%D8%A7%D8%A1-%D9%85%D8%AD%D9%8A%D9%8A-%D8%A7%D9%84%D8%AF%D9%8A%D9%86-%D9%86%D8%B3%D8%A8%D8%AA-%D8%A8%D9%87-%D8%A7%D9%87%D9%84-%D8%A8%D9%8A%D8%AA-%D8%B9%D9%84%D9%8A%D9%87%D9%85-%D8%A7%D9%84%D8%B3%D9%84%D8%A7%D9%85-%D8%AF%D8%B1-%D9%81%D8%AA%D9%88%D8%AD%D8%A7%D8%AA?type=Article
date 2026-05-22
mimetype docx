--- v0 (2025-11-01)
+++ v1 (2026-05-22)
@@ -12,58 +12,52 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العلیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -148,113 +142,116 @@
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لا یجوزٌ أنْ یحکی؛ بَلْ یجِب إن یطوَی و لا یروَی.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و امّا خلاصه و اجمال مطلب محیی الدّین؛ این است که در معرفت سرّ سلمان که پیامبر وی را به اهل بیت ملحق نمودند می‌گوید:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«بدان أیدک اللَه! که برای ما از جعفر بن محمّد از پدرش محمّد بن علی از پدرش علی ابن الحسین از پدرش حسین بن علی بن أبیطالب از رسول خدا صلّی اللَه علیه وآله و سلّم روایت شده است که فرمود: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مَوْلَی الْقَوْمِ مِنْهُمْ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. و ترمذی از رسول خداصلّی اللَه علیه و آله و سلّم تخریج کرده است که فرمود: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أهْلُ الْقُرْءَ‌انِ هُـمْ أهْلُ اللَه وَ خاصَّتُهُ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تا می‌رسد به اینجا می‌گوید:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«و چون رسول خدا صلّی اللَه علیه وآله و سلّم بنده محض و خالص خدا بوده است , خدا او را و اهل بیت او را تطهیر کرده و از هر گونه رجس و پلیدی پاک گردانیده است. رجس عبارت است از هر چیزی که موجب عیب و زشتی آنها گردد. فرّاء گفته است: در نزد عرب رجس را به چیز قَدِز گویند؛ خدای تعالی گوید: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿إنَّما يريدُ اللَه لِيذْهِبَ عَنكمُ الرِّجْسَ أهْلَ الْبَيتِ وَ يطَهِّرَكمْ تَطْهِيـرًا﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. بنابراین بدیشان چیزی نسبت داده نمی‌شود مگر مطهَّر. زیرا مضاف و منسوب به آنان حتماً باید کسی بوده باشد که با آنها شباهت داشته باشد. و آنها کسی را به خود منسوب نمی‌سازند مگر آن که برای او , حکم طهارت و تقدیس آمده باشد. و این است شهادت رسول اکرم درباره سلمان فارسی به طهارت و حفظ إلهی و عصمت؛ چون درباره او فرمود: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سَلْمانُ مِنّا أهْلَ الْبَیتِ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.«سلمان از زمره ما خاندان است.» و خداوند بر تطهیر و از میان برداشته شدن پلیدی و رجس این خاندان گواهی داده است؛ و در جائی که منسوب بدانها نمی‌شود مگر شخص مُطهَّر و مقدّس یعنی کسی که به مجرّد نسبت و اضافه , عنایت خداوندی شامل حال او شده باشد , با وجود این , گمان تو چه خواهد بود درباره خود أهل بیت در نفوس خودشان و ذات خودشان؟! بناءً علیهذا ایشان مُطهَّر می‌باشند , بلکه عین طهارت هستند. بنابراین , این آیه دلالت دارد بر آن که خداوند أهل بیت را با رسول خدا صلّی اللَه علیه و آله و سلّم شریک گردانیده است در مُفاد این کلامش:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ﴿لِيغْفِرَك لَك اللَه مَا تَقَدَّمَ مِن ذَنبِك وَ مَا تَأخَّرَ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
@@ -305,50 +302,51 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و در صورتی که صحیح است خبری که درباره سلمان فارسی وارد شده است، بنابراین وی دارای این درجه می‌باشد. و علیهذا اگر از سلمان عملی صورت پذیرد که ظاهر شرع آن راناپسند می‌شمارد و به عامل آن مذمّت را روا می‌دارد، چون او منسوب می‌گردد به أهل بیتی که از آنان رجس و عیب زدوده شده است، بر این أساس بر اهل بیت بقدر آن رجسی که در سلمان بوده است نسبت داده می‌شود؛ در صورتی که بالفرض أهل البیت با نصّ صریح، مطهّر و بدون رجس هستند و سلمان هم بدون شک از ایشان است. و بر این اصل است که من امید دارم این عنایت الهیه به أعقاب و ذرّیه عَلی و سَلمان برسد همچنان که به اعقاب و اولاد حسن و حسین و موالیان أهل بیت رسیده است. چرا که ای شخص ولی، رحمت  خداوندی گسترش دارد؛ و با وجود آن که منزله و مقام مخلوقی در نزد خداوند بدینگونه باشد که منسوبان به ایشان را بواسطه ایشان شرافت بخشد در حالی که می‌دانیم شرافت خود آنها از ناحیه نفوسشان نیست، بلکه فقط و فقط خداوند است که آنان را برگزیده است و حلّه شرف در برشان نموده است، پس ای ولی، حکم تو چگونه خواهد بود راجع‌ به آن کسانی که با خودِ واجدِ حمد و مجد و شرف و با ذات او منسوب هستند. پس خداوند است صاحب مَجد سبحانه و تعالی، و منسوبین به او بندگان او می‌باشند؛ آنان که صبغه عبودیت گرفته‌اند، آنان که برای أحدی از مخلوقات در روز قیامت برای آنان سلطه و اقتداری نیست. خدا به ابلیس می‌گوید: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿إنَّ عِبَادِي لَيسَ لَك عَلَيهِمْ سُلْطَانٌ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، و عباد را نسبت به خودش می‌دهد و «عبادی» می‌گوید. و ما در قرآن مجید نمی‌یابیم عبادی را که خداوند به خود نسبت داده باشد مگر سعیدان بالخصوص. و در غیر این مورد به «عباد» بدون نسبت وارد است. بنابراین پندار تو درباره معصومین محفوظین از آنها چه خواهد بود؟! آنان که به حدود سید و مولای خود قیام دارند و در مراسم او وقوف دارند. حتمًا شرف ایشان أعلا و أتمّ خواهد بود وایشانند أقطاب بندگان او در این مقام. و از این اقطاب شرف مقام اهل بیت را سلمان فارسی ارث برده است. سلـمان فارسی أعلم مردم بود به حقوق خـدا بر بنـدگانش، و برحقوقی که مردم بر خود و بر مخلوقات داشتند، و قوی‌ترین مردم بود بر أداء آن حقوق؛ و درباره اوست که پیامبر فرمود: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لَوْ کانَ الإیـمانُ بِالثُّرَیا لَنالَهُ رِجالٌ مِنْ فارِسٍ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.«اگر ایمان در ستاره ثریابود هر آینه مردانی از فارس بدان دست می‌یافتند.» و اشاره فرمود به سلمان فارسی.» ـ تامی‌رسد به اینجا که می‌گوید: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و پس از آن که منزله و مقام أهل بیت در نزد خدا برای تو روشن شد، و اینکه بر هیچ مسلمانی روا نیست که در برابر افعالشان آنان را مورد مذمّت قرار دهد چون خداوند آنها را تطهیر کرده است، بنابراین کسی که ایشان را مذمّت کند باید بداند: مذمّت او به خود او بازگشت می‌کند، و اگرچه آنها به او ستمی‌ نموده باشند؛ زیرا که آن ظلم در پندار او ظلم می‌باشد نه در حقیقت و واقع امر؛ و اگرچه ظاهر شریعت حکم به ادای آن کرده باشد. بلکه حکم ظلم ایشان نسبت به او شبیه تقدیرات خداوندی در مال و جان به سوختن و غرق شدن است، و نظیر آن مهلکه‌هائی که انسان بدانها رضایت ندارد. اگر آتش بگیرد و یا بمیرد یکی از محبوبان انسان و یا مصیبتی در نفس خود انسان پدیدار شود که با قصد و نیت و خواسته انسان موافقت ندارد، بر او جایز نیست که قضا و قدر خدا را مذمّت کند؛ بلکه باید خود را در مرتبه تسلیم و رضا درآورد و یا لا أقلّ در مرتبه صبر تنازل دهد؛ و اگر از اینمرتبه بالاتر رود، به شکر دست زند؛ برای آن که اینها همه نعمتهائی بوده است که از جانب خدا رسیده است. و اگر این مرحله را نپیماید ابداً در آن خیری نیست و در پی آمد آن غیر ازملالت و سخط و غضب و عدم رضا و سوء ادب با خدا چیزی در میان وجود ندارد. همینطور شخص مسلمان در جمیع اموری که از اهل بیت بر او وارد می‌شود از برخورد در مال و جان و عِرض و اهل و اقرباء و خویشاوندان، باید در برابر جمیع آنها با صبر و رضا و تسلیم مقابله نماید و ابداً و اصلاً بدیشان مذمّتی را نپسندد و روا ندارد؛ و اگرچه أحکام مقرّره شرعیه باید بر آنان اجرا گردد.» ـ تا آن که می‌گوید: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -458,147 +456,147 @@
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">باری، عقیده ما آن می‌باشد که: منظور از اهل بیت، خصوص چهارده معصوم علیه‌السّلام بوده و آیه تطهیر درباره ایشان نازل گردیده است؛ و بنابراین، این تفصیلات وارده در کلام محیی الدّین مورد ندارد. امّا از آنجا که وی أهل البیت را راجع به جمیع اولاد و نسل حسنین و امیر‌المؤمنین علیهم‌السّلام تا روز قیامت می‌داند، ناچار چنین بحث مشروحی را نموده است. و اینک شما بنگرید: آیا سزاوار است به چنین کسی که مدّعی است تا روز قیامت لازم است جمیع افراد امّت حقوق سادات را تا این درجه مراعات نمایندو از حقوق خود نسبت بدیشان کلاًّ و طُرّاً درگذرند و افتخارشان آن باشد که خود را غلام ومملوک سادات بدانند، نسبت ناصبی بودن و عداوت با أهل البیت را داد؟! </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سُبْحَانَک هَذَا بُهْتَانٌ عَظِیمٌ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -859,61 +857,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="30" name="_x0000_i0030" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="14" name="_x0000_i0014" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0030" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0014" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5031,56 +5029,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -5089,51 +5086,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5358,51 +5355,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6177,51 +6174,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6291,72 +6288,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6566,62 +6566,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6681,250 +6683,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7001,50 +7032,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7493,120 +7536,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>