--- v0 (2025-10-23)
+++ v1 (2026-05-07)
@@ -13,58 +13,52 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -1347,152 +1341,152 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهمّ صلّ علیٰ محمّد و آل محمّد</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1753,61 +1747,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="20" name="_x0000_i0020" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="63" name="_x0000_i0167" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0020" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0167" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -6701,56 +6695,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -6766,51 +6759,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -7035,51 +7028,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -7854,51 +7847,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -7968,72 +7961,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -8243,62 +8239,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -8358,250 +8356,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -8678,50 +8705,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -9170,120 +9209,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>