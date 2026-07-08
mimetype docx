--- v1 (2026-05-07)
+++ v2 (2026-07-08)
@@ -18,145 +18,234 @@
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو العلیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> مجلس یازدهم</w:t>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حرمت اعانت بر گناه و ظلم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بیاناتی پیرامون آیۀ: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">﴿تَعَاوَنُواْ عَلَي ٱلۡبِرِّ وَ ٱلتَّقۡوَيٰ وَ لَا تَعَاوَنُواْ عَلَي ٱلۡإِثۡمِ وَ ٱلۡعُدۡوَٰنِ﴾</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">﴿تَعَاوَنُواْ عَلَي ٱلۡبِرِّ وَ ٱلتَّقۡوَيٰ وَ لَا تَعَاوَنُواْ عَلَي ٱلۡإِثۡمِ وَ ٱلۡعُدۡوَٰنِ﴾ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> طهران، مسجد قائم، رمضان المبارک ١٣٩٨ هجری قمری</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مبانی اخلاق ـ مجلس یازدهم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">علامه حاج سید محمدحسين حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدّس الله سرّه</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">طهران، مسجد قائم، رمضان المبارک ١٣٩٨ هجری قمری</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinFarsi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinFarsi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
@@ -256,1133 +345,680 @@
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿وَ تَعَاوَنُواْ عَلَى ٱلۡبِرِّ وَ ٱلتَّقۡوَىٰ وَ لَا تَعَاوَنُواْ عَلَى ٱلۡإِثۡمِ وَ ٱلۡعُدۡوَٰنِ وَ ٱتَّقُواْ ٱللَهَ إِنَّ ٱللَهَ شَدِيدُ ٱلۡعِقَابِ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...8 lines deleted...]
-      </w:r>
+      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مقداری از آیۀ دوّم از پنجمین سورۀ قرآن، سورۀ مائده است؛ و معنایش این است:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«با همدیگر در کار بِرّ و تقوا کمک کنید، و در گناه و ستم و دشمنی کمک نکنید!»</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...8 lines deleted...]
-      </w:r>
+      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بِرّ به معنای خوبی و هر کار خوبی است، و تقوا هم یعنی پاکیزگی و در مصونیّت و عصمت الهی درآمدن و در ورع و اجتناب از محرّمات قدم نهادن؛ یعنی:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«در کارهای خوب و در کارهای احسان به همدیگر کمک کنید، و در إثم و گناه و در ستم کمک نکنید و با یکدیگر تعاون نکنید.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حکم فقهی تعاون و کمک در امور خیر</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">فقها از این آیه استفاده کرده‌اند که تعاون و کمک در هر امر بِرّ و تقوایی مستحسن است و در بعضی موارد به مرحلۀ وجوب و لزوم می‌رسد؛ و از آن گذشته</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فقها از این آیه استفاده کرده‌اند که تعاون و کمک در هر امر بِرّ و تقوایی مستحسن است و در بعضی موارد به مرحلۀ وجوب و لزوم می‌رسد؛ و از آن گذشته در بقیّۀ امور، مسلّماً مستحب است که انسان در کار خیری که پیش می‌آید، به هر مقداری که می‌تواند کمک کند.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مؤمنین به همدیگر کمک کنند، برادر به برادر کمک کند، رفیق به رفیق کمک کند و آن کار برّ و احسانی که باید انجام بگیرد، به معونه و کمک همدیگر بر پا بشود.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حرمت شرعی اعانۀ بر گناه و کار حرام</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...33 lines deleted...]
-        <w:footnoteReference w:id="3"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ولی کمک کردن در گناه و ستم حرام است؛ چون نهی، دلالت بر حرمت می‌کند:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">حرمت شرعی اعانۀ بر گناه و کار حرام</w:t>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿وَ لَا تَعَاوَنُواْ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛ «در کار گناه و در ستم کمک نکنید!»</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">ولی کمک کردن در گناه و ستم حرام است؛ چون نهی، دلالت بر حرمت می‌کند:</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">خود گناه و ستم که فی‌حدّ نفسه حرام است و اگر کسی گناه کند، کار حرامی کرده است. و اگر کسی به دیگری در گناه کمک کند به‌طوری‌که بر عملی که انجام می‌دهد إعانت بر گناه صدق بکند، این هم حرام است؛ نه از نقطۀ نظر خود گناه، بلکه از نقطۀ نظر اعانت و کمک بر گناه.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">؛ «در کار گناه و در ستم کمک نکنید!»</w:t>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حرمت معاملۀ‌ امور حلال برای مصارف حرام</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">خود گناه و ستم که فی‌حدّ نفسه حرام است و اگر کسی گناه کند، کار حرامی کرده است. و اگر کسی به دیگری در گناه کمک کند به‌طوری‌که بر عملی که انجام می‌دهد إعانت بر گناه صدق بکند، این هم حرام است؛ نه از نقطۀ نظر خود گناه، بلکه از نقطۀ نظر اعانت و کمک بر گناه.</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">من باب مثال، شراب خوردن حرام است، و اگر انسان کاری کند که کمک به شراب‌خواری باشد؛ مثلاً انگور خود را به کسی بفروشد که آن را شراب می‌اندازد، این کمک به گناه است، یا دکّان خود را به کسی که در آن شراب می‌فروشد اجاره دهد یا مَرکب خود را به کسی که با آن شراب حمل می‌کند اجاره دهد، گرچه فی‌حدّ نفسه فروختن انگور یا اجاره دادن باغ انگور یا اجاره دادن حانوت و دکّان و اجاره دادن مرکب، حرام نیست، ولیکن در این موضع چون کمک بر إثم و بر گناه است، از این نقطۀ نظر حرام می‌شود.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">حرمت معاملۀ‌ امور حلال برای مصارف حرام</w:t>
+        <w:pStyle w:val="NormalA++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یا مثلاً انسان چوبی را بفروشد برای اینکه بت یا صلیب از آن چوب بسازند، گرچه چوب‌فروشی حرام نیست، ولیکن کما اینکه در عین روایت وارد شده است که: «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیع الخَشَب لیُتَّخَذَ صَنَمًا أو صلیبًا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛ چوبی را برای اینکه از آن بت بتراشند و یا برای اتّخاذ صلیب و برای اینکه به شکل صلیب در بیاورند، می‌فروشد.» چون بت‌پرستی و بت‌تراشی حرام است، فروختن چوب برای این امر هم حرام است، چون کمک و اعانت بر حرام است.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">من باب مثال، شراب خوردن حرام است، و اگر انسان کاری کند که کمک به شراب‌خواری باشد؛ مثلاً انگور خود را به کسی بفروشد که آن را شراب می‌اندازد، این کمک به گناه است، یا دکّان خود را به کسی که در آن شراب می‌فروشد اجاره دهد یا مَرکب خود را به کسی که با آن شراب حمل می‌کند اجاره دهد، گرچه فی‌حدّ نفسه فروختن انگور یا اجاره دادن باغ انگور یا اجاره دادن حانوت و دکّان و اجاره دادن مرکب، حرام نیست، ولیکن در این موضع چون کمک بر إثم و بر گناه است، از این نقطۀ نظر حرام می‌شود.</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">صلیب همان چلیپا است. صَلب یعنی دار کشیدن؛ صلیب همان آلت صَلب و آلت دار زدن است. چلیپا و صلیب آن علامت خاصّۀ نصاریٰ است که مطابق عقاید خود می‌گویند: «حضرت عیسی را بر آن چوبه به دار زدند!» ولیکن عقیدۀ ما مسلمین این است که حضرت عیسی را دار نزدند، بلکه یک نفر دیگر را که شکل او بود، اشتباهاً گرفتند و به‌جای او به دار زدند و خداوند علیّ أعلیٰ حضرت عیسی را زنده نگه داشت و به آسمان برد؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿وَ مَا قَتَلُوهُ وَ مَا صَلَبُوهُ وَلَٰكِن شُبِّهَ لَهُمۡ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ولیکن نصاریٰ صلیب را مقدّس می‌شمرند و به کمر و گردن آویزان می‌کنند و در مجالس خود، در کلیساها و سایر مکان‌ها به‌عنوان شعائر مذهبی خود إعمال می‌کنند؛ و اگر مسلمان چنین کاری کند، کار حرامی کرده است.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">؛ چوبی را برای اینکه از آن بت بتراشند و یا</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بنابراین اگر مسلمان چوبی بفروشد که به شکل صلیب در بیاورند، فروختن این چوب هم حرام است. فروختن این آهن یا این طلا و نقره‌ای هم که آن را به شکل صلیب در می‌آورند حرام است؛ و لذا افرادی که زرگر هستند و از نقره و طلا صلیب می‌سازند، کار حرامی می‌کنند؛ و خرید و فروش آن صلیب، یعنی آن علامت مختصّه هم حرام است، و استعمالش هم حرام است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حرمت تشبّه به کفّار و برخی از احکام پوشش اسلامی</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">برای اتّخاذ صلیب و برای اینکه به شکل صلیب در بیاورند، می‌فروشد.» چون بت‌پرستی و بت‌تراشی حرام است، فروختن چوب برای این امر هم حرام است، چون کمک و اعانت بر حرام است.</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کراوات هم صلیب است؛ خواه به شکل مثلّث آویزان باشد یا خواه به شکل پاپیون باشد، صلیب است و از علائم مختصّۀ نصاریٰ است و استعمالش بر مسلمین حرام است!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="5"/>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> اگر کسی هم پارچه‌ای بفروشد که شخصی او را کراوات کند، آن هم حرام است؛ چون اعانت بر گناه کرده است!</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">استعمال طلا و زینت طلا بر مردهای مسلمان ـ نه زن‌های مسلمان ـ حرام است؛ مثلاً اگر مرد انگشتر طلا و حلقۀ طلا در دست کند، یا دکمۀ سر دست و یقۀ خود را طلا کند، یا ساعت مچی خود را که زینت ظاهر است طلا کند، حرام است و استعمالش حرام است و نماز با آن هم باطل است.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="6"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> ولیکن نصاریٰ صلیب را مقدّس می‌شمرند و به کمر و گردن آویزان می‌کنند و در مجالس خود، در کلیساها و سایر مکان‌ها به‌عنوان شعائر مذهبی خود إعمال می‌کنند؛ و اگر مسلمان چنین کاری کند، کار حرامی کرده است.</w:t>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> امّا اگر کسی انگشتر طلای مردانه ساخت، دکمۀ سر دست مردانه ساخت یا اینکه خرید و فروش کرد، این هم از باب اعانت بر گناه، محرّم است؛ و شکّی نیست بر اینکه جزئی از محرّمات حساب می‌شود و البتّه مردمان مسلمان باید اجتناب کنند!</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">بنابراین اگر مسلمان چوبی بفروشد که به شکل صلیب در بیاورند، فروختن این چوب هم حرام است. فروختن این آهن یا این طلا و نقره‌ای هم که آن را به شکل صلیب در می‌آورند حرام است؛ و لذا افرادی که زرگر هستند و از نقره و طلا صلیب می‌سازند، کار حرامی می‌کنند؛ و خرید و فروش آن صلیب، یعنی آن علامت مختصّه هم حرام است، و استعمالش هم حرام است.</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پوشیدن پیراهن ابریشمی برای مرد مسلمان حرام است، نه برای زن؛ استعمال زینت طلا و استعمال لباس ابریشم خالص برای زنان اشکال ندارد، ولی برای مردها حرام است. زیر پیراهنی و پیراهن، کت، شلوار، کلاه، اگر از ابریشم خالص باشد حرام است و مرد مسلمان نمی‌تواند بپوشد، و نماز هم با آن باطل است.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> اگر کسی از ابریشم خالص، پیراهن مردانه درست کرد، این عملش حرام است و خرید و فروش آن هم حرام است؛ چون اعانت بر گناه است.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">حرمت تشبّه به کفّار و برخی از احکام پوشش اسلامی</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ریش‌تراشی در شرع اسلام حرام است.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> اگر کسی ریش خود را بتراشد یا کسی ریش دیگری را بتراشد، کار حرامی کرده است؛ و اگر کسی دکّان خود را به ریش‌تراش اجاره بدهد، کار حرام کرده است؛ چون اعانت بر گناه کرده.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> اگر کسی هم پارچه‌ای بفروشد که شخصی او را کراوات کند، آن هم</w:t>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حرمت ربا و هرگونه مشارکت و کمک در این مسئله</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و نظیر اینها از مثال‌هایی که می‌توان زد، بسیار زیاد است. ربا خوردن و ربا دادن حرام است؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> یعنی انسان یا معاملۀ ربوی کند، یا قرض ربوی بدهد، معاملۀ جنس به جنس و زیاده، یا قرضی بدهد و زیاده، اینها حرام است. پنج طایفه در این معاملات ربوی لعنت شده‌اند: ربا دهنده، ربا گیرنده، واسطۀ معامله، شاهد، و کاتب؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> این پنج طائفه در نزد پروردگار ملعون‌اند. و ربا به هر صورت و به هر کیفیّتی می‌خواهد باشد؛ انسان ده تومان به رفیقش قرض می‌دهد که موقع غروب، ده تومان و یک قران به انسان بر گرداند؛ صد تومان قرض می‌دهد که در آخر ماه صد و یک تومان بدهد، یا بیشتر یا کمتر؛ ربا شخصی باشد یا کلّی باشد؛ به‌صورت صّراف‌خانه‌ها باشد یا به‌صورت بانک‌های بزرگ باشد؛ همه‌اش حرام است! اینها ربا خانه است و ربا دهنده و ربا گیرنده و کاتب و شاهد و واسطه، ملعون‌اند؛ چون اینها در متن ربا واقع‌اند.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">حرام است؛ چون اعانت بر گناه کرده است!</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">امّا افرادی که در متن ربا واقع نیستند، بلکه کمک می‌کنند؛ مثل آن قاصدی که کاغذ را از طرف بانک می‌آورد به کاتب می‌دهد و بر می‌گردد؛ آن کسی که درِ بانک را باز می‌کند؛ آن کسی که جارو می‌کند؛ آن کسی که پاسبانی می‌کند؛ آن کسی که به هر قسم از اقسام اعانت و کمک، کمک می‌کند؛ اینها در تحت عنوان کمک بر إثم است و حرام است و باید اجتناب کرد. پولی هم که انسان از آنها می‌گیرد حرام است، و حقوقی هم که می‌گیرد حرام است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> امّا اگر کسی انگشتر طلای مردانه ساخت، دکمۀ سر دست مردانه ساخت یا اینکه خرید و فروش کرد، این هم از باب اعانت بر گناه، محرّم است؛ و شکّی نیست بر اینکه جزئی از محرّمات حساب می‌شود و البتّه مردمان مسلمان باید اجتناب کنند!</w:t>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">احکام خرید و فروش و ساختن مجسّمه و عروسک</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">پوشیدن پیراهن ابریشمی برای مرد مسلمان حرام است، نه برای زن؛ استعمال زینت طلا و استعمال لباس ابریشم خالص برای زنان اشکال ندارد، ولی برای مردها حرام است. زیر پیراهنی و پیراهن، کت، شلوار، کلاه، اگر از ابریشم خالص باشد حرام است و مرد مسلمان نمی‌تواند بپوشد، و نماز هم با آن باطل است.</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نظیر این مثال زیاد است. مجسّمه فروختن حرام است، عروسک فروختن حرام است؛ اگر کسی عروسک بفروشد ولو برای بچّه باشد، کار حرامی کرده است.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="9"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> اگر کسی از ابریشم خالص، پیراهن مردانه درست کرد، این عملش حرام است و خرید و فروش آن هم حرام است؛ چون اعانت بر گناه است.</w:t>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> امّا اگر کسی عروسک نفروخت و در خانۀ خود نگاه نداشت، ولی عروسک ساخت، این چون مقدّمۀ استفادۀ حرام از آن می‌شود لذا ساختنش هم حرام است. مثال نظیر اینها زیاد است؛ اینها کمک بر إثم و کمک برگناه است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> اگر کسی ریش خود را بتراشد یا</w:t>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حرمت شدید کمک و اعانۀ بر ظلم و ستم</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">امّا کمک بر عدوان؛ عدوان به معنی ستم است. هر کسی که ستمی کند و انسان به او کمک کند، حکم همان ستم‌کار را دارد. مثلاً ظالمی می‌خواهد یک نفر را بکشد، به انسان می‌گوید: «آن شمشیر را به دست من بده!» و انسان شمشیر را به دست آن ظالم می‌دهد؛ او کار حرامی کرده و در خون آن شخص مظلوم شرکت کرده و مقداری از خون او که ریخته می‌شود، سهمیّۀ این انسان است!</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">کسی ریش دیگری را بتراشد، کار حرامی کرده است؛ و اگر کسی دکّان خود را به ریش‌تراش اجاره بدهد، کار حرام کرده است؛ چون اعانت بر گناه کرده.</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و یا ظالمی می‌خواهد کسی را بزند، به انسان می‌گوید: «آن عصا یا شلاّق را به من بده، من او را می‌زنم نه اینکه خودت بزن!» اگر انسان کسی را بکشد یا کسی را بزند، مظلومی را بزند و بکشد، که خود انسان مباشرت کرده است؛ نه, بلکه وقتی انسانْ آلت قتل یا ضرب را به دست ظالم می‌دهد و ظالم چنین کاری می‌کند، چون انسان در این کار معاونت کرده، کار حرام کرده است.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">حرمت ربا و هرگونه مشارکت و کمک در این مسئله</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در روایت است:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> این پنج طائفه در نزد پروردگار ملعون‌اند. و ربا به هر صورت و به هر کیفیّتی می‌خواهد باشد؛ انسان ده تومان به رفیقش قرض می‌دهد که موقع غروب، ده تومان و یک قران به انسان بر گرداند؛ صد تومان قرض می‌دهد که در آخر ماه صد و یک تومان بدهد، یا بیشتر یا کمتر؛ ربا شخصی باشد یا کلّی باشد؛ به‌صورت صّراف‌خانه‌ها باشد یا به‌صورت بانک‌های بزرگ باشد؛ همه‌اش حرام است! اینها ربا خانه است و ربا دهنده و ربا گیرنده و کاتب و شاهد و واسطه، ملعون‌اند؛ چون اینها در متن ربا واقع‌اند.</w:t>
+        <w:t xml:space="preserve">در روز قیامت، بعضی از افراد در صحرای محشر حاضر می‌شوند و خداوند علیّ أعلیٰ که آنها را در مقام عرض، حاضر می‌کند، ملائکه آنها را مجرمِ قتل تلقّی می‌کنند و مجرم این ظلم می‌دانند. و برای یک شخص یک استکان خون، برای بعضی یک مِحجَمه (وقتی که آن آلت حجامت را به بدن انسان می‌گذارند و می‌مکند، آن مقداری را که در آن آلت حجامت خون جمع می‌شود، می‌گویند: محجمه)، برای بعضی بیشتر، بیشتر، بیشتر. این شخص تعجّب می‌کند و می‌گوید: «من در دنیا که قتلی نکرده‌ام و آدم خوبی بوده‌ام، پس چرا این خون سهمیّۀ من شد؟!»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">امّا افرادی که در متن ربا واقع نیستند، بلکه کمک می‌کنند؛ مثل آن قاصدی که کاغذ را از طرف بانک می‌آورد به کاتب می‌دهد و بر می‌گردد؛ آن کسی که درِ بانک را باز می‌کند؛ آن کسی که جارو می‌کند؛ آن کسی که پاسبانی می‌کند؛ آن کسی که به هر قسم از اقسام اعانت و کمک، کمک می‌کند؛ اینها در تحت عنوان کمک بر إثم است و حرام است و باید اجتناب کرد. پولی هم که انسان از آنها می‌گیرد حرام است، و حقوقی هم که می‌گیرد حرام است.</w:t>
+        <w:t xml:space="preserve">خطاب می‌رسد: «فلان ظالم آدمی‌کشت؛ فلان کس کمک کرد، فلان کس شمشیر به او فروخت، فلان کس غذای او را آماده کرد تا اینکه قوّت بگیرد و نیرو بر این کار داشته باشد، تو هم درِ منزلش را جارو کردی و بالنّتیجه در اثر تعاون و اجتماع تمام این مقدّمات، قتلی واقع شد؛ ما آن قتل را قسمت کردیم، آن خون به این سهم‌ها قسمت شد، به اندازۀ نیّت و کمک تو نصیب تو شد و این مقدار از آن خون بر عهدۀ تو است!»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">احکام خرید و فروش و ساختن مجسّمه و عروسک</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و نظیر این مطلب در روایات بسیار زیاد است.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و لذا یکی از محرّمات فقهیّه که بزرگان از علما و فقها در کتاب خود عنوان دارند، عنوان «اعانت بر ظالم» است. کمک بر ظالم در ظلم، بدون اشکالْ از محرّمات شرعی است و از صدر اوّل اسلام تا به‌حال ، تمام فقها که در بحث اعانت بر ظالم وارد می‌شوند، از همین آیه‌ای که ذکر شد: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿وَ لَا تَعَاوَنُواْ عَلَى ٱلۡإِثۡمِ وَ ٱلۡعُدۡوَٰنِ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> استفاده می‌کنند و به دنبال این آیه، روایاتی را که در این باب وارد شده است، در بحث‌های مفصّل و طولانی خود ذکر می‌کنند.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">نظیر این مثال زیاد است. مجسّمه فروختن حرام است، عروسک فروختن</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس مسلمان باید خیلی متوّجه باشد، و خیال نکند که گناه فقط عبارت است از خوردن شراب یا زنا و دروغ و غیبت و جنایت و آدم‌کشی و سرقت و ربا و سایر گناهانی که در رسائل عملیّه به‌عنوان محرّم یا به‌عنوان مکاسب محرّمه ذکر می‌شود؛ اعانت و کمک به هر گناه، و اعانت و کمک به هر ستم و ظلمی، از نقطۀ نظر عنوان اعانت و کمک، گناه است! کما اینکه به‌عنوان کلّی می‌توان گفت: انسان در امور برّ و احسان، لازم است که اعانت کند؛ آن مواردی که ضروری است عنوان وجوب دارد، و آن مواردی که ضروری نیست و شخصاً بر عهدۀ انسان تعلّق نمی‌گیرد، عنوان استحباب دارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس آیۀ شریفه این شد:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">حرام است؛ اگر کسی عروسک بفروشد ولو برای بچّه باشد، کار حرامی کرده است.</w:t>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿وَ تَعَاوَنُواْ عَلَى ٱلۡبِرِّ وَٱلتَّقۡوَىٰ وَ لَا تَعَاوَنُواْ عَلَى ٱلۡإِثۡمِ وَ ٱلۡعُدۡوَٰنِ وَ ٱتَّقُواْ ٱللَهَ إِنَّ ٱللَهَ شَدِيدُ ٱلۡعِقَابِ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="13"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> امّا اگر کسی عروسک نفروخت و در خانۀ خود نگاه نداشت، ولی عروسک ساخت، این چون مقدّمۀ استفادۀ حرام از آن می‌شود لذا ساختنش هم حرام است.</w:t>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «از خدا بپرهیزید؛ خدا عقابش شدید است!»</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">مثال نظیر اینها زیاد است؛ اینها کمک بر إثم و کمک برگناه است.</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نگویید که: «ما فلان کار را کردیم، ما که گناه نکردیم؛ ما مَرکب خود را برای بردن مردم به مراکز فحشا و منکرات اجاره دادیم، خودمان که اهل این عمل نیستیم!» می‌گوید: «کمک کردی، و به اندازه‌ای که کمک کردی، در این جرم و جنایت شریک هستی!» نگویید: «ما دکّان خود را به بانک اجاره دادیم، یا به کسی که شغلش ریش‌تراشی است، یا به کسی که صلیب می‌سازد و گردن مردم می‌اندازد، یا به کسی که انگشتر طلا می‌سازد و دست مردان می‌کند، کار ما که حرام نیست!» از نقطۀ نظر اعانت، حرام است و انسان اگر خدای نا کرده چنین کاری را بکند، در آن جرم شرکت کرده است!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...304 lines deleted...]
-      </w:r>
+        <w:pStyle w:val="NormalA++"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهمّ صلّ علیٰ محمّد و آل محمّد</w:t>
-      </w:r>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
       <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
         <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
@@ -1747,61 +1383,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="63" name="_x0000_i0167" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="47" name="_x0000_i0047" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0167" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0047" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>